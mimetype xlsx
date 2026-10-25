--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="793"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="793" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33" l="1"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
@@ -1190,51 +1190,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="78" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:10" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="15">
         <v>181101</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>27</v>
       </c>
@@ -1471,51 +1471,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="10" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK11"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Q11" sqref="Q11"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="8" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="1" customWidth="1"/>
     <col min="13" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
@@ -1742,51 +1742,53 @@
       </c>
       <c r="B9" s="49">
         <v>2322.4</v>
       </c>
       <c r="C9" s="71">
         <v>2535.6</v>
       </c>
       <c r="D9" s="49">
         <v>2581.6999999999998</v>
       </c>
       <c r="E9" s="52">
         <v>2782.5</v>
       </c>
       <c r="F9" s="52">
         <v>2186.6999999999998</v>
       </c>
       <c r="G9" s="72" t="s">
         <v>61</v>
       </c>
       <c r="H9" s="73" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="52">
         <v>2067.9</v>
       </c>
-      <c r="J9" s="52"/>
+      <c r="J9" s="52">
+        <v>2371.5</v>
+      </c>
       <c r="K9" s="52"/>
       <c r="L9" s="50"/>
       <c r="M9" s="52"/>
     </row>
     <row r="10" spans="1:37" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="102" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="102"/>
       <c r="C10" s="102"/>
       <c r="D10" s="102"/>
       <c r="E10" s="102"/>
       <c r="F10" s="102"/>
       <c r="G10" s="102"/>
       <c r="H10" s="102"/>
       <c r="I10" s="102"/>
       <c r="J10" s="102"/>
       <c r="K10" s="102"/>
       <c r="L10" s="102"/>
       <c r="M10" s="102"/>
     </row>
     <row r="11" spans="1:37" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="103" t="s">
         <v>51</v>
       </c>
@@ -1800,51 +1802,51 @@
       <c r="I11" s="103"/>
       <c r="J11" s="103"/>
       <c r="K11" s="103"/>
       <c r="L11" s="103"/>
       <c r="M11" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="95" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
@@ -2061,70 +2063,72 @@
       </c>
       <c r="B9" s="50">
         <v>46.2</v>
       </c>
       <c r="C9" s="52">
         <v>32</v>
       </c>
       <c r="D9" s="52">
         <v>41.7</v>
       </c>
       <c r="E9" s="51">
         <v>39.4</v>
       </c>
       <c r="F9" s="52">
         <v>43.6</v>
       </c>
       <c r="G9" s="52">
         <v>50.9</v>
       </c>
       <c r="H9" s="52">
         <v>48.6</v>
       </c>
       <c r="I9" s="52">
         <v>45</v>
       </c>
-      <c r="J9" s="52"/>
+      <c r="J9" s="52">
+        <v>33.299999999999997</v>
+      </c>
       <c r="K9" s="51"/>
       <c r="L9" s="83"/>
       <c r="M9" s="51"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK30"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Q26" sqref="Q26"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J26" sqref="J26:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="45" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="45" customWidth="1"/>
     <col min="3" max="11" width="10.5703125" style="45" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="45" bestFit="1" customWidth="1"/>
     <col min="13" max="18" width="10.5703125" style="45" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="45" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="45" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="45" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="45" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="87"/>
     <col min="44" max="44" width="8.85546875" style="87" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="87"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A2" s="99">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="99" t="str">
         <f>Метаданные!B3</f>
@@ -2812,173 +2816,179 @@
       </c>
       <c r="B26" s="59">
         <v>2270.1999999999998</v>
       </c>
       <c r="C26" s="90" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="59">
         <v>2533.1</v>
       </c>
       <c r="E26" s="57">
         <v>2735.3</v>
       </c>
       <c r="F26" s="57">
         <v>2135.1</v>
       </c>
       <c r="G26" s="57">
         <v>2082.9</v>
       </c>
       <c r="H26" s="57">
         <v>1994.9</v>
       </c>
       <c r="I26" s="57">
         <v>2012</v>
       </c>
-      <c r="J26" s="58"/>
+      <c r="J26" s="58">
+        <v>2330.1</v>
+      </c>
       <c r="K26" s="57"/>
       <c r="L26" s="62"/>
       <c r="M26" s="92"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="59"/>
       <c r="C27" s="93"/>
       <c r="D27" s="59"/>
       <c r="E27" s="57"/>
       <c r="F27" s="57"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="57"/>
       <c r="J27" s="58"/>
       <c r="K27" s="57"/>
       <c r="L27" s="62"/>
       <c r="M27" s="92"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="43" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="59">
         <v>1531.2</v>
       </c>
       <c r="C28" s="90" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="59">
         <v>1850.6</v>
       </c>
       <c r="E28" s="57">
         <v>2097.1</v>
       </c>
       <c r="F28" s="57">
         <v>1932.6</v>
       </c>
       <c r="G28" s="57">
         <v>1888.1</v>
       </c>
       <c r="H28" s="57">
         <v>1805.1</v>
       </c>
       <c r="I28" s="57">
         <v>1824.8</v>
       </c>
-      <c r="J28" s="58"/>
+      <c r="J28" s="58">
+        <v>2152.1999999999998</v>
+      </c>
       <c r="K28" s="57"/>
       <c r="L28" s="62"/>
       <c r="M28" s="92"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="48" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="50">
         <v>739</v>
       </c>
       <c r="C29" s="72">
         <v>720.3</v>
       </c>
       <c r="D29" s="50">
         <v>682.5</v>
       </c>
       <c r="E29" s="51">
         <v>638.1</v>
       </c>
       <c r="F29" s="51">
         <v>202.5</v>
       </c>
       <c r="G29" s="51">
         <v>194.8</v>
       </c>
       <c r="H29" s="51">
         <v>189.8</v>
       </c>
       <c r="I29" s="51">
         <v>187.2</v>
       </c>
-      <c r="J29" s="52"/>
+      <c r="J29" s="52">
+        <v>177.9</v>
+      </c>
       <c r="K29" s="51"/>
       <c r="L29" s="38"/>
       <c r="M29" s="72"/>
     </row>
     <row r="30" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="104" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="104"/>
       <c r="C30" s="104"/>
       <c r="D30" s="104"/>
       <c r="E30" s="104"/>
       <c r="F30" s="104"/>
       <c r="G30" s="104"/>
       <c r="H30" s="104"/>
       <c r="I30" s="104"/>
       <c r="J30" s="104"/>
       <c r="K30" s="104"/>
       <c r="L30" s="104"/>
       <c r="M30" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="80" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK9"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="8.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
@@ -3195,51 +3205,53 @@
       </c>
       <c r="B9" s="50">
         <v>5.9</v>
       </c>
       <c r="C9" s="60">
         <v>5.0999999999999996</v>
       </c>
       <c r="D9" s="96">
         <v>6.9</v>
       </c>
       <c r="E9" s="60">
         <v>7.9</v>
       </c>
       <c r="F9" s="52">
         <v>8</v>
       </c>
       <c r="G9" s="65">
         <v>9.3000000000000007</v>
       </c>
       <c r="H9" s="52">
         <v>9.9</v>
       </c>
       <c r="I9" s="52">
         <v>10.9</v>
       </c>
-      <c r="J9" s="65"/>
+      <c r="J9" s="65">
+        <v>8.1</v>
+      </c>
       <c r="K9" s="60"/>
       <c r="L9" s="96"/>
       <c r="M9" s="96"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>