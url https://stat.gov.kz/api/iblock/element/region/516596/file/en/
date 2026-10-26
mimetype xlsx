--- v0 (2026-10-06)
+++ v1 (2026-10-26)
@@ -3,163 +3,157 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11325" yWindow="2790" windowWidth="19410" windowHeight="8265"/>
+    <workbookView xWindow="11325" yWindow="2790" windowWidth="19410" windowHeight="8265" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Indicator" sheetId="5" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="58">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>Indices of the physical volume of car maintenance and repair services</t>
+    <t>The volume of services rendered for the maintenance and repair of cars</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>in percentage</t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> by corresponding period of the last year</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                          thousand tenge</t>
+  </si>
+  <si>
+    <t>SIC code 171501</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
+    <t>The volume of services rendered for the provision and provision of food and beverages</t>
+  </si>
+  <si>
     <t>Unit of Measurement</t>
-  </si>
-[...1 lines deleted...]
-    <t>percentage</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
-    <t>In physical terms, the index of sales volume of goods and services is calculated by deflating the current value of sales volume using appropriate price indices. The corresponding price index is used as a deflator of the sales volume.</t>
+    <t>The volume of sales of services for the provision and provision of food and beverages represents the proceeds from the sale of own culinary products (dishes, culinary products, semi-finished products) and purchased goods without culinary processing (flour, confectionery and bakery products, fruits, alcoholic and non-alcoholic beverages and other goods) to the population for consumption at the places of sale (in most cases cases), organizations and individual entrepreneurs for catering to various segments of the population.</t>
   </si>
   <si>
     <t>Data Processing Method</t>
   </si>
   <si>
-    <t>calculated</t>
+    <t>Aggregation</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
-    <t>To calculate the index of the physical volume of sales of goods (services), the turnover of the reporting and base periods is compared in prices of the same period, adopted as the base period (in constant prices)</t>
+    <t>For public catering enterprises, the volume of services rendered is equal to its turnover, including the supply of ready-made food. The drinks and products sold are material costs and are included in the volume of products produced.</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
@@ -198,447 +192,384 @@
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
+    <t xml:space="preserve">  thousand tenge</t>
+  </si>
+  <si>
     <t>Division of Trade and Services statistics</t>
   </si>
   <si>
     <t>Kattebaeva Madina</t>
   </si>
   <si>
     <t>+7 7222362612</t>
   </si>
   <si>
     <t>m.kattebaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>since 2022</t>
   </si>
   <si>
     <t>(2-trade, period-monthly) "On volume of service and goods in the Abay region)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...3 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
-      <top style="thin">
-[...28 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...12 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка 2" xfId="5"/>
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -908,1044 +839,606 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" customWidth="1"/>
-    <col min="2" max="2" width="64" customWidth="1"/>
+    <col min="1" max="1" width="42" customWidth="1"/>
+    <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="16">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="25">
-[...4 lines deleted...]
-      <c r="A3" s="24" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="B4" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="26" t="s">
+      <c r="B5" s="16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="15" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="B6" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="92.25" customHeight="1">
+      <c r="A7" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="24" t="s">
+      <c r="B7" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="25" t="s">
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="48" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="36" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="19" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="58.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="B9" s="27" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="15" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="B11" s="20"/>
+    </row>
+    <row r="12" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B12" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="29"/>
-[...2 lines deleted...]
-      <c r="A12" s="24" t="s">
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="30" t="s">
+      <c r="B13" s="22" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-      <c r="A13" s="24" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="31" t="s">
+      <c r="B14" s="22" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="24" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B15" s="22" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" s="24" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="31" t="s">
+      <c r="B16" s="31">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="15" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="B17" s="31">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="32">
-[...4 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="B18" s="32" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="32">
-[...4 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="B19" s="17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B20" s="23" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="33" t="s">
-[...7 lines deleted...]
-      <c r="B20" s="34" t="s">
+      <c r="B21" s="33" t="s">
         <v>55</v>
-      </c>
-[...6 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B5" sqref="B5:B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="72.85546875" customWidth="1"/>
+    <col min="2" max="2" width="73.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="24" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="24" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="24" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="35" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="24" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="35" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="24" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="35" t="s">
+    <row r="10" spans="2:2" ht="36.75" customHeight="1">
+      <c r="B10" s="25" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="35" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="27"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="27"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="27"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="27"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="28" t="s">
         <v>50</v>
-      </c>
-[...32 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M21"/>
+  <dimension ref="A2:M10"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="J27" sqref="J27"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.85546875" style="1"/>
+    <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
+    <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-      <c r="A1" s="16" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="17"/>
-[...25 lines deleted...]
-      <c r="M2" s="7" t="s">
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A4" s="36" t="s">
         <v>14</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="9" t="s">
+      <c r="B4" s="36"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+    </row>
+    <row r="5" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A5" s="11"/>
+      <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="9" t="s">
+      <c r="D5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="E5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="9" t="s">
+      <c r="H5" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I5" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="J5" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="10" t="s">
+      <c r="K5" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="9" t="s">
+      <c r="L5" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="9" t="s">
+      <c r="M5" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A5" s="11">
+    <row r="6" spans="1:13">
+      <c r="A6" s="12">
         <v>2022</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="F6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G5" s="3">
-[...22 lines deleted...]
-      <c r="A6" s="11">
+      <c r="G6" s="4">
+        <v>109572</v>
+      </c>
+      <c r="H6" s="4">
+        <v>101317</v>
+      </c>
+      <c r="I6" s="4">
+        <v>103378</v>
+      </c>
+      <c r="J6" s="4">
+        <v>119665</v>
+      </c>
+      <c r="K6" s="4">
+        <v>109579</v>
+      </c>
+      <c r="L6" s="4">
+        <v>135030</v>
+      </c>
+      <c r="M6" s="4">
+        <v>119476</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="12">
         <v>2023</v>
       </c>
-      <c r="B6" s="3">
-[...37 lines deleted...]
-      <c r="A7" s="11">
+      <c r="B7" s="5">
+        <v>101869</v>
+      </c>
+      <c r="C7" s="5">
+        <v>122634</v>
+      </c>
+      <c r="D7" s="5">
+        <v>137216</v>
+      </c>
+      <c r="E7" s="5">
+        <v>131914</v>
+      </c>
+      <c r="F7" s="5">
+        <v>116028</v>
+      </c>
+      <c r="G7" s="5">
+        <v>133948</v>
+      </c>
+      <c r="H7" s="5">
+        <v>124111</v>
+      </c>
+      <c r="I7" s="5">
+        <v>130856</v>
+      </c>
+      <c r="J7" s="6">
+        <v>146978</v>
+      </c>
+      <c r="K7" s="5">
+        <v>158696</v>
+      </c>
+      <c r="L7" s="6">
+        <v>167300</v>
+      </c>
+      <c r="M7" s="5">
+        <v>161086</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="10">
         <v>2024</v>
       </c>
-      <c r="B7" s="3">
-[...37 lines deleted...]
-      <c r="A8" s="14">
+      <c r="B8" s="7">
+        <v>122484</v>
+      </c>
+      <c r="C8" s="7">
+        <v>115762</v>
+      </c>
+      <c r="D8" s="7">
+        <v>125959</v>
+      </c>
+      <c r="E8" s="7">
+        <v>135411</v>
+      </c>
+      <c r="F8" s="5">
+        <v>109473</v>
+      </c>
+      <c r="G8" s="6">
+        <v>278588</v>
+      </c>
+      <c r="H8" s="5">
+        <v>267811</v>
+      </c>
+      <c r="I8" s="5">
+        <v>248280</v>
+      </c>
+      <c r="J8" s="6">
+        <v>268538</v>
+      </c>
+      <c r="K8" s="5">
+        <v>299546</v>
+      </c>
+      <c r="L8" s="5">
+        <v>358933</v>
+      </c>
+      <c r="M8" s="6">
+        <v>410553</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="10">
         <v>2025</v>
       </c>
-      <c r="B8" s="3">
-[...37 lines deleted...]
-      <c r="A9" s="11">
+      <c r="B9" s="5">
+        <v>156336</v>
+      </c>
+      <c r="C9" s="6">
+        <v>268655</v>
+      </c>
+      <c r="D9" s="6">
+        <v>194484</v>
+      </c>
+      <c r="E9" s="6">
+        <v>188301</v>
+      </c>
+      <c r="F9" s="6">
+        <v>307553</v>
+      </c>
+      <c r="G9" s="6">
+        <v>574122</v>
+      </c>
+      <c r="H9" s="5">
+        <v>570423</v>
+      </c>
+      <c r="I9" s="6">
+        <v>539592</v>
+      </c>
+      <c r="J9" s="5">
+        <v>545044</v>
+      </c>
+      <c r="K9" s="6">
+        <v>546554</v>
+      </c>
+      <c r="L9" s="6">
+        <v>593183</v>
+      </c>
+      <c r="M9" s="5">
+        <v>587609</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="10">
         <v>2026</v>
       </c>
-      <c r="B9" s="3">
-[...454 lines deleted...]
-      <c r="M21" s="4"/>
+      <c r="B10" s="6">
+        <v>517648</v>
+      </c>
+      <c r="C10" s="6">
+        <v>518849</v>
+      </c>
+      <c r="D10" s="13">
+        <v>577736</v>
+      </c>
+      <c r="E10" s="6">
+        <v>744809</v>
+      </c>
+      <c r="F10" s="6">
+        <v>527055</v>
+      </c>
+      <c r="G10" s="13">
+        <v>1091840</v>
+      </c>
+      <c r="H10" s="29">
+        <v>1087162</v>
+      </c>
+      <c r="I10" s="30">
+        <v>1028252</v>
+      </c>
+      <c r="J10" s="13">
+        <v>918500</v>
+      </c>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A1:M1"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
-    <mergeCell ref="A10:M10"/>
-    <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>