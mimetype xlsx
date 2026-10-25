--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="16050" yWindow="90" windowWidth="12750" windowHeight="12735"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="63">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
@@ -216,51 +216,51 @@
   <si>
     <t>өткен айға</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге</t>
   </si>
   <si>
     <t>171102 Көтерме сауданың нақты көлем индекстері</t>
   </si>
   <si>
     <t>104,,3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
@@ -516,61 +516,61 @@
     <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -847,1932 +847,1938 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="6">
         <v>171102</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2">
       <c r="A5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2">
       <c r="A6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" ht="51">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="17">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:2">
       <c r="A22" s="21"/>
       <c r="B22" s="22"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="43"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="24" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="24" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="24" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="24" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="24" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="24"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="44" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="24"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="24"/>
     </row>
-    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:4">
       <c r="B20" s="45" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B49" sqref="B49"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A1" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B1" s="50"/>
-[...13 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+    </row>
+    <row r="2" spans="1:14">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
-      <c r="M2" s="49" t="s">
+      <c r="M2" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="N2" s="49" t="s">
+      <c r="N2" s="50" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" ht="22.5">
       <c r="A3" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="26" t="s">
         <v>45</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>46</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>47</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>48</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>50</v>
       </c>
       <c r="I3" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J3" s="26" t="s">
         <v>52</v>
       </c>
       <c r="K3" s="26" t="s">
         <v>53</v>
       </c>
       <c r="L3" s="26" t="s">
         <v>54</v>
       </c>
       <c r="M3" s="26" t="s">
         <v>55</v>
       </c>
       <c r="N3" s="27" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" ht="12.75" customHeight="1">
       <c r="A4" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="C4" s="48"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="29">
         <v>2015</v>
       </c>
       <c r="C5" s="31">
         <v>34.1</v>
       </c>
       <c r="D5" s="31">
         <v>126.5</v>
       </c>
       <c r="E5" s="31">
         <v>117.1</v>
       </c>
       <c r="F5" s="31">
         <v>102.9</v>
       </c>
       <c r="G5" s="31">
         <v>96</v>
       </c>
       <c r="H5" s="31">
         <v>109.9</v>
       </c>
       <c r="I5" s="31">
         <v>95.9</v>
       </c>
       <c r="J5" s="31">
         <v>107.3</v>
       </c>
       <c r="K5" s="31">
         <v>95.5</v>
       </c>
       <c r="L5" s="31">
         <v>100.5</v>
       </c>
       <c r="M5" s="31">
         <v>99.8</v>
       </c>
       <c r="N5" s="28">
         <v>132</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="A6" s="42"/>
       <c r="B6" s="29">
         <v>2016</v>
       </c>
       <c r="C6" s="31">
         <v>46.1</v>
       </c>
       <c r="D6" s="31">
         <v>108.6</v>
       </c>
       <c r="E6" s="31">
         <v>112.9</v>
       </c>
       <c r="F6" s="31">
         <v>159.5</v>
       </c>
       <c r="G6" s="31">
         <v>83</v>
       </c>
       <c r="H6" s="31">
         <v>116.2</v>
       </c>
       <c r="I6" s="31">
         <v>76.8</v>
       </c>
       <c r="J6" s="31">
         <v>120.5</v>
       </c>
       <c r="K6" s="31">
         <v>112.1</v>
       </c>
       <c r="L6" s="31">
         <v>87.3</v>
       </c>
       <c r="M6" s="31">
         <v>92.4</v>
       </c>
       <c r="N6" s="28">
         <v>118.9</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="A7" s="42"/>
       <c r="B7" s="29">
         <v>2017</v>
       </c>
       <c r="C7" s="31">
         <v>54.9</v>
       </c>
       <c r="D7" s="31">
         <v>108.8</v>
       </c>
       <c r="E7" s="31">
         <v>119.5</v>
       </c>
       <c r="F7" s="31">
         <v>125.8</v>
       </c>
       <c r="G7" s="31">
         <v>108.1</v>
       </c>
       <c r="H7" s="31">
         <v>103.5</v>
       </c>
       <c r="I7" s="31">
         <v>89.7</v>
       </c>
       <c r="J7" s="31">
         <v>112.6</v>
       </c>
       <c r="K7" s="31">
         <v>100</v>
       </c>
       <c r="L7" s="31">
         <v>103.5</v>
       </c>
       <c r="M7" s="31">
         <v>89.6</v>
       </c>
       <c r="N7" s="28">
         <v>117.4</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14">
       <c r="A8" s="42"/>
       <c r="B8" s="29">
         <v>2018</v>
       </c>
       <c r="C8" s="31">
         <v>49.8</v>
       </c>
       <c r="D8" s="31">
         <v>123.2</v>
       </c>
       <c r="E8" s="31">
         <v>117.7</v>
       </c>
       <c r="F8" s="31">
         <v>149.1</v>
       </c>
       <c r="G8" s="31">
         <v>114.9</v>
       </c>
       <c r="H8" s="31">
         <v>104.7</v>
       </c>
       <c r="I8" s="31">
         <v>84.2</v>
       </c>
       <c r="J8" s="31">
         <v>106.1</v>
       </c>
       <c r="K8" s="31">
         <v>146.4</v>
       </c>
       <c r="L8" s="31">
         <v>70.3</v>
       </c>
       <c r="M8" s="31">
         <v>86.5</v>
       </c>
       <c r="N8" s="28">
         <v>123.2</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14">
       <c r="A9" s="42"/>
       <c r="B9" s="29">
         <v>2019</v>
       </c>
       <c r="C9" s="31">
         <v>43.2</v>
       </c>
       <c r="D9" s="31">
         <v>108.3</v>
       </c>
       <c r="E9" s="31">
         <v>116.5</v>
       </c>
       <c r="F9" s="31">
         <v>146.19999999999999</v>
       </c>
       <c r="G9" s="31">
         <v>117.3</v>
       </c>
       <c r="H9" s="31">
         <v>104.6</v>
       </c>
       <c r="I9" s="31">
         <v>81.099999999999994</v>
       </c>
       <c r="J9" s="31">
         <v>116.8</v>
       </c>
       <c r="K9" s="31">
         <v>106.9</v>
       </c>
       <c r="L9" s="31">
         <v>110.3</v>
       </c>
       <c r="M9" s="31">
         <v>85.5</v>
       </c>
       <c r="N9" s="28">
         <v>132.4</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14">
       <c r="A10" s="42"/>
       <c r="B10" s="29">
         <v>2020</v>
       </c>
       <c r="C10" s="31">
         <v>35.1</v>
       </c>
       <c r="D10" s="31">
         <v>100.4</v>
       </c>
       <c r="E10" s="31">
         <v>133.9</v>
       </c>
       <c r="F10" s="31">
         <v>87</v>
       </c>
       <c r="G10" s="31">
         <v>160.6</v>
       </c>
       <c r="H10" s="31">
         <v>107</v>
       </c>
       <c r="I10" s="31">
         <v>105.3</v>
       </c>
       <c r="J10" s="31">
         <v>96.7</v>
       </c>
       <c r="K10" s="31">
         <v>101.1</v>
       </c>
       <c r="L10" s="31">
         <v>99.3</v>
       </c>
       <c r="M10" s="31">
         <v>109.6</v>
       </c>
       <c r="N10" s="28">
         <v>115.1</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14">
       <c r="A11" s="42"/>
       <c r="B11" s="29">
         <v>2021</v>
       </c>
       <c r="C11" s="31">
         <v>38.1</v>
       </c>
       <c r="D11" s="31">
         <v>108.4</v>
       </c>
       <c r="E11" s="31">
         <v>132.19999999999999</v>
       </c>
       <c r="F11" s="31">
         <v>88</v>
       </c>
       <c r="G11" s="31">
         <v>136.69999999999999</v>
       </c>
       <c r="H11" s="31">
         <v>139.30000000000001</v>
       </c>
       <c r="I11" s="31">
         <v>99.8</v>
       </c>
       <c r="J11" s="31">
         <v>95.8</v>
       </c>
       <c r="K11" s="31">
         <v>90.2</v>
       </c>
       <c r="L11" s="31">
         <v>98.6</v>
       </c>
       <c r="M11" s="31">
         <v>115.2</v>
       </c>
       <c r="N11" s="28">
         <v>100.3</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14">
       <c r="A12" s="42"/>
       <c r="B12" s="29">
         <v>2022</v>
       </c>
       <c r="C12" s="31">
         <v>45.7</v>
       </c>
       <c r="D12" s="31">
         <v>107.5</v>
       </c>
       <c r="E12" s="31">
         <v>126.8</v>
       </c>
       <c r="F12" s="31">
         <v>103.3</v>
       </c>
       <c r="G12" s="31">
         <v>118.5</v>
       </c>
       <c r="H12" s="31">
         <v>134.6</v>
       </c>
       <c r="I12" s="31">
         <v>88.2</v>
       </c>
       <c r="J12" s="31">
         <v>114.5</v>
       </c>
       <c r="K12" s="31">
         <v>92.5</v>
       </c>
       <c r="L12" s="31">
         <v>116</v>
       </c>
       <c r="M12" s="31">
         <v>88.6</v>
       </c>
       <c r="N12" s="28">
         <v>89.5</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14">
       <c r="A13" s="42"/>
       <c r="B13" s="29">
         <v>2023</v>
       </c>
       <c r="C13" s="31">
         <v>52.1</v>
       </c>
       <c r="D13" s="31">
         <v>108.6</v>
       </c>
       <c r="E13" s="31">
         <v>129.69999999999999</v>
       </c>
       <c r="F13" s="31">
         <v>110.1</v>
       </c>
       <c r="G13" s="31">
         <v>107.5</v>
       </c>
       <c r="H13" s="31">
         <v>133.9</v>
       </c>
       <c r="I13" s="31">
         <v>99.9</v>
       </c>
       <c r="J13" s="31">
         <v>108.5</v>
       </c>
       <c r="K13" s="31">
         <v>97</v>
       </c>
       <c r="L13" s="31">
         <v>107.1</v>
       </c>
       <c r="M13" s="31">
         <v>103.2</v>
       </c>
       <c r="N13" s="28">
         <v>94.1</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14">
       <c r="A14" s="42"/>
       <c r="B14" s="29">
         <v>2024</v>
       </c>
       <c r="C14" s="31">
         <v>42.4</v>
       </c>
       <c r="D14" s="31">
         <v>105.3</v>
       </c>
       <c r="E14" s="31">
         <v>129.19999999999999</v>
       </c>
       <c r="F14" s="31">
         <v>110</v>
       </c>
       <c r="G14" s="31">
         <v>127.7</v>
       </c>
       <c r="H14" s="31">
         <v>124</v>
       </c>
       <c r="I14" s="31">
         <v>95.5</v>
       </c>
       <c r="J14" s="31">
         <v>112.3</v>
       </c>
       <c r="K14" s="31">
         <v>104</v>
       </c>
       <c r="L14" s="31">
         <v>97.2</v>
       </c>
       <c r="M14" s="31">
         <v>112.7</v>
       </c>
       <c r="N14" s="28">
         <v>98.8</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14">
       <c r="A15" s="42"/>
       <c r="B15" s="29">
         <v>2025</v>
       </c>
       <c r="C15" s="31">
         <v>52</v>
       </c>
       <c r="D15" s="31">
         <v>98.9</v>
       </c>
       <c r="E15" s="31">
         <v>106.8</v>
       </c>
       <c r="F15" s="31">
         <v>105.5</v>
       </c>
       <c r="G15" s="31">
         <v>124.2</v>
       </c>
       <c r="H15" s="31">
         <v>157.19999999999999</v>
       </c>
       <c r="I15" s="31">
         <v>92.8</v>
       </c>
       <c r="J15" s="31">
         <v>79.900000000000006</v>
       </c>
       <c r="K15" s="31">
         <v>116.2</v>
       </c>
       <c r="L15" s="31">
         <v>97.3</v>
       </c>
       <c r="M15" s="31">
         <v>105.2</v>
       </c>
       <c r="N15" s="28">
         <v>123.7</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14">
       <c r="A16" s="42"/>
       <c r="B16" s="29">
         <v>2026</v>
       </c>
       <c r="C16" s="31">
         <v>44.5</v>
       </c>
       <c r="D16" s="31">
         <v>103.6</v>
       </c>
       <c r="E16" s="31">
         <v>106.2</v>
       </c>
       <c r="F16" s="31">
         <v>114.8</v>
       </c>
       <c r="G16" s="31">
         <v>101</v>
       </c>
       <c r="H16" s="31">
         <v>139.80000000000001</v>
       </c>
       <c r="I16" s="31">
         <v>102.8</v>
       </c>
       <c r="J16" s="31">
         <v>89.1</v>
       </c>
-      <c r="K16" s="31"/>
+      <c r="K16" s="31">
+        <v>105.9</v>
+      </c>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
       <c r="N16" s="28"/>
     </row>
-    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" ht="12.75" customHeight="1">
       <c r="A17" s="42"/>
-      <c r="B17" s="48" t="s">
+      <c r="B17" s="49" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="48"/>
-[...12 lines deleted...]
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="C17" s="49"/>
+      <c r="D17" s="49"/>
+      <c r="E17" s="49"/>
+      <c r="F17" s="49"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="49"/>
+      <c r="J17" s="49"/>
+      <c r="K17" s="49"/>
+      <c r="L17" s="49"/>
+      <c r="M17" s="49"/>
+      <c r="N17" s="49"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" s="42"/>
       <c r="B18" s="29">
         <v>2015</v>
       </c>
-      <c r="C18" s="51">
+      <c r="C18" s="48">
         <v>96.8</v>
       </c>
-      <c r="D18" s="51">
+      <c r="D18" s="48">
         <v>97.4</v>
       </c>
-      <c r="E18" s="51">
+      <c r="E18" s="48">
         <v>89.8</v>
       </c>
-      <c r="F18" s="51">
+      <c r="F18" s="48">
         <v>101.5</v>
       </c>
-      <c r="G18" s="51">
+      <c r="G18" s="48">
         <v>96.1</v>
       </c>
-      <c r="H18" s="51">
+      <c r="H18" s="48">
         <v>102.7</v>
       </c>
-      <c r="I18" s="51">
+      <c r="I18" s="48">
         <v>82.8</v>
       </c>
-      <c r="J18" s="51">
+      <c r="J18" s="48">
         <v>83.3</v>
       </c>
-      <c r="K18" s="51">
+      <c r="K18" s="48">
         <v>70.599999999999994</v>
       </c>
-      <c r="L18" s="51">
+      <c r="L18" s="48">
         <v>70.900000000000006</v>
       </c>
-      <c r="M18" s="51">
+      <c r="M18" s="48">
         <v>68.900000000000006</v>
       </c>
-      <c r="N18" s="51">
+      <c r="N18" s="48">
         <v>71.400000000000006</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14">
       <c r="A19" s="42"/>
       <c r="B19" s="29">
         <v>2016</v>
       </c>
-      <c r="C19" s="51">
+      <c r="C19" s="48">
         <v>96.6</v>
       </c>
-      <c r="D19" s="51">
+      <c r="D19" s="48">
         <v>82.9</v>
       </c>
-      <c r="E19" s="51">
+      <c r="E19" s="48">
         <v>79.900000000000006</v>
       </c>
-      <c r="F19" s="51">
+      <c r="F19" s="48">
         <v>123.9</v>
       </c>
-      <c r="G19" s="51">
+      <c r="G19" s="48">
         <v>107.2</v>
       </c>
-      <c r="H19" s="51">
+      <c r="H19" s="48">
         <v>113.2</v>
       </c>
-      <c r="I19" s="51">
+      <c r="I19" s="48">
         <v>94.4</v>
       </c>
-      <c r="J19" s="51">
+      <c r="J19" s="48">
         <v>101.2</v>
       </c>
-      <c r="K19" s="51">
+      <c r="K19" s="48">
         <v>118.7</v>
       </c>
-      <c r="L19" s="51">
+      <c r="L19" s="48">
         <v>102.9</v>
       </c>
-      <c r="M19" s="51">
+      <c r="M19" s="48">
         <v>95.3</v>
       </c>
-      <c r="N19" s="51">
+      <c r="N19" s="48">
         <v>85.8</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14">
       <c r="A20" s="42"/>
       <c r="B20" s="29">
         <v>2017</v>
       </c>
-      <c r="C20" s="51">
+      <c r="C20" s="48">
         <v>102.1</v>
       </c>
-      <c r="D20" s="51">
+      <c r="D20" s="48">
         <v>102.2</v>
       </c>
-      <c r="E20" s="51">
+      <c r="E20" s="48">
         <v>108.2</v>
       </c>
-      <c r="F20" s="51">
+      <c r="F20" s="48">
         <v>85.4</v>
       </c>
-      <c r="G20" s="51">
+      <c r="G20" s="48">
         <v>111.1</v>
       </c>
-      <c r="H20" s="51">
+      <c r="H20" s="48">
         <v>98.9</v>
       </c>
-      <c r="I20" s="51">
+      <c r="I20" s="48">
         <v>116.3</v>
       </c>
-      <c r="J20" s="51">
+      <c r="J20" s="48">
         <v>108.7</v>
       </c>
-      <c r="K20" s="51">
+      <c r="K20" s="48">
         <v>96.9</v>
       </c>
-      <c r="L20" s="51">
+      <c r="L20" s="48">
         <v>115</v>
       </c>
-      <c r="M20" s="51">
+      <c r="M20" s="48">
         <v>111.5</v>
       </c>
-      <c r="N20" s="51">
+      <c r="N20" s="48">
         <v>110.2</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14">
       <c r="A21" s="42"/>
       <c r="B21" s="29">
         <v>2018</v>
       </c>
-      <c r="C21" s="51">
+      <c r="C21" s="48">
         <v>100.1</v>
       </c>
-      <c r="D21" s="51">
+      <c r="D21" s="48">
         <v>113.5</v>
       </c>
-      <c r="E21" s="51">
+      <c r="E21" s="48">
         <v>111.7</v>
       </c>
-      <c r="F21" s="51">
+      <c r="F21" s="48">
         <v>132.4</v>
       </c>
-      <c r="G21" s="51">
+      <c r="G21" s="48">
         <v>140.80000000000001</v>
       </c>
-      <c r="H21" s="51">
+      <c r="H21" s="48">
         <v>142.4</v>
       </c>
-      <c r="I21" s="51">
+      <c r="I21" s="48">
         <v>133.69999999999999</v>
       </c>
-      <c r="J21" s="51">
+      <c r="J21" s="48">
         <v>126.1</v>
       </c>
-      <c r="K21" s="51">
+      <c r="K21" s="48">
         <v>184.8</v>
       </c>
-      <c r="L21" s="51">
+      <c r="L21" s="48">
         <v>125.6</v>
       </c>
-      <c r="M21" s="51">
+      <c r="M21" s="48">
         <v>121.3</v>
       </c>
-      <c r="N21" s="51">
+      <c r="N21" s="48">
         <v>127.2</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14">
       <c r="A22" s="42"/>
       <c r="B22" s="29">
         <v>2019</v>
       </c>
-      <c r="C22" s="51">
+      <c r="C22" s="48">
         <v>110.2</v>
       </c>
-      <c r="D22" s="51">
+      <c r="D22" s="48">
         <v>96.8</v>
       </c>
-      <c r="E22" s="51">
+      <c r="E22" s="48">
         <v>95.9</v>
       </c>
-      <c r="F22" s="51">
+      <c r="F22" s="48">
         <v>93.9</v>
       </c>
-      <c r="G22" s="51">
+      <c r="G22" s="48">
         <v>95.9</v>
       </c>
-      <c r="H22" s="51">
+      <c r="H22" s="48">
         <v>95.9</v>
       </c>
-      <c r="I22" s="51">
+      <c r="I22" s="48">
         <v>92.3</v>
       </c>
-      <c r="J22" s="51">
+      <c r="J22" s="48">
         <v>101.7</v>
       </c>
-      <c r="K22" s="51">
+      <c r="K22" s="48">
         <v>74.3</v>
       </c>
-      <c r="L22" s="51">
+      <c r="L22" s="48">
         <v>116.3</v>
       </c>
-      <c r="M22" s="51">
+      <c r="M22" s="48">
         <v>114.9</v>
       </c>
-      <c r="N22" s="51">
+      <c r="N22" s="48">
         <v>123.6</v>
       </c>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14">
       <c r="A23" s="42"/>
       <c r="B23" s="29">
         <v>2020</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="48">
         <v>100.5</v>
       </c>
-      <c r="D23" s="51">
+      <c r="D23" s="48">
         <v>93.2</v>
       </c>
-      <c r="E23" s="51">
+      <c r="E23" s="48">
         <v>107.1</v>
       </c>
-      <c r="F23" s="51">
+      <c r="F23" s="48">
         <v>63.8</v>
       </c>
-      <c r="G23" s="51">
+      <c r="G23" s="48">
         <v>87.3</v>
       </c>
-      <c r="H23" s="51">
+      <c r="H23" s="48">
         <v>89.2</v>
       </c>
-      <c r="I23" s="51">
+      <c r="I23" s="48">
         <v>115.8</v>
       </c>
-      <c r="J23" s="51">
+      <c r="J23" s="48">
         <v>95.9</v>
       </c>
-      <c r="K23" s="51">
+      <c r="K23" s="48">
         <v>90.7</v>
       </c>
-      <c r="L23" s="51">
+      <c r="L23" s="48">
         <v>81.7</v>
       </c>
-      <c r="M23" s="51">
+      <c r="M23" s="48">
         <v>104.8</v>
       </c>
-      <c r="N23" s="51">
+      <c r="N23" s="48">
         <v>91</v>
       </c>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14">
       <c r="A24" s="42"/>
       <c r="B24" s="29">
         <v>2021</v>
       </c>
-      <c r="C24" s="51">
+      <c r="C24" s="48">
         <v>98.7</v>
       </c>
-      <c r="D24" s="51">
+      <c r="D24" s="48">
         <v>106.6</v>
       </c>
-      <c r="E24" s="51">
+      <c r="E24" s="48">
         <v>105.2</v>
       </c>
-      <c r="F24" s="51">
+      <c r="F24" s="48">
         <v>106.4</v>
       </c>
-      <c r="G24" s="51">
+      <c r="G24" s="48">
         <v>90.6</v>
       </c>
-      <c r="H24" s="51">
+      <c r="H24" s="48">
         <v>118</v>
       </c>
-      <c r="I24" s="51">
+      <c r="I24" s="48">
         <v>111.9</v>
       </c>
-      <c r="J24" s="51">
+      <c r="J24" s="48">
         <v>110.7</v>
       </c>
-      <c r="K24" s="51">
+      <c r="K24" s="48">
         <v>98.9</v>
       </c>
-      <c r="L24" s="51">
+      <c r="L24" s="48">
         <v>98</v>
       </c>
-      <c r="M24" s="51">
+      <c r="M24" s="48">
         <v>103.1</v>
       </c>
-      <c r="N24" s="51">
+      <c r="N24" s="48">
         <v>89.8</v>
       </c>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14">
       <c r="A25" s="42"/>
       <c r="B25" s="29">
         <v>2022</v>
       </c>
-      <c r="C25" s="51">
+      <c r="C25" s="48">
         <v>107.7</v>
       </c>
-      <c r="D25" s="51">
+      <c r="D25" s="48">
         <v>106.9</v>
       </c>
-      <c r="E25" s="51">
+      <c r="E25" s="48">
         <v>102.5</v>
       </c>
-      <c r="F25" s="51">
+      <c r="F25" s="48">
         <v>120.3</v>
       </c>
-      <c r="G25" s="51">
+      <c r="G25" s="48">
         <v>104.4</v>
       </c>
-      <c r="H25" s="51">
+      <c r="H25" s="48">
         <v>100.9</v>
       </c>
-      <c r="I25" s="51">
+      <c r="I25" s="48">
         <v>89.2</v>
       </c>
-      <c r="J25" s="51">
+      <c r="J25" s="48">
         <v>106.5</v>
       </c>
-      <c r="K25" s="51">
+      <c r="K25" s="48">
         <v>109.2</v>
       </c>
-      <c r="L25" s="51">
+      <c r="L25" s="48">
         <v>128.6</v>
       </c>
-      <c r="M25" s="51">
+      <c r="M25" s="48">
         <v>99</v>
       </c>
-      <c r="N25" s="51">
+      <c r="N25" s="48">
         <v>88.3</v>
       </c>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14">
       <c r="A26" s="42"/>
       <c r="B26" s="29">
         <v>2023</v>
       </c>
-      <c r="C26" s="51">
+      <c r="C26" s="48">
         <v>100.7</v>
       </c>
-      <c r="D26" s="51">
+      <c r="D26" s="48">
         <v>101.7</v>
       </c>
-      <c r="E26" s="51">
+      <c r="E26" s="48">
         <v>104.1</v>
       </c>
-      <c r="F26" s="51">
+      <c r="F26" s="48">
         <v>111.6</v>
       </c>
-      <c r="G26" s="51">
+      <c r="G26" s="48">
         <v>101.1</v>
       </c>
-      <c r="H26" s="51">
+      <c r="H26" s="48">
         <v>100.5</v>
       </c>
-      <c r="I26" s="51">
+      <c r="I26" s="48">
         <v>113.8</v>
       </c>
-      <c r="J26" s="51">
+      <c r="J26" s="48">
         <v>107.8</v>
       </c>
-      <c r="K26" s="51">
+      <c r="K26" s="48">
         <v>113.1</v>
       </c>
-      <c r="L26" s="51" t="s">
+      <c r="L26" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="M26" s="51">
+      <c r="M26" s="48">
         <v>121.5</v>
       </c>
-      <c r="N26" s="51">
+      <c r="N26" s="48">
         <v>127.8</v>
       </c>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14">
       <c r="A27" s="42"/>
       <c r="B27" s="29">
         <v>2024</v>
       </c>
-      <c r="C27" s="51">
+      <c r="C27" s="48">
         <v>103.9</v>
       </c>
-      <c r="D27" s="51">
+      <c r="D27" s="48">
         <v>100.7</v>
       </c>
-      <c r="E27" s="51">
+      <c r="E27" s="48">
         <v>100.3</v>
       </c>
-      <c r="F27" s="51">
+      <c r="F27" s="48">
         <v>99.7</v>
       </c>
-      <c r="G27" s="51">
+      <c r="G27" s="48">
         <v>118.5</v>
       </c>
-      <c r="H27" s="51">
+      <c r="H27" s="48">
         <v>109.7</v>
       </c>
-      <c r="I27" s="51">
+      <c r="I27" s="48">
         <v>104.8</v>
       </c>
-      <c r="J27" s="51">
+      <c r="J27" s="48">
         <v>108.6</v>
       </c>
-      <c r="K27" s="51">
+      <c r="K27" s="48">
         <v>116.6</v>
       </c>
-      <c r="L27" s="51">
+      <c r="L27" s="48">
         <v>105.8</v>
       </c>
-      <c r="M27" s="51">
+      <c r="M27" s="48">
         <v>115.6</v>
       </c>
-      <c r="N27" s="51">
+      <c r="N27" s="48">
         <v>121.3</v>
       </c>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14">
       <c r="A28" s="42"/>
       <c r="B28" s="29">
         <v>2025</v>
       </c>
-      <c r="C28" s="51">
+      <c r="C28" s="48">
         <v>148.9</v>
       </c>
-      <c r="D28" s="51">
+      <c r="D28" s="48">
         <v>140</v>
       </c>
-      <c r="E28" s="51">
+      <c r="E28" s="48">
         <v>115.6</v>
       </c>
-      <c r="F28" s="51">
+      <c r="F28" s="48">
         <v>110.9</v>
       </c>
-      <c r="G28" s="51">
+      <c r="G28" s="48">
         <v>107.8</v>
       </c>
-      <c r="H28" s="51">
+      <c r="H28" s="48">
         <v>136.80000000000001</v>
       </c>
-      <c r="I28" s="51">
+      <c r="I28" s="48">
         <v>132.80000000000001</v>
       </c>
-      <c r="J28" s="51">
+      <c r="J28" s="48">
         <v>94.5</v>
       </c>
-      <c r="K28" s="51">
+      <c r="K28" s="48">
         <v>105.5</v>
       </c>
-      <c r="L28" s="51">
+      <c r="L28" s="48">
         <v>105.5</v>
       </c>
-      <c r="M28" s="51">
+      <c r="M28" s="48">
         <v>98.4</v>
       </c>
-      <c r="N28" s="51">
+      <c r="N28" s="48">
         <v>123.3</v>
       </c>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14">
       <c r="A29" s="42"/>
       <c r="B29" s="29">
         <v>2026</v>
       </c>
-      <c r="C29" s="51">
+      <c r="C29" s="48">
         <v>105.5</v>
       </c>
-      <c r="D29" s="51">
+      <c r="D29" s="48">
         <v>110.5</v>
       </c>
-      <c r="E29" s="51">
+      <c r="E29" s="48">
         <v>109.9</v>
       </c>
-      <c r="F29" s="51">
+      <c r="F29" s="48">
         <v>119.6</v>
       </c>
-      <c r="G29" s="51">
+      <c r="G29" s="48">
         <v>97.3</v>
       </c>
-      <c r="H29" s="51">
+      <c r="H29" s="48">
         <v>86.5</v>
       </c>
-      <c r="I29" s="51">
+      <c r="I29" s="48">
         <v>95.9</v>
       </c>
-      <c r="J29" s="51">
+      <c r="J29" s="48">
         <v>107.1</v>
       </c>
-      <c r="K29" s="51"/>
-[...5 lines deleted...]
-      <c r="B30" s="48" t="s">
+      <c r="K29" s="48">
+        <v>97.6</v>
+      </c>
+      <c r="L29" s="48"/>
+      <c r="M29" s="48"/>
+      <c r="N29" s="48"/>
+    </row>
+    <row r="30" spans="1:14" ht="12.75" customHeight="1">
+      <c r="B30" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="C30" s="48"/>
-[...12 lines deleted...]
-    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="49"/>
+      <c r="M30" s="49"/>
+      <c r="N30" s="49"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="B31" s="29">
         <v>2015</v>
       </c>
       <c r="C31" s="30">
         <v>96.8</v>
       </c>
       <c r="D31" s="30">
         <v>96.7</v>
       </c>
       <c r="E31" s="30">
         <v>93.4</v>
       </c>
       <c r="F31" s="30">
         <v>95.5</v>
       </c>
       <c r="G31" s="30">
         <v>95.5</v>
       </c>
       <c r="H31" s="30">
         <v>96.7</v>
       </c>
       <c r="I31" s="30">
         <v>94</v>
       </c>
       <c r="J31" s="30">
         <v>92.1</v>
       </c>
       <c r="K31" s="30">
         <v>88.8</v>
       </c>
       <c r="L31" s="30">
         <v>86.3</v>
       </c>
       <c r="M31" s="30">
         <v>84.2</v>
       </c>
       <c r="N31" s="30">
         <v>82.5</v>
       </c>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14">
       <c r="B32" s="29">
         <v>2016</v>
       </c>
       <c r="C32" s="30">
         <v>96.6</v>
       </c>
       <c r="D32" s="30">
         <v>89.2</v>
       </c>
       <c r="E32" s="30">
         <v>85.9</v>
       </c>
       <c r="F32" s="30">
         <v>97.2</v>
       </c>
       <c r="G32" s="30">
         <v>99.4</v>
       </c>
       <c r="H32" s="30">
         <v>102.2</v>
       </c>
       <c r="I32" s="30">
         <v>100.1</v>
       </c>
       <c r="J32" s="30">
         <v>100.5</v>
       </c>
       <c r="K32" s="30">
         <v>102.8</v>
       </c>
       <c r="L32" s="30">
         <v>102.8</v>
       </c>
       <c r="M32" s="30">
         <v>102</v>
       </c>
       <c r="N32" s="30">
         <v>100.1</v>
       </c>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14">
       <c r="B33" s="29">
         <v>2017</v>
       </c>
       <c r="C33" s="30">
         <v>102.1</v>
       </c>
       <c r="D33" s="30">
         <v>102.1</v>
       </c>
       <c r="E33" s="30">
         <v>104.3</v>
       </c>
       <c r="F33" s="30">
         <v>97.2</v>
       </c>
       <c r="G33" s="30">
         <v>100.5</v>
       </c>
       <c r="H33" s="30">
         <v>100.1</v>
       </c>
       <c r="I33" s="30">
         <v>102.4</v>
       </c>
       <c r="J33" s="30">
         <v>103.4</v>
       </c>
       <c r="K33" s="30">
         <v>102.4</v>
       </c>
       <c r="L33" s="30">
         <v>103.8</v>
       </c>
       <c r="M33" s="30">
         <v>104.5</v>
       </c>
       <c r="N33" s="30">
         <v>105.1</v>
       </c>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14">
       <c r="B34" s="29">
         <v>2018</v>
       </c>
       <c r="C34" s="30">
         <v>100.1</v>
       </c>
       <c r="D34" s="30">
         <v>107.1</v>
       </c>
       <c r="E34" s="30">
         <v>108.9</v>
       </c>
       <c r="F34" s="30">
         <v>116.5</v>
       </c>
       <c r="G34" s="30">
         <v>122.7</v>
       </c>
       <c r="H34" s="31">
         <v>127</v>
       </c>
       <c r="I34" s="30">
         <v>128.1</v>
       </c>
       <c r="J34" s="30">
         <v>127.8</v>
       </c>
       <c r="K34" s="30">
         <v>135.30000000000001</v>
       </c>
       <c r="L34" s="30">
         <v>134.1</v>
       </c>
       <c r="M34" s="30">
         <v>132.80000000000001</v>
       </c>
       <c r="N34" s="30">
         <v>132.19999999999999</v>
       </c>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14">
       <c r="B35" s="29">
         <v>2019</v>
       </c>
       <c r="C35" s="30">
         <v>110.2</v>
       </c>
       <c r="D35" s="30">
         <v>102.7</v>
       </c>
       <c r="E35" s="30">
         <v>100.1</v>
       </c>
       <c r="F35" s="30">
         <v>97.9</v>
       </c>
       <c r="G35" s="30">
         <v>97.3</v>
       </c>
       <c r="H35" s="30">
         <v>96.9</v>
       </c>
       <c r="I35" s="30">
         <v>96.1</v>
       </c>
       <c r="J35" s="31">
         <v>97</v>
       </c>
       <c r="K35" s="30">
         <v>92.9</v>
       </c>
       <c r="L35" s="30">
         <v>95.6</v>
       </c>
       <c r="M35" s="30">
         <v>97.4</v>
       </c>
       <c r="N35" s="31">
         <v>100</v>
       </c>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14">
       <c r="B36" s="29">
         <v>2020</v>
       </c>
       <c r="C36" s="30">
         <v>100.5</v>
       </c>
       <c r="D36" s="30">
         <v>96.7</v>
       </c>
       <c r="E36" s="30">
         <v>100.6</v>
       </c>
       <c r="F36" s="30">
         <v>87.4</v>
       </c>
       <c r="G36" s="30">
         <v>87.6</v>
       </c>
       <c r="H36" s="30">
         <v>88.2</v>
       </c>
       <c r="I36" s="30">
         <v>92.7</v>
       </c>
       <c r="J36" s="30">
         <v>93.2</v>
       </c>
       <c r="K36" s="30">
         <v>92.9</v>
       </c>
       <c r="L36" s="30">
         <v>91.3</v>
       </c>
       <c r="M36" s="30">
         <v>92.8</v>
       </c>
       <c r="N36" s="30">
         <v>92.5</v>
       </c>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14">
       <c r="B37" s="29">
         <v>2021</v>
       </c>
       <c r="C37" s="32">
         <v>98.7</v>
       </c>
       <c r="D37" s="32">
         <v>102.6</v>
       </c>
       <c r="E37" s="32">
         <v>103.6</v>
       </c>
       <c r="F37" s="32">
         <v>104.3</v>
       </c>
       <c r="G37" s="32">
         <v>100</v>
       </c>
       <c r="H37" s="32">
         <v>104.1</v>
       </c>
       <c r="I37" s="32">
         <v>105.5</v>
       </c>
       <c r="J37" s="32">
         <v>106.3</v>
       </c>
       <c r="K37" s="32">
         <v>105.2</v>
       </c>
       <c r="L37" s="32">
         <v>104.3</v>
       </c>
       <c r="M37" s="32">
         <v>104.1</v>
       </c>
       <c r="N37" s="32">
         <v>102.3</v>
       </c>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14">
       <c r="B38" s="29">
         <v>2022</v>
       </c>
       <c r="C38" s="32">
         <v>107.7</v>
       </c>
       <c r="D38" s="33">
         <v>107.4</v>
       </c>
       <c r="E38" s="33">
         <v>105.7</v>
       </c>
       <c r="F38" s="32">
         <v>109.8</v>
       </c>
       <c r="G38" s="32">
         <v>108.6</v>
       </c>
       <c r="H38" s="32">
         <v>107.2</v>
       </c>
       <c r="I38" s="32">
         <v>103.8</v>
       </c>
       <c r="J38" s="32">
         <v>104.6</v>
       </c>
       <c r="K38" s="32">
         <v>105.4</v>
       </c>
       <c r="L38" s="32">
         <v>108.3</v>
       </c>
       <c r="M38" s="32">
         <v>107.4</v>
       </c>
       <c r="N38" s="32">
         <v>105.3</v>
       </c>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14">
       <c r="B39" s="29">
         <v>2023</v>
       </c>
       <c r="C39" s="30">
         <v>100.7</v>
       </c>
       <c r="D39" s="30">
         <v>101.2</v>
       </c>
       <c r="E39" s="31">
         <v>102</v>
       </c>
       <c r="F39" s="33">
         <v>104.5</v>
       </c>
       <c r="G39" s="33">
         <v>103.3</v>
       </c>
       <c r="H39" s="33">
         <v>101.9</v>
       </c>
       <c r="I39" s="33">
         <v>103.7</v>
       </c>
       <c r="J39" s="33">
         <v>103.9</v>
       </c>
       <c r="K39" s="33">
         <v>105</v>
       </c>
       <c r="L39" s="33">
         <v>104.6</v>
       </c>
       <c r="M39" s="32">
         <v>106.1</v>
       </c>
       <c r="N39" s="32">
         <v>108</v>
       </c>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:14">
       <c r="B40" s="29">
         <v>2024</v>
       </c>
       <c r="C40" s="30">
         <v>103.9</v>
       </c>
       <c r="D40" s="30">
         <v>102.2</v>
       </c>
       <c r="E40" s="31">
         <v>101.5</v>
       </c>
       <c r="F40" s="33">
         <v>101</v>
       </c>
       <c r="G40" s="33">
         <v>105.5</v>
       </c>
       <c r="H40" s="33">
         <v>106.5</v>
       </c>
       <c r="I40" s="33">
         <v>106.3</v>
       </c>
       <c r="J40" s="33">
         <v>106.9</v>
       </c>
       <c r="K40" s="33">
         <v>108.4</v>
       </c>
       <c r="L40" s="33">
         <v>108.1</v>
       </c>
       <c r="M40" s="32">
         <v>109.1</v>
       </c>
       <c r="N40" s="32">
         <v>110.4</v>
       </c>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14">
       <c r="B41" s="29">
         <v>2025</v>
       </c>
       <c r="C41" s="30">
         <v>148.9</v>
       </c>
       <c r="D41" s="30">
         <v>144.4</v>
       </c>
       <c r="E41" s="31">
         <v>132.9</v>
       </c>
       <c r="F41" s="31">
         <v>126.2</v>
       </c>
       <c r="G41" s="33">
         <v>121.2</v>
       </c>
       <c r="H41" s="33">
         <v>125.4</v>
       </c>
       <c r="I41" s="33">
         <v>127</v>
       </c>
       <c r="J41" s="33">
         <v>121</v>
       </c>
       <c r="K41" s="33">
         <v>118.7</v>
       </c>
       <c r="L41" s="33">
         <v>117</v>
       </c>
       <c r="M41" s="32">
         <v>114.7</v>
       </c>
       <c r="N41" s="32">
         <v>116</v>
       </c>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14">
       <c r="A42" s="35"/>
       <c r="B42" s="36">
         <v>2026</v>
       </c>
       <c r="C42" s="37">
         <v>105.5</v>
       </c>
       <c r="D42" s="38">
         <v>108</v>
       </c>
       <c r="E42" s="39">
         <v>108.7</v>
       </c>
       <c r="F42" s="39">
         <v>111.7</v>
       </c>
       <c r="G42" s="40">
         <v>107.9</v>
       </c>
       <c r="H42" s="40">
         <v>101.8</v>
       </c>
       <c r="I42" s="40">
         <v>100.5</v>
       </c>
       <c r="J42" s="40">
         <v>101.5</v>
       </c>
-      <c r="K42" s="40"/>
+      <c r="K42" s="40">
+        <v>100.8</v>
+      </c>
       <c r="L42" s="40"/>
       <c r="M42" s="41"/>
       <c r="N42" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B30:N30"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B17:N17"/>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>