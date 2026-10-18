--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
@@ -1001,51 +1001,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sdykhova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1">
       <c r="A2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="16">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1">
       <c r="A3" s="19" t="s">
         <v>4</v>
       </c>
@@ -1274,52 +1274,52 @@
       <c r="B11" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="22"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="22"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="23" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK15"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13:I13"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
@@ -1707,51 +1707,53 @@
       </c>
       <c r="B13" s="47">
         <v>4525.6000000000004</v>
       </c>
       <c r="C13" s="29">
         <v>8957.09</v>
       </c>
       <c r="D13" s="29">
         <v>14022.7</v>
       </c>
       <c r="E13" s="29">
         <v>19079.2</v>
       </c>
       <c r="F13" s="29">
         <v>24633.1</v>
       </c>
       <c r="G13" s="29">
         <v>30226.5</v>
       </c>
       <c r="H13" s="29">
         <v>35465.5</v>
       </c>
       <c r="I13" s="29">
         <v>41349.599999999999</v>
       </c>
-      <c r="J13" s="29"/>
+      <c r="J13" s="29">
+        <v>46642</v>
+      </c>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:37" s="24" customFormat="1" ht="37.5" customHeight="1">
       <c r="A14" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="48"/>
       <c r="H14" s="48"/>
       <c r="I14" s="48"/>
       <c r="J14" s="48"/>
       <c r="K14" s="48"/>
       <c r="L14" s="48"/>
       <c r="M14" s="48"/>
     </row>
     <row r="15" spans="1:37" ht="12" customHeight="1">
       <c r="A15" s="49" t="s">
         <v>49</v>
       </c>