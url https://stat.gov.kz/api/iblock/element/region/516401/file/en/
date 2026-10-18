--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="770"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="57">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/30/</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
@@ -141,53 +141,50 @@
     <t>Useful Links:</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Passengers transported - the number of passengers transported over a certain period of time. A unit observations in passenger transportation statistics is a passenger trip</t>
   </si>
   <si>
     <t>Аggregation</t>
-  </si>
-[...1 lines deleted...]
-    <t>Turkestan Region and the city of Shymkent (a city of national importance) were established in 2018; the regions of Abai, Zhetysu, and Ulytau were established in 2022</t>
   </si>
   <si>
     <t>Since 2007</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Statiscal data on the Transport industry since January 2023 have been formed taking into account changes in the methodological approach to the formation of indicators of the activities of individual enterpreneus engaged in commercial transportation of goods and passengers by road transport. In order to obtain comparable data with the same period last year, the main indicators of the Transport industry for 2022 have been reformed.</t>
     </r>
   </si>
@@ -215,302 +212,82 @@
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t xml:space="preserve">January-December </t>
   </si>
   <si>
     <t>Passenger turnover</t>
   </si>
   <si>
     <t>Million passenger kilometers</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>Passenger turnover, mln.passenger/kms</t>
-[...131 lines deleted...]
-    <t>93,6</t>
+    <t>The main sources of information about passenger turnover in the  Atyrau region are data obtained as a result of national statistical surveys conducted using the 1-transport form "Transport оperations report".</t>
+  </si>
+  <si>
+    <t>Division of Trade and services Statistics</t>
+  </si>
+  <si>
+    <t>Marua Sdykhova</t>
+  </si>
+  <si>
+    <t>+7 7122 32 27 29</t>
+  </si>
+  <si>
+    <t>m.sdykhova@aspire.gov.kz</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
-    <t>65,1</t>
-[...34 lines deleted...]
-  <si>
     <t>2023*</t>
   </si>
   <si>
-    <t>314,6</t>
-[...46 lines deleted...]
-  <si>
     <t>275 ,7</t>
-  </si>
-[...13 lines deleted...]
-    <t>The main sources of information about passenger turnover in the by Atyrau region  are data obtained as a result of national statistical surveys conducted using the 1-transport form "Transport оperations report".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -584,62 +361,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...10 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -681,197 +446,172 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...35 lines deleted...]
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
-    <cellStyle name="Обычный_месяц" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1147,227 +887,225 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sdykhova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="78" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="16">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="8" customFormat="1">
       <c r="A4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="8" customFormat="1">
       <c r="A5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="8" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="8" customFormat="1" ht="25.5">
       <c r="A7" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="8" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="8" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="18"/>
     </row>
     <row r="10" spans="1:10" s="8" customFormat="1" ht="38.25">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" s="8" customFormat="1" ht="25.5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="8" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B11" s="19"/>
       <c r="J11" s="9"/>
     </row>
     <row r="12" spans="1:10" s="8" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="1:10" s="8" customFormat="1">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="26" t="s">
+      <c r="B13" s="34" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:10" s="8" customFormat="1">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="26"/>
+      <c r="B14" s="34"/>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10" s="8" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="26" t="s">
+      <c r="B15" s="34" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="54">
-        <v>46280</v>
+      <c r="B16" s="42">
+        <v>46310</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="54">
-        <v>46308</v>
+      <c r="B17" s="42">
+        <v>46339</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="33" t="s">
-        <v>126</v>
+      <c r="B18" s="38" t="s">
+        <v>50</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="33" t="s">
-        <v>127</v>
+      <c r="B19" s="38" t="s">
+        <v>51</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="34" t="s">
-        <v>128</v>
+      <c r="B20" s="39" t="s">
+        <v>52</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="35" t="s">
-        <v>129</v>
+      <c r="B21" s="40" t="s">
+        <v>53</v>
       </c>
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="1:10">
       <c r="J22" s="5"/>
     </row>
     <row r="23" spans="1:10">
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10">
       <c r="J24" s="5"/>
     </row>
     <row r="25" spans="1:10">
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
@@ -1422,500 +1160,500 @@
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="13"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="13"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="14" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK14"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M13"/>
+      <selection activeCell="L22" sqref="L22:M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Passenger turnover</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="AK3" s="10"/>
     </row>
-    <row r="4" spans="1:37" s="21" customFormat="1" ht="45">
-[...3 lines deleted...]
-      <c r="B4" s="22" t="s">
+    <row r="4" spans="1:37" s="22" customFormat="1" ht="25.5">
+      <c r="A4" s="21"/>
+      <c r="B4" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="D4" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="23" t="s">
+      <c r="E4" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="23" t="s">
+      <c r="F4" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="F4" s="23" t="s">
+      <c r="G4" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="23" t="s">
+      <c r="H4" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="H4" s="23" t="s">
+      <c r="I4" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="I4" s="23" t="s">
+      <c r="J4" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="J4" s="23" t="s">
+      <c r="K4" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="L4" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="23" t="s">
+      <c r="M4" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="M4" s="24" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="29">
+    </row>
+    <row r="5" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A5" s="23">
         <v>2018</v>
       </c>
-      <c r="B5" s="38" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="38" t="s">
+      <c r="B5" s="27">
+        <v>103.3</v>
+      </c>
+      <c r="C5" s="24">
+        <v>205.6</v>
+      </c>
+      <c r="D5" s="24">
+        <v>307.89999999999998</v>
+      </c>
+      <c r="E5" s="24">
+        <v>415.3</v>
+      </c>
+      <c r="F5" s="24">
+        <v>526.70000000000005</v>
+      </c>
+      <c r="G5" s="24">
+        <v>648.29999999999995</v>
+      </c>
+      <c r="H5" s="24">
+        <v>775.2</v>
+      </c>
+      <c r="I5" s="24">
+        <v>908.5</v>
+      </c>
+      <c r="J5" s="24">
+        <v>1035.9000000000001</v>
+      </c>
+      <c r="K5" s="24">
+        <v>1163.3</v>
+      </c>
+      <c r="L5" s="24">
+        <v>1284.0999999999999</v>
+      </c>
+      <c r="M5" s="24">
+        <v>1410.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A6" s="23">
+        <v>2019</v>
+      </c>
+      <c r="B6" s="27">
+        <v>104.1</v>
+      </c>
+      <c r="C6" s="24">
+        <v>219.6</v>
+      </c>
+      <c r="D6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="G6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="H6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A7" s="23">
+        <v>2020</v>
+      </c>
+      <c r="B7" s="27">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="C7" s="24">
+        <v>246.3</v>
+      </c>
+      <c r="D7" s="24">
+        <v>341.5</v>
+      </c>
+      <c r="E7" s="24">
+        <v>355.3</v>
+      </c>
+      <c r="F7" s="24">
+        <v>381.9</v>
+      </c>
+      <c r="G7" s="24">
+        <v>464.6</v>
+      </c>
+      <c r="H7" s="24">
+        <v>476.2</v>
+      </c>
+      <c r="I7" s="24">
+        <v>500.8</v>
+      </c>
+      <c r="J7" s="24">
+        <v>575</v>
+      </c>
+      <c r="K7" s="24">
+        <v>668.9</v>
+      </c>
+      <c r="L7" s="24">
+        <v>761.7</v>
+      </c>
+      <c r="M7" s="24">
+        <v>854.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A8" s="23">
+        <v>2021</v>
+      </c>
+      <c r="B8" s="27">
+        <v>192.1</v>
+      </c>
+      <c r="C8" s="24">
+        <v>240.5</v>
+      </c>
+      <c r="D8" s="24">
+        <v>306.2</v>
+      </c>
+      <c r="E8" s="24">
+        <v>376.3</v>
+      </c>
+      <c r="F8" s="24">
+        <v>439.4</v>
+      </c>
+      <c r="G8" s="24">
+        <v>514.70000000000005</v>
+      </c>
+      <c r="H8" s="24">
+        <v>584.9</v>
+      </c>
+      <c r="I8" s="24">
+        <v>652.29999999999995</v>
+      </c>
+      <c r="J8" s="24">
+        <v>779.3</v>
+      </c>
+      <c r="K8" s="24">
+        <v>927.3</v>
+      </c>
+      <c r="L8" s="24">
+        <v>1020.9</v>
+      </c>
+      <c r="M8" s="24">
+        <v>1113.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A9" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="B9" s="27">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="C9" s="24">
+        <v>154</v>
+      </c>
+      <c r="D9" s="24">
+        <v>247.4</v>
+      </c>
+      <c r="E9" s="24">
+        <v>376.5</v>
+      </c>
+      <c r="F9" s="24">
+        <v>500.7</v>
+      </c>
+      <c r="G9" s="24">
+        <v>618.9</v>
+      </c>
+      <c r="H9" s="24">
+        <v>733.6</v>
+      </c>
+      <c r="I9" s="24">
+        <v>853.1</v>
+      </c>
+      <c r="J9" s="24">
+        <v>989.7</v>
+      </c>
+      <c r="K9" s="24">
+        <v>1120.2</v>
+      </c>
+      <c r="L9" s="24">
+        <v>1265.5999999999999</v>
+      </c>
+      <c r="M9" s="24">
+        <v>1413.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A10" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="G5" s="39" t="s">
+      <c r="B10" s="27">
+        <v>314.60000000000002</v>
+      </c>
+      <c r="C10" s="24">
+        <v>609.6</v>
+      </c>
+      <c r="D10" s="24">
+        <v>951.2</v>
+      </c>
+      <c r="E10" s="24">
+        <v>1257.5</v>
+      </c>
+      <c r="F10" s="24">
+        <v>1611.5</v>
+      </c>
+      <c r="G10" s="24">
+        <v>2005.7</v>
+      </c>
+      <c r="H10" s="24">
+        <v>2406</v>
+      </c>
+      <c r="I10" s="24">
+        <v>2821.8</v>
+      </c>
+      <c r="J10" s="24">
+        <v>3201.2</v>
+      </c>
+      <c r="K10" s="24">
+        <v>3579.1</v>
+      </c>
+      <c r="L10" s="24">
+        <v>3970.5</v>
+      </c>
+      <c r="M10" s="24">
+        <v>4337.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A11" s="23">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="27">
+        <v>300.10000000000002</v>
+      </c>
+      <c r="C11" s="24">
+        <v>568</v>
+      </c>
+      <c r="D11" s="24">
+        <v>997.8</v>
+      </c>
+      <c r="E11" s="24">
+        <v>1347.4</v>
+      </c>
+      <c r="F11" s="24">
+        <v>1973.1</v>
+      </c>
+      <c r="G11" s="24">
+        <v>2446.1</v>
+      </c>
+      <c r="H11" s="24">
+        <v>2974.9</v>
+      </c>
+      <c r="I11" s="24">
+        <v>3508.4</v>
+      </c>
+      <c r="J11" s="24">
+        <v>4019.5</v>
+      </c>
+      <c r="K11" s="24">
+        <v>4508.6000000000004</v>
+      </c>
+      <c r="L11" s="24">
+        <v>5013.3999999999996</v>
+      </c>
+      <c r="M11" s="24">
+        <v>5503</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A12" s="36">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="37">
+        <v>516.70000000000005</v>
+      </c>
+      <c r="C12" s="35">
+        <v>1019.4</v>
+      </c>
+      <c r="D12" s="35">
+        <v>1529.5</v>
+      </c>
+      <c r="E12" s="35">
+        <v>2057.1</v>
+      </c>
+      <c r="F12" s="35">
+        <v>2588.4</v>
+      </c>
+      <c r="G12" s="35">
+        <v>2927.4</v>
+      </c>
+      <c r="H12" s="35">
+        <v>3299.7</v>
+      </c>
+      <c r="I12" s="35">
+        <v>3668.1</v>
+      </c>
+      <c r="J12" s="35">
+        <v>3989.8</v>
+      </c>
+      <c r="K12" s="35">
+        <v>4303.3</v>
+      </c>
+      <c r="L12" s="35">
+        <v>4614.1000000000004</v>
+      </c>
+      <c r="M12" s="35">
+        <v>55808.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="22" customFormat="1" ht="12.75">
+      <c r="A13" s="28">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="H5" s="39" t="s">
-[...353 lines deleted...]
-      <c r="M14" s="53"/>
+      <c r="C13" s="29">
+        <v>521.29999999999995</v>
+      </c>
+      <c r="D13" s="29">
+        <v>843.9</v>
+      </c>
+      <c r="E13" s="29">
+        <v>1117.2</v>
+      </c>
+      <c r="F13" s="29">
+        <v>1400.8</v>
+      </c>
+      <c r="G13" s="26">
+        <v>1716.4</v>
+      </c>
+      <c r="H13" s="41">
+        <v>2054.6</v>
+      </c>
+      <c r="I13" s="41">
+        <v>2408.1</v>
+      </c>
+      <c r="J13" s="41">
+        <v>2695.4</v>
+      </c>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+    </row>
+    <row r="14" spans="1:37" s="22" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A14" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:M14"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>