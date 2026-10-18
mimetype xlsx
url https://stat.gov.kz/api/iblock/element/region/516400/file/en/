--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="829"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="829" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="56">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
@@ -580,55 +580,55 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="4" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_месяц" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -912,51 +912,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sdykhova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:10" s="9" customFormat="1">
       <c r="A2" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="19">
         <v>181101</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="9" customFormat="1">
       <c r="A3" s="18" t="s">
         <v>12</v>
       </c>
@@ -1041,61 +1041,61 @@
       <c r="B13" s="15" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1">
       <c r="A14" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="15"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="48">
-        <v>46280</v>
+      <c r="B16" s="47">
+        <v>46310</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="48">
-        <v>46308</v>
+      <c r="B17" s="47">
+        <v>46339</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>49</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>50</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
@@ -1185,52 +1185,52 @@
       <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="16"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="17" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK15"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:XFD15"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
@@ -1613,72 +1613,74 @@
       </c>
       <c r="B13" s="44">
         <v>4635.3</v>
       </c>
       <c r="C13" s="44">
         <v>4763.2700000000004</v>
       </c>
       <c r="D13" s="44">
         <v>4793.04</v>
       </c>
       <c r="E13" s="44">
         <v>5411.51</v>
       </c>
       <c r="F13" s="44">
         <v>4761.5</v>
       </c>
       <c r="G13" s="43">
         <v>4500.2</v>
       </c>
       <c r="H13" s="43">
         <v>4214.8</v>
       </c>
       <c r="I13" s="43">
         <v>4346.8999999999996</v>
       </c>
-      <c r="J13" s="45"/>
+      <c r="J13" s="43">
+        <v>4998.2</v>
+      </c>
       <c r="K13" s="45"/>
       <c r="L13" s="45"/>
       <c r="M13" s="45"/>
     </row>
     <row r="14" spans="1:37" ht="14.25" customHeight="1"/>
     <row r="15" spans="1:37" s="46" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A15" s="47" t="s">
+      <c r="A15" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="47"/>
-[...10 lines deleted...]
-      <c r="M15" s="47"/>
+      <c r="B15" s="48"/>
+      <c r="C15" s="48"/>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+      <c r="M15" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>