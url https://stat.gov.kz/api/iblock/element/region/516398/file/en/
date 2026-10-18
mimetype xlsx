--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -538,51 +538,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -657,61 +657,60 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="27">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="25"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 3 2" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="7"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
     <cellStyle name="Обычный 2 6" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="10"/>
     <cellStyle name="Обычный 3 2" xfId="11"/>
     <cellStyle name="Обычный 3 2 2" xfId="12"/>
     <cellStyle name="Обычный 3 2 3" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="14"/>
     <cellStyle name="Обычный 3 3 2" xfId="15"/>
     <cellStyle name="Обычный 4" xfId="16"/>
     <cellStyle name="Обычный 4 2" xfId="17"/>
     <cellStyle name="Обычный 5" xfId="18"/>
     <cellStyle name="Обычный 5 2" xfId="19"/>
     <cellStyle name="Обычный 6" xfId="20"/>
     <cellStyle name="Обычный 7" xfId="21"/>
@@ -1016,51 +1015,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sdykhova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B33" sqref="B33:B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1">
       <c r="A2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="16">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1">
       <c r="A3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="20" t="s">
@@ -1144,61 +1143,61 @@
       <c r="B13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:10" s="8" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="12"/>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10" s="8" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="54">
-        <v>46280</v>
+      <c r="B16" s="50">
+        <v>46310</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="54">
-        <v>46308</v>
+      <c r="B17" s="50">
+        <v>46339</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>49</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>50</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="19" t="s">
         <v>21</v>
       </c>
@@ -1289,51 +1288,51 @@
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="22"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="22"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="23" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK15"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13:I13"/>
+      <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="10.5703125" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
@@ -1711,94 +1710,96 @@
         <v>5645.7</v>
       </c>
     </row>
     <row r="13" spans="1:37" s="25" customFormat="1">
       <c r="A13" s="29">
         <v>2026</v>
       </c>
       <c r="B13" s="46">
         <v>4525.6000000000004</v>
       </c>
       <c r="C13" s="47">
         <v>4431.5200000000004</v>
       </c>
       <c r="D13" s="47">
         <v>5065.63</v>
       </c>
       <c r="E13" s="47">
         <v>5345.05</v>
       </c>
       <c r="F13" s="46">
         <v>5591.1</v>
       </c>
       <c r="G13" s="48">
         <v>5596.5</v>
       </c>
-      <c r="H13" s="50">
+      <c r="H13" s="53">
         <v>5236</v>
       </c>
-      <c r="I13" s="51">
+      <c r="I13" s="53">
         <v>5884.1</v>
       </c>
-      <c r="J13" s="29"/>
+      <c r="J13" s="53">
+        <v>5292.4</v>
+      </c>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="49"/>
     </row>
     <row r="14" spans="1:37" s="25" customFormat="1" ht="36" customHeight="1">
-      <c r="A14" s="52" t="s">
+      <c r="A14" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="52"/>
-[...10 lines deleted...]
-      <c r="M14" s="52"/>
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
     </row>
     <row r="15" spans="1:37" ht="11.25" customHeight="1">
-      <c r="A15" s="53" t="s">
+      <c r="A15" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="53"/>
-[...10 lines deleted...]
-      <c r="M15" s="53"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="52"/>
+      <c r="I15" s="52"/>
+      <c r="J15" s="52"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>