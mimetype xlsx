--- v0 (2026-09-22)
+++ v1 (2026-10-18)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="130">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/30/</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
@@ -95,59 +95,50 @@
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
-  </si>
-[...7 lines deleted...]
-    <t>Тасымалданған жолаушылар – белгілі бір уақыт кезеңінде тасымалданған жолаушылар саны. Жолаушыларды тасымалдау статистикасының өлшем бірлігі жолаушы-жүруі болып саналады</t>
   </si>
   <si>
     <t>Біріктіру</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
@@ -187,84 +178,312 @@
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды. Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
     </r>
   </si>
   <si>
+    <t>Жолаушылар айналымы</t>
+  </si>
+  <si>
+    <t>Миллион жолаушы-шақырым</t>
+  </si>
+  <si>
+    <t>Көліктің жолаушылар айналымы – көліктің жолаушыларды тасымалдау бойынша жұмыс көлемі. Өлшеу бірлігі жолаушы-километр, яғни жолаушының қашықтыққа орын ауыстыруы болып табылады. Тасымалдаудың əрбір позициясы бойынша жолаушылар санын тасымалдау қашықтығына көбейтудің жиынтықталуымен анықталады, көлік түрлері, тасымалдау қатынасы, өзге де белгілері  бойынша бөлек есептелінеді</t>
+  </si>
+  <si>
     <t xml:space="preserve"> Сауда және қызмет көрсету статистикасы бөлімі</t>
   </si>
   <si>
     <t>Сдыхова Маруа Маннаповна</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7122 32 27 29</t>
   </si>
   <si>
     <t>m.sdykhova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Атырау облысының жүктерін тасымалдау туралы ақпараттың негізгі көздері "Көлік жұмысы туралы есеп" 1-көлік нысаны бойынша жалпымемлекеттік статистикалық байқаулар жүргізу қорытындылары бойынша алынған деректер болып табылады</t>
   </si>
   <si>
     <t>2018 жылдан бастап</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
+  </si>
+  <si>
+    <t>103,3</t>
+  </si>
+  <si>
+    <t>102,4</t>
+  </si>
+  <si>
+    <t>102,3</t>
+  </si>
+  <si>
+    <t>107,4</t>
+  </si>
+  <si>
+    <t>111,4</t>
+  </si>
+  <si>
+    <t>121,6</t>
+  </si>
+  <si>
+    <t>126,9</t>
+  </si>
+  <si>
+    <t>133,3</t>
+  </si>
+  <si>
+    <t>127,5</t>
+  </si>
+  <si>
+    <t>127,4</t>
+  </si>
+  <si>
+    <t>120,8</t>
+  </si>
+  <si>
+    <t>126,8</t>
+  </si>
+  <si>
+    <t>104,1</t>
+  </si>
+  <si>
+    <t>115,5</t>
+  </si>
+  <si>
+    <t>106,7</t>
+  </si>
+  <si>
+    <t>114,5</t>
+  </si>
+  <si>
+    <t>122,1</t>
+  </si>
+  <si>
+    <t>149,8</t>
+  </si>
+  <si>
+    <t>156,9</t>
+  </si>
+  <si>
+    <t>151,0</t>
+  </si>
+  <si>
+    <t>204,2</t>
+  </si>
+  <si>
+    <t>176,4</t>
+  </si>
+  <si>
+    <t>128,8</t>
+  </si>
+  <si>
+    <t>117,5</t>
+  </si>
+  <si>
+    <t>95,2</t>
+  </si>
+  <si>
+    <t>13,8</t>
+  </si>
+  <si>
+    <t>26,6</t>
+  </si>
+  <si>
+    <t>82,8</t>
+  </si>
+  <si>
+    <t>11,6</t>
+  </si>
+  <si>
+    <t>24,6</t>
+  </si>
+  <si>
+    <t>74,2</t>
+  </si>
+  <si>
+    <t>93,9</t>
+  </si>
+  <si>
+    <t>92,8</t>
+  </si>
+  <si>
+    <t>92,9</t>
+  </si>
+  <si>
+    <t>192,1</t>
+  </si>
+  <si>
+    <t>48,3</t>
+  </si>
+  <si>
+    <t>65,7</t>
+  </si>
+  <si>
+    <t>70,2</t>
+  </si>
+  <si>
+    <t>63,1</t>
+  </si>
+  <si>
+    <t>75,3</t>
+  </si>
+  <si>
+    <t>67,4</t>
+  </si>
+  <si>
+    <t>127,0</t>
+  </si>
+  <si>
+    <t>147,9</t>
+  </si>
+  <si>
+    <t>93,6</t>
+  </si>
+  <si>
+    <t>65,1</t>
+  </si>
+  <si>
+    <t>88,9</t>
+  </si>
+  <si>
+    <t>93,3</t>
+  </si>
+  <si>
+    <t>129,2</t>
+  </si>
+  <si>
+    <t>124,2</t>
+  </si>
+  <si>
+    <t>118,2</t>
+  </si>
+  <si>
+    <t>114,7</t>
+  </si>
+  <si>
+    <t>119,5</t>
+  </si>
+  <si>
+    <t>136,6</t>
+  </si>
+  <si>
+    <t>130,5</t>
+  </si>
+  <si>
+    <t>145,4</t>
+  </si>
+  <si>
+    <t>147,6</t>
+  </si>
+  <si>
+    <t>314,6</t>
+  </si>
+  <si>
+    <t>294,9</t>
+  </si>
+  <si>
+    <t>341,6</t>
+  </si>
+  <si>
+    <t>306,3</t>
+  </si>
+  <si>
+    <t>353,9</t>
+  </si>
+  <si>
+    <t>394,3</t>
+  </si>
+  <si>
+    <t>400,2</t>
+  </si>
+  <si>
+    <t>415,8</t>
+  </si>
+  <si>
+    <t>379,4</t>
+  </si>
+  <si>
+    <t>377,9</t>
+  </si>
+  <si>
+    <t>391,4</t>
+  </si>
+  <si>
+    <t>367,3</t>
+  </si>
+  <si>
+    <t>300,1</t>
+  </si>
+  <si>
+    <t>267,9</t>
+  </si>
+  <si>
+    <t>429,8</t>
+  </si>
+  <si>
+    <t>349,6</t>
+  </si>
+  <si>
+    <t>275 ,7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -399,249 +618,249 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный_месяц" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -924,778 +1143,775 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:9">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:10" s="7" customFormat="1">
-      <c r="A2" s="17" t="s">
+    <row r="2" spans="1:9" s="7" customFormat="1">
+      <c r="A2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="11">
-        <v>181101</v>
-[...3 lines deleted...]
-      <c r="A3" s="17" t="s">
+        <v>181102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="7" customFormat="1">
+      <c r="A3" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="14" t="s">
+      <c r="B3" s="34" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="7" customFormat="1">
+      <c r="A4" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="7" customFormat="1">
+      <c r="A5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="7" customFormat="1">
+      <c r="A6" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="7" customFormat="1" ht="76.5">
+      <c r="A7" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="7" customFormat="1">
+      <c r="A8" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="7" customFormat="1">
-[...40 lines deleted...]
-      <c r="A9" s="17" t="s">
+    <row r="9" spans="1:9" s="7" customFormat="1">
+      <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="22"/>
-[...2 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="B9" s="21"/>
+    </row>
+    <row r="10" spans="1:9" s="7" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="20" t="s">
+      <c r="B10" s="19" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="7" customFormat="1">
-      <c r="A11" s="17" t="s">
+    <row r="11" spans="1:9" s="7" customFormat="1">
+      <c r="A11" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="20"/>
-[...3 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="B11" s="19"/>
+      <c r="I11" s="8"/>
+    </row>
+    <row r="12" spans="1:9" s="7" customFormat="1">
+      <c r="A12" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="J12" s="8"/>
-[...2 lines deleted...]
-      <c r="A13" s="19" t="s">
+      <c r="I12" s="8"/>
+    </row>
+    <row r="13" spans="1:9" s="7" customFormat="1">
+      <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="16" t="s">
+      <c r="B13" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="J13" s="8"/>
-[...2 lines deleted...]
-      <c r="A14" s="19" t="s">
+      <c r="I13" s="8"/>
+    </row>
+    <row r="14" spans="1:9" s="7" customFormat="1">
+      <c r="A14" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="16"/>
-[...3 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="B14" s="15"/>
+      <c r="I14" s="8"/>
+    </row>
+    <row r="15" spans="1:9" s="7" customFormat="1">
+      <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="16" t="s">
+      <c r="B15" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="J15" s="8"/>
-[...2 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="I15" s="8"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="53">
-[...5 lines deleted...]
-      <c r="A17" s="17" t="s">
+      <c r="B16" s="54">
+        <v>46310</v>
+      </c>
+      <c r="I16" s="3"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="53">
-[...5 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="B17" s="54">
+        <v>46339</v>
+      </c>
+      <c r="I17" s="4"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="J18" s="3"/>
-[...2 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="I18" s="3"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="21" t="s">
+      <c r="B19" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="J19" s="4"/>
-[...2 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="I19" s="4"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="J20" s="3"/>
-[...2 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="I20" s="3"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="J21" s="4"/>
-[...11 lines deleted...]
-      <c r="J25" s="3"/>
+      <c r="I21" s="4"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="I22" s="4"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="I23" s="3"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="I24" s="4"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="I25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B59" sqref="B59"/>
+      <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="22" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="22" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="23" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="22" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="23" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="22"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="23" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="23" t="s">
+    <row r="13" spans="2:2">
+      <c r="B13" s="22"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="22"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="24" t="s">
         <v>31</v>
-      </c>
-[...22 lines deleted...]
-        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AK14"/>
+  <dimension ref="A2:AE14"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13:I13"/>
+      <selection activeCell="N19" sqref="N19:O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="11" style="1" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="45" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="26" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="31" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="37" width="9.140625" style="1"/>
+    <col min="38" max="38" width="8.85546875" style="1" customWidth="1"/>
+    <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:31" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
-        <v>181101</v>
+        <v>181102</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
-        <v>Тасымалданған жолаушылар</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:37" ht="15.75">
+        <v>Жолаушылар айналымы</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31" ht="15.75">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
-      <c r="AK3" s="9"/>
-[...2 lines deleted...]
-      <c r="A4" s="39" t="s">
+      <c r="AE3" s="9"/>
+    </row>
+    <row r="4" spans="1:31" s="26" customFormat="1" ht="63.75">
+      <c r="A4" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="F4" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="32" t="s">
+      <c r="G4" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="32" t="s">
+      <c r="H4" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="F4" s="32" t="s">
+      <c r="I4" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="31" t="s">
+      <c r="J4" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="H4" s="32" t="s">
+      <c r="K4" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="I4" s="31" t="s">
+      <c r="L4" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="J4" s="31" t="s">
+      <c r="M4" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="K4" s="32" t="s">
+    </row>
+    <row r="5" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A5" s="27">
+        <v>2018</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="I5" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="J5" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="K5" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="L5" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="M5" s="38" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A6" s="27">
+        <v>2019</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="E6" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="H6" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="I6" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="J6" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="K6" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="L6" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="M6" s="38" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A7" s="27">
+        <v>2020</v>
+      </c>
+      <c r="B7" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="D7" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="E7" s="38" t="s">
+        <v>82</v>
+      </c>
+      <c r="F7" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="G7" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="H7" s="38" t="s">
+        <v>85</v>
+      </c>
+      <c r="I7" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="J7" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="K7" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="L7" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="M7" s="38" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A8" s="27">
+        <v>2021</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="C8" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="D8" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="E8" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="F8" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="G8" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="H8" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="J8" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="K8" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="L8" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="M8" s="38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A9" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="C9" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="D9" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E9" s="38" t="s">
+        <v>104</v>
+      </c>
+      <c r="F9" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="G9" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="H9" s="38" t="s">
+        <v>107</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="J9" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="K9" s="38" t="s">
+        <v>110</v>
+      </c>
+      <c r="L9" s="38" t="s">
+        <v>111</v>
+      </c>
+      <c r="M9" s="38" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A10" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>114</v>
+      </c>
+      <c r="D10" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="E10" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" s="38" t="s">
+        <v>118</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>119</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>120</v>
+      </c>
+      <c r="J10" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="K10" s="38" t="s">
+        <v>122</v>
+      </c>
+      <c r="L10" s="38" t="s">
+        <v>123</v>
+      </c>
+      <c r="M10" s="38" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A11" s="42">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="D11" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="E11" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="F11" s="43">
+        <v>468.9</v>
+      </c>
+      <c r="G11" s="43">
+        <v>473.01</v>
+      </c>
+      <c r="H11" s="43">
+        <v>528.82000000000005</v>
+      </c>
+      <c r="I11" s="36">
+        <v>533.5</v>
+      </c>
+      <c r="J11" s="44">
+        <v>511</v>
+      </c>
+      <c r="K11" s="44">
+        <v>489.2</v>
+      </c>
+      <c r="L11" s="44">
+        <v>504.8</v>
+      </c>
+      <c r="M11" s="38"/>
+    </row>
+    <row r="12" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A12" s="40">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="45">
+        <v>516.70000000000005</v>
+      </c>
+      <c r="C12" s="46">
+        <v>502.7</v>
+      </c>
+      <c r="D12" s="47">
+        <v>510.1</v>
+      </c>
+      <c r="E12" s="43">
+        <v>527.5</v>
+      </c>
+      <c r="F12" s="47">
+        <v>531.4</v>
+      </c>
+      <c r="G12" s="47">
+        <v>339</v>
+      </c>
+      <c r="H12" s="47">
+        <v>372.24</v>
+      </c>
+      <c r="I12" s="47">
+        <v>368.4</v>
+      </c>
+      <c r="J12" s="47">
+        <v>321.60000000000002</v>
+      </c>
+      <c r="K12" s="47">
+        <v>313.60000000000002</v>
+      </c>
+      <c r="L12" s="44"/>
+      <c r="M12" s="38"/>
+    </row>
+    <row r="13" spans="1:31" s="26" customFormat="1" ht="12.75">
+      <c r="A13" s="41">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="C13" s="41">
+        <v>245.6</v>
+      </c>
+      <c r="D13" s="41">
+        <v>322.60000000000002</v>
+      </c>
+      <c r="E13" s="41">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="F13" s="49">
+        <v>283.60000000000002</v>
+      </c>
+      <c r="G13" s="50">
+        <v>315.5</v>
+      </c>
+      <c r="H13" s="53">
+        <v>338.2</v>
+      </c>
+      <c r="I13" s="50">
+        <v>353.5</v>
+      </c>
+      <c r="J13" s="50">
+        <v>287.3</v>
+      </c>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="51"/>
+    </row>
+    <row r="14" spans="1:31" s="26" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A14" s="55" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="32" t="s">
-[...380 lines deleted...]
-      <c r="M14" s="52"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:M14"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>