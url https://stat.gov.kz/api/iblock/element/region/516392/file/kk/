--- v0 (2026-09-22)
+++ v1 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
@@ -683,58 +683,58 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Обычный_период" xfId="14"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1027,51 +1027,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="78" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:10" s="7" customFormat="1">
       <c r="A2" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="18">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="7" customFormat="1">
       <c r="A3" s="21" t="s">
         <v>5</v>
       </c>
@@ -1158,61 +1158,61 @@
       <c r="B13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:10" s="7" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="12"/>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:10" s="7" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="60">
-        <v>46280</v>
+      <c r="B16" s="58">
+        <v>46310</v>
       </c>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="60">
-        <v>46308</v>
+      <c r="B17" s="58">
+        <v>46339</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>48</v>
       </c>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>49</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="21" t="s">
         <v>22</v>
       </c>
@@ -1304,52 +1304,52 @@
       <c r="B12" s="28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="27"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="29" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK16"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14:I14"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N18" sqref="N18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="11" width="10.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
@@ -1752,88 +1752,90 @@
       </c>
       <c r="B14" s="48">
         <v>9348.5</v>
       </c>
       <c r="C14" s="49">
         <v>18815.21</v>
       </c>
       <c r="D14" s="50">
         <v>29630.080000000002</v>
       </c>
       <c r="E14" s="51">
         <v>40945.919999999998</v>
       </c>
       <c r="F14" s="52">
         <v>24633.1</v>
       </c>
       <c r="G14" s="53">
         <v>30226.5</v>
       </c>
       <c r="H14" s="57">
         <v>35465.5</v>
       </c>
       <c r="I14" s="57">
         <v>41349.599999999999</v>
       </c>
-      <c r="J14" s="47"/>
+      <c r="J14" s="57">
+        <v>46642</v>
+      </c>
       <c r="K14" s="47"/>
       <c r="L14" s="54"/>
       <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:37" s="16" customFormat="1" ht="36" customHeight="1">
-      <c r="A15" s="58" t="s">
+      <c r="A15" s="59" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="58"/>
-[...10 lines deleted...]
-      <c r="M15" s="58"/>
+      <c r="B15" s="59"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="59"/>
+      <c r="J15" s="59"/>
+      <c r="K15" s="59"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="59"/>
     </row>
     <row r="16" spans="1:37" ht="11.25" customHeight="1">
-      <c r="A16" s="59" t="s">
+      <c r="A16" s="60" t="s">
         <v>57</v>
       </c>
-      <c r="B16" s="59"/>
-[...10 lines deleted...]
-      <c r="M16" s="59"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>