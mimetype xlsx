--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -576,58 +576,58 @@
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Обычный_месяц" xfId="14"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1052,61 +1052,61 @@
       <c r="B13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="26"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="55">
-        <v>46280</v>
+      <c r="B16" s="53">
+        <v>46310</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="55">
-        <v>46308</v>
+      <c r="B17" s="53">
+        <v>46339</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>51</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>52</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1205,51 +1205,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AJ15"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="J22" sqref="J22"/>
+      <selection activeCell="N39" sqref="N39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:36" ht="15.75">
       <c r="A2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
     </row>
     <row r="3" spans="1:36" ht="15.75">
       <c r="A3" s="7">
@@ -1632,82 +1632,84 @@
       </c>
       <c r="B13" s="43">
         <v>4525.6000000000004</v>
       </c>
       <c r="C13" s="46">
         <v>4431.5200000000004</v>
       </c>
       <c r="D13" s="46">
         <v>5065.63</v>
       </c>
       <c r="E13" s="46">
         <v>5345.05</v>
       </c>
       <c r="F13" s="43">
         <v>5591.1</v>
       </c>
       <c r="G13" s="47">
         <v>5596.5</v>
       </c>
       <c r="H13" s="44">
         <v>5236</v>
       </c>
       <c r="I13" s="47">
         <v>5884.1</v>
       </c>
-      <c r="J13" s="47"/>
+      <c r="J13" s="47">
+        <v>5292.4</v>
+      </c>
       <c r="K13" s="44"/>
       <c r="L13" s="48"/>
       <c r="M13" s="47"/>
     </row>
     <row r="14" spans="1:36" ht="33.75" customHeight="1">
-      <c r="A14" s="53"/>
-[...10 lines deleted...]
-      <c r="L14" s="53"/>
+      <c r="A14" s="54"/>
+      <c r="B14" s="54"/>
+      <c r="C14" s="54"/>
+      <c r="D14" s="54"/>
+      <c r="E14" s="54"/>
+      <c r="F14" s="54"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="54"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="54"/>
+      <c r="K14" s="54"/>
+      <c r="L14" s="54"/>
     </row>
     <row r="15" spans="1:36" ht="24" customHeight="1">
-      <c r="A15" s="54"/>
-[...10 lines deleted...]
-      <c r="L15" s="54"/>
+      <c r="A15" s="55"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="55"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="55"/>
+      <c r="L15" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:L14"/>
     <mergeCell ref="A15:L15"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>