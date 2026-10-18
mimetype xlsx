--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -721,55 +721,55 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1182,61 +1182,61 @@
       <c r="B13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="32"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="49">
-        <v>46280</v>
+      <c r="B16" s="48">
+        <v>46310</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="49">
-        <v>46308</v>
+      <c r="B17" s="48">
+        <v>46339</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>51</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="14" t="s">
         <v>10</v>
       </c>
@@ -1329,51 +1329,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L20" sqref="L20"/>
+      <selection activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Пассажирооборот</v>
       </c>
@@ -1772,71 +1772,73 @@
       </c>
       <c r="B14" s="45" t="s">
         <v>104</v>
       </c>
       <c r="C14" s="46">
         <v>521.29999999999995</v>
       </c>
       <c r="D14" s="46">
         <v>843.9</v>
       </c>
       <c r="E14" s="46">
         <v>1117.2</v>
       </c>
       <c r="F14" s="46">
         <v>1400.8</v>
       </c>
       <c r="G14" s="46">
         <v>1716.4</v>
       </c>
       <c r="H14" s="46">
         <v>2054.6</v>
       </c>
       <c r="I14" s="46">
         <v>2408.1</v>
       </c>
-      <c r="J14" s="46"/>
+      <c r="J14" s="46">
+        <v>2695.4</v>
+      </c>
       <c r="K14" s="46"/>
       <c r="L14" s="46"/>
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:37" ht="37.5" customHeight="1">
-      <c r="A15" s="48" t="s">
+      <c r="A15" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="48"/>
-[...10 lines deleted...]
-      <c r="M15" s="48"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="49"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="49"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>