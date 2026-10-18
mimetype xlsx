--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -1182,60 +1182,60 @@
         <v>34</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="27"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="60">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="60">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="56" t="s">
         <v>54</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>55</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1329,51 +1329,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AH16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:34" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
     </row>
@@ -1757,51 +1757,53 @@
       </c>
       <c r="B13" s="47">
         <v>9348.5</v>
       </c>
       <c r="C13" s="48">
         <v>18815.21</v>
       </c>
       <c r="D13" s="49">
         <v>29630.080000000002</v>
       </c>
       <c r="E13" s="50">
         <v>40945.919999999998</v>
       </c>
       <c r="F13" s="50">
         <v>52526.400000000001</v>
       </c>
       <c r="G13" s="51">
         <v>64215.7</v>
       </c>
       <c r="H13" s="51">
         <v>74545.5</v>
       </c>
       <c r="I13" s="52">
         <v>86904.7</v>
       </c>
-      <c r="J13" s="52"/>
+      <c r="J13" s="52">
+        <v>98187.199999999997</v>
+      </c>
       <c r="K13" s="53"/>
       <c r="L13" s="54"/>
       <c r="M13" s="53"/>
     </row>
     <row r="14" spans="1:34" ht="40.5" customHeight="1">
       <c r="A14" s="61" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="61"/>
       <c r="F14" s="61"/>
       <c r="G14" s="61"/>
       <c r="H14" s="61"/>
       <c r="I14" s="61"/>
       <c r="J14" s="61"/>
       <c r="K14" s="61"/>
       <c r="L14" s="61"/>
       <c r="M14" s="61"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="62" t="s">
         <v>50</v>
       </c>