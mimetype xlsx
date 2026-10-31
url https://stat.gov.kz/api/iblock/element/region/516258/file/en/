--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 08 2026\динамика новая\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 09 2026\динамика новая\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14730" yWindow="-150" windowWidth="14100" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="2" r:id="rId3"/>
     <sheet name="Railway" sheetId="5" r:id="rId4"/>
     <sheet name="Automot" sheetId="6" r:id="rId5"/>
     <sheet name="Air" sheetId="8" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">Automot!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'For all types of transport'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">Railway!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="72">
   <si>
@@ -590,51 +590,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -825,62 +825,68 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1299,59 +1305,59 @@
       <c r="B13" s="90" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="79" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="90" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="79" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="90" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="79" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="91">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="79" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="91">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="79" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="83" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="79" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="83" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="79" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="83" t="s">
         <v>59</v>
       </c>
@@ -1383,76 +1389,76 @@
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.28515625" customWidth="1"/>
     <col min="2" max="2" width="128.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B1" s="47"/>
     </row>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="80"/>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B3" s="47"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B4" s="47"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="47"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="97" t="s">
+      <c r="B6" s="94" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="97" t="s">
+      <c r="B7" s="94" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="97" t="s">
+      <c r="B8" s="94" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="97" t="s">
+      <c r="B9" s="94" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="97" t="s">
+      <c r="B10" s="94" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="98" t="s">
+      <c r="B11" s="95" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="81"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="81"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="47"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="47"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="47"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="47"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="47"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.2">
@@ -1477,64 +1483,64 @@
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="7" width="10" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="84" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="97" t="s">
         <v>63</v>
       </c>
-      <c r="C1" s="95"/>
-[...9 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="6"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -2271,71 +2277,73 @@
       </c>
       <c r="B21" s="59">
         <v>293.3</v>
       </c>
       <c r="C21" s="59">
         <v>582.70000000000005</v>
       </c>
       <c r="D21" s="76">
         <v>908.6</v>
       </c>
       <c r="E21" s="76">
         <v>1193.2</v>
       </c>
       <c r="F21" s="59">
         <v>1477.9</v>
       </c>
       <c r="G21" s="76">
         <v>1778.7</v>
       </c>
       <c r="H21" s="76">
         <v>2074</v>
       </c>
       <c r="I21" s="92">
         <v>2366.6999999999998</v>
       </c>
-      <c r="J21" s="59"/>
+      <c r="J21" s="92">
+        <v>2655.9</v>
+      </c>
       <c r="K21" s="73"/>
       <c r="L21" s="73"/>
       <c r="M21" s="73"/>
     </row>
     <row r="22" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="94" t="s">
+      <c r="A22" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="B22" s="94"/>
-[...10 lines deleted...]
-      <c r="M22" s="94"/>
+      <c r="B22" s="96"/>
+      <c r="C22" s="96"/>
+      <c r="D22" s="96"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="20"/>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="53"/>
       <c r="E23" s="71"/>
       <c r="F23" s="71"/>
       <c r="G23" s="72"/>
       <c r="H23" s="72"/>
       <c r="I23" s="72"/>
       <c r="J23" s="72"/>
       <c r="K23" s="72"/>
       <c r="L23" s="72"/>
       <c r="M23" s="72"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="46"/>
       <c r="B24" s="13"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
@@ -2367,64 +2375,64 @@
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="84" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="97" t="s">
         <v>63</v>
       </c>
-      <c r="C1" s="95"/>
-[...9 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -3038,110 +3046,112 @@
       </c>
       <c r="B18" s="59">
         <v>73.3</v>
       </c>
       <c r="C18" s="59">
         <v>138.5</v>
       </c>
       <c r="D18" s="59">
         <v>211.1</v>
       </c>
       <c r="E18" s="76">
         <v>275.89999999999998</v>
       </c>
       <c r="F18" s="59">
         <v>345.1</v>
       </c>
       <c r="G18" s="76">
         <v>426.3</v>
       </c>
       <c r="H18" s="76">
         <v>512.29999999999995</v>
       </c>
       <c r="I18" s="92">
         <v>590</v>
       </c>
-      <c r="J18" s="59"/>
+      <c r="J18" s="92">
+        <v>646.29999999999995</v>
+      </c>
       <c r="K18" s="59"/>
       <c r="L18" s="59"/>
       <c r="M18" s="59"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="93"/>
       <c r="B19" s="93"/>
       <c r="C19" s="93"/>
       <c r="D19" s="93"/>
       <c r="E19" s="93"/>
       <c r="F19" s="93"/>
       <c r="G19" s="93"/>
       <c r="H19" s="93"/>
       <c r="I19" s="93"/>
       <c r="J19" s="93"/>
       <c r="K19" s="93"/>
       <c r="L19" s="93"/>
       <c r="M19" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M104"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="84" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="97" t="s">
         <v>63</v>
       </c>
-      <c r="C1" s="95"/>
-[...9 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -6282,229 +6292,237 @@
       </c>
       <c r="B99" s="44">
         <v>212.3</v>
       </c>
       <c r="C99" s="44">
         <v>429.4</v>
       </c>
       <c r="D99" s="44">
         <v>674.9</v>
       </c>
       <c r="E99" s="44">
         <v>885.7</v>
       </c>
       <c r="F99" s="44">
         <v>1085.7</v>
       </c>
       <c r="G99" s="77">
         <v>1276.4000000000001</v>
       </c>
       <c r="H99" s="44">
         <v>1456.7</v>
       </c>
       <c r="I99" s="44">
         <v>1641.5</v>
       </c>
-      <c r="J99" s="53"/>
+      <c r="J99" s="99">
+        <v>1847.7</v>
+      </c>
       <c r="K99" s="53"/>
       <c r="L99" s="44"/>
       <c r="M99" s="53"/>
     </row>
     <row r="100" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B100" s="52"/>
       <c r="C100" s="53"/>
       <c r="D100" s="53"/>
       <c r="E100" s="70"/>
       <c r="F100" s="44"/>
       <c r="G100" s="44"/>
       <c r="H100" s="68"/>
       <c r="I100" s="44"/>
       <c r="J100" s="53"/>
       <c r="K100" s="53"/>
       <c r="L100" s="44"/>
       <c r="M100" s="53"/>
     </row>
     <row r="101" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="57" t="s">
         <v>3</v>
       </c>
       <c r="B101" s="53">
         <v>204.1</v>
       </c>
       <c r="C101" s="53">
         <v>413.2</v>
       </c>
       <c r="D101" s="44">
         <v>651.6</v>
       </c>
       <c r="E101" s="44">
         <v>855.5</v>
       </c>
       <c r="F101" s="44">
         <v>1052.2</v>
       </c>
       <c r="G101" s="75">
         <v>1239.5999999999999</v>
       </c>
       <c r="H101" s="44">
         <v>1416.8</v>
       </c>
       <c r="I101" s="44">
         <v>1598.4</v>
       </c>
-      <c r="J101" s="53"/>
+      <c r="J101" s="100">
+        <v>1801.6</v>
+      </c>
       <c r="K101" s="53"/>
       <c r="L101" s="44"/>
       <c r="M101" s="53"/>
     </row>
     <row r="102" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B102" s="53">
         <v>0</v>
       </c>
       <c r="C102" s="53">
         <v>0.1</v>
       </c>
       <c r="D102" s="44">
         <v>0.2</v>
       </c>
       <c r="E102" s="44">
         <v>0.2</v>
       </c>
       <c r="F102" s="44">
         <v>0.3</v>
       </c>
       <c r="G102" s="75">
         <v>0.5</v>
       </c>
       <c r="H102" s="44">
         <v>0.7</v>
       </c>
       <c r="I102" s="44">
         <v>0.8</v>
       </c>
-      <c r="J102" s="53"/>
+      <c r="J102" s="100">
+        <v>1</v>
+      </c>
       <c r="K102" s="53"/>
       <c r="L102" s="44"/>
       <c r="M102" s="53"/>
     </row>
     <row r="103" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="58" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="59">
         <v>8.1</v>
       </c>
       <c r="C103" s="59">
         <v>16</v>
       </c>
       <c r="D103" s="59">
         <v>23.1</v>
       </c>
       <c r="E103" s="59">
         <v>30</v>
       </c>
       <c r="F103" s="59">
         <v>33.200000000000003</v>
       </c>
       <c r="G103" s="76">
         <v>36.299999999999997</v>
       </c>
       <c r="H103" s="59">
         <v>39.299999999999997</v>
       </c>
       <c r="I103" s="59">
         <v>42.3</v>
       </c>
-      <c r="J103" s="59"/>
+      <c r="J103" s="92">
+        <v>45.2</v>
+      </c>
       <c r="K103" s="59"/>
       <c r="L103" s="59"/>
       <c r="M103" s="59"/>
     </row>
     <row r="104" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="96" t="s">
+      <c r="A104" s="98" t="s">
         <v>61</v>
       </c>
-      <c r="B104" s="96"/>
-[...10 lines deleted...]
-      <c r="M104" s="96"/>
+      <c r="B104" s="98"/>
+      <c r="C104" s="98"/>
+      <c r="D104" s="98"/>
+      <c r="E104" s="98"/>
+      <c r="F104" s="98"/>
+      <c r="G104" s="98"/>
+      <c r="H104" s="98"/>
+      <c r="I104" s="98"/>
+      <c r="J104" s="98"/>
+      <c r="K104" s="98"/>
+      <c r="L104" s="98"/>
+      <c r="M104" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A104:M104"/>
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="84" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="97" t="s">
         <v>63</v>
       </c>
-      <c r="C1" s="95"/>
-[...9 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="61"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="62"/>
       <c r="B3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -6667,51 +6685,53 @@
       </c>
       <c r="B7" s="59">
         <v>7.7</v>
       </c>
       <c r="C7" s="59">
         <v>14.8</v>
       </c>
       <c r="D7" s="59">
         <v>22.7</v>
       </c>
       <c r="E7" s="59">
         <v>31.6</v>
       </c>
       <c r="F7" s="59">
         <v>47.1</v>
       </c>
       <c r="G7" s="76">
         <v>76.099999999999994</v>
       </c>
       <c r="H7" s="59">
         <v>105</v>
       </c>
       <c r="I7" s="59">
         <v>135.30000000000001</v>
       </c>
-      <c r="J7" s="59"/>
+      <c r="J7" s="92">
+        <v>161.80000000000001</v>
+      </c>
       <c r="K7" s="59"/>
       <c r="L7" s="59"/>
       <c r="M7" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>