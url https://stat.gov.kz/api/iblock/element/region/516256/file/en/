--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 08 2026\динамика новая\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 09 2026\динамика новая\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14730" yWindow="-150" windowWidth="14100" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="2" r:id="rId3"/>
     <sheet name="Railway" sheetId="5" r:id="rId4"/>
     <sheet name="Automot" sheetId="6" r:id="rId5"/>
     <sheet name="Air" sheetId="8" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">Automot!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'For all types of transport'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">Railway!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="73">
   <si>
@@ -1246,59 +1246,59 @@
       <c r="B13" s="71" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="58" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="71" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="58" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="72">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="72">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="58" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="63" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="63" t="s">
         <v>60</v>
       </c>
@@ -2218,51 +2218,53 @@
       </c>
       <c r="B21" s="41">
         <v>10940.01</v>
       </c>
       <c r="C21" s="41">
         <v>22422.92</v>
       </c>
       <c r="D21" s="55">
         <v>34858.120000000003</v>
       </c>
       <c r="E21" s="55">
         <v>48456.29</v>
       </c>
       <c r="F21" s="41">
         <v>61026.16</v>
       </c>
       <c r="G21" s="55">
         <v>73024.12</v>
       </c>
       <c r="H21" s="55">
         <v>84042.35</v>
       </c>
       <c r="I21" s="73">
         <v>95406.86</v>
       </c>
-      <c r="J21" s="41"/>
+      <c r="J21" s="73">
+        <v>108674.75</v>
+      </c>
       <c r="K21" s="53"/>
       <c r="L21" s="53"/>
       <c r="M21" s="53"/>
     </row>
     <row r="22" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="75" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="75"/>
       <c r="C22" s="75"/>
       <c r="D22" s="75"/>
       <c r="E22" s="75"/>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="75"/>
       <c r="J22" s="75"/>
       <c r="K22" s="75"/>
       <c r="L22" s="75"/>
       <c r="M22" s="75"/>
     </row>
     <row r="23" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="75"/>
       <c r="B23" s="75"/>
       <c r="C23" s="75"/>
@@ -3001,51 +3003,53 @@
       </c>
       <c r="B18" s="41">
         <v>147.80000000000001</v>
       </c>
       <c r="C18" s="41">
         <v>273.52999999999997</v>
       </c>
       <c r="D18" s="41">
         <v>413.32</v>
       </c>
       <c r="E18" s="55">
         <v>528.94000000000005</v>
       </c>
       <c r="F18" s="41">
         <v>648.76</v>
       </c>
       <c r="G18" s="55">
         <v>782.4</v>
       </c>
       <c r="H18" s="55">
         <v>926.85</v>
       </c>
       <c r="I18" s="73">
         <v>1060.6199999999999</v>
       </c>
-      <c r="J18" s="41"/>
+      <c r="J18" s="73">
+        <v>1162.82</v>
+      </c>
       <c r="K18" s="41"/>
       <c r="L18" s="41"/>
       <c r="M18" s="41"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="66"/>
       <c r="B19" s="66"/>
       <c r="C19" s="66"/>
       <c r="D19" s="66"/>
       <c r="E19" s="66"/>
       <c r="F19" s="66"/>
       <c r="G19" s="66"/>
       <c r="H19" s="66"/>
       <c r="I19" s="66"/>
       <c r="J19" s="66"/>
       <c r="K19" s="66"/>
       <c r="L19" s="66"/>
       <c r="M19" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
@@ -6248,167 +6252,175 @@
       </c>
       <c r="B99" s="27">
         <v>10783.46</v>
       </c>
       <c r="C99" s="27">
         <v>22132.86</v>
       </c>
       <c r="D99" s="27">
         <v>34419.72</v>
       </c>
       <c r="E99" s="27">
         <v>47892.38</v>
       </c>
       <c r="F99" s="27">
         <v>60331.05</v>
       </c>
       <c r="G99" s="56">
         <v>72176.350000000006</v>
       </c>
       <c r="H99" s="27">
         <v>83029.88</v>
       </c>
       <c r="I99" s="74">
         <v>94240.59</v>
       </c>
-      <c r="J99" s="27"/>
+      <c r="J99" s="74">
+        <v>107390.53</v>
+      </c>
       <c r="K99" s="27"/>
       <c r="L99" s="27"/>
       <c r="M99" s="27"/>
     </row>
     <row r="100" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B100" s="27"/>
       <c r="C100" s="27"/>
       <c r="D100" s="27"/>
       <c r="E100" s="27"/>
       <c r="F100" s="27"/>
       <c r="G100" s="27"/>
       <c r="H100" s="34"/>
       <c r="I100" s="27"/>
       <c r="J100" s="27"/>
       <c r="K100" s="27"/>
       <c r="L100" s="27"/>
       <c r="M100" s="27"/>
     </row>
     <row r="101" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B101" s="27">
         <v>10171.1</v>
       </c>
       <c r="C101" s="27">
         <v>20925.41</v>
       </c>
       <c r="D101" s="27">
         <v>32661.1</v>
       </c>
       <c r="E101" s="27">
         <v>45613.91</v>
       </c>
       <c r="F101" s="27">
         <v>57839.93</v>
       </c>
       <c r="G101" s="54">
         <v>69480.36</v>
       </c>
       <c r="H101" s="27">
         <v>80135.179999999993</v>
       </c>
       <c r="I101" s="74">
         <v>91142.73</v>
       </c>
-      <c r="J101" s="27"/>
+      <c r="J101" s="74">
+        <v>104097.65</v>
+      </c>
       <c r="K101" s="27"/>
       <c r="L101" s="27"/>
       <c r="M101" s="27"/>
     </row>
     <row r="102" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B102" s="27">
         <v>22</v>
       </c>
       <c r="C102" s="27">
         <v>50.3</v>
       </c>
       <c r="D102" s="27">
         <v>82.01</v>
       </c>
       <c r="E102" s="27">
         <v>109.48</v>
       </c>
       <c r="F102" s="27">
         <v>133.22</v>
       </c>
       <c r="G102" s="54">
         <v>160.74</v>
       </c>
       <c r="H102" s="27">
         <v>189.84</v>
       </c>
       <c r="I102" s="74">
         <v>222.66</v>
       </c>
-      <c r="J102" s="27"/>
+      <c r="J102" s="74">
+        <v>256.76</v>
+      </c>
       <c r="K102" s="27"/>
       <c r="L102" s="27"/>
       <c r="M102" s="27"/>
     </row>
     <row r="103" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="27">
         <v>590.36</v>
       </c>
       <c r="C103" s="27">
         <v>1157.1500000000001</v>
       </c>
       <c r="D103" s="27">
         <v>1676.61</v>
       </c>
       <c r="E103" s="27">
         <v>2168.98</v>
       </c>
       <c r="F103" s="27">
         <v>2357.9</v>
       </c>
       <c r="G103" s="54">
         <v>2535.2399999999998</v>
       </c>
       <c r="H103" s="27">
         <v>2704.86</v>
       </c>
       <c r="I103" s="73">
         <v>2875.2</v>
       </c>
-      <c r="J103" s="27"/>
+      <c r="J103" s="73">
+        <v>3036.12</v>
+      </c>
       <c r="K103" s="27"/>
       <c r="L103" s="27"/>
       <c r="M103" s="27"/>
     </row>
     <row r="104" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="77" t="s">
         <v>62</v>
       </c>
       <c r="B104" s="77"/>
       <c r="C104" s="77"/>
       <c r="D104" s="77"/>
       <c r="E104" s="77"/>
       <c r="F104" s="77"/>
       <c r="G104" s="77"/>
       <c r="H104" s="77"/>
       <c r="I104" s="77"/>
       <c r="J104" s="77"/>
       <c r="K104" s="77"/>
       <c r="L104" s="77"/>
       <c r="M104" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A104:M104"/>
     <mergeCell ref="B1:M1"/>
@@ -6633,51 +6645,53 @@
       </c>
       <c r="B7" s="41">
         <v>8.76</v>
       </c>
       <c r="C7" s="41">
         <v>16.53</v>
       </c>
       <c r="D7" s="41">
         <v>25.08</v>
       </c>
       <c r="E7" s="41">
         <v>34.97</v>
       </c>
       <c r="F7" s="41">
         <v>46.35</v>
       </c>
       <c r="G7" s="55">
         <v>65.37</v>
       </c>
       <c r="H7" s="41">
         <v>85.63</v>
       </c>
       <c r="I7" s="73">
         <v>105.64</v>
       </c>
-      <c r="J7" s="41"/>
+      <c r="J7" s="73">
+        <v>121.4</v>
+      </c>
       <c r="K7" s="41"/>
       <c r="L7" s="41"/>
       <c r="M7" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>