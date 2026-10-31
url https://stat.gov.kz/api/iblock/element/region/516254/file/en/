--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 08 2026\динамика новая\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 09 2026\динамика новая\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="15075" yWindow="-225" windowWidth="13755" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="1" r:id="rId3"/>
     <sheet name="Railway" sheetId="6" r:id="rId4"/>
     <sheet name="Automot" sheetId="4" r:id="rId5"/>
     <sheet name="Air" sheetId="7" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">Automot!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'For all types of transport'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="68">
   <si>
     <t>x</t>
@@ -308,51 +308,51 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">       *</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Statiscal data on the Transport industry since January 2023 have been formed taking into account changes in the methodological approach to the formation of indicators of the activities of individual enterpreneus engaged in commercial transportation of goods and passengers by road transport. In order to obtain comparable data with the same period last year, the main indicators of the Transport industry for 2022 have been reformed.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -461,50 +461,55 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -561,51 +566,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -738,50 +743,56 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1200,59 +1211,59 @@
       <c r="B13" s="68" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="68" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="69">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="69">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="58" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="58" t="s">
         <v>47</v>
       </c>
@@ -2180,51 +2191,53 @@
       </c>
       <c r="B21" s="40">
         <v>10940.01</v>
       </c>
       <c r="C21" s="40">
         <v>11482.9</v>
       </c>
       <c r="D21" s="40">
         <v>12435.2</v>
       </c>
       <c r="E21" s="55">
         <v>13598.17</v>
       </c>
       <c r="F21" s="40">
         <v>12569.87</v>
       </c>
       <c r="G21" s="55">
         <v>11997.96</v>
       </c>
       <c r="H21" s="55">
         <v>11018.23</v>
       </c>
       <c r="I21" s="40">
         <v>11364.5</v>
       </c>
-      <c r="J21" s="40"/>
+      <c r="J21" s="75">
+        <v>13267.89</v>
+      </c>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="72" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="3"/>
     </row>
     <row r="23" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="71"/>
@@ -2672,51 +2685,53 @@
       </c>
       <c r="B8" s="40">
         <v>147.80000000000001</v>
       </c>
       <c r="C8" s="40">
         <v>125.73</v>
       </c>
       <c r="D8" s="53">
         <v>139.80000000000001</v>
       </c>
       <c r="E8" s="55">
         <v>115.61</v>
       </c>
       <c r="F8" s="40">
         <v>119.82</v>
       </c>
       <c r="G8" s="55">
         <v>133.63999999999999</v>
       </c>
       <c r="H8" s="55">
         <v>144.44999999999999</v>
       </c>
       <c r="I8" s="40">
         <v>133.77000000000001</v>
       </c>
-      <c r="J8" s="40"/>
+      <c r="J8" s="75">
+        <v>102.2</v>
+      </c>
       <c r="K8" s="40"/>
       <c r="L8" s="40"/>
       <c r="M8" s="40"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="71"/>
       <c r="B9" s="71"/>
       <c r="C9" s="71"/>
       <c r="D9" s="71"/>
       <c r="E9" s="71"/>
       <c r="F9" s="71"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
       <c r="I9" s="71"/>
       <c r="J9" s="71"/>
       <c r="K9" s="71"/>
       <c r="L9" s="71"/>
       <c r="M9" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
@@ -5124,167 +5139,175 @@
       </c>
       <c r="B75" s="21">
         <v>10783.46</v>
       </c>
       <c r="C75" s="21">
         <v>11349.4</v>
       </c>
       <c r="D75" s="52">
         <v>12286.86</v>
       </c>
       <c r="E75" s="54">
         <v>13472.65</v>
       </c>
       <c r="F75" s="21">
         <v>12438.67</v>
       </c>
       <c r="G75" s="54">
         <v>11845.3</v>
       </c>
       <c r="H75" s="54">
         <v>10853.53</v>
       </c>
       <c r="I75" s="21">
         <v>11210.71</v>
       </c>
-      <c r="J75" s="21"/>
+      <c r="J75" s="76">
+        <v>13149.94</v>
+      </c>
       <c r="K75" s="21"/>
       <c r="L75" s="21"/>
       <c r="M75" s="21"/>
     </row>
     <row r="76" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B76" s="21"/>
       <c r="C76" s="21"/>
       <c r="D76" s="21"/>
       <c r="E76" s="21"/>
       <c r="F76" s="21"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="21"/>
       <c r="K76" s="21"/>
       <c r="L76" s="21"/>
       <c r="M76" s="21"/>
     </row>
     <row r="77" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B77" s="21">
         <v>10171.1</v>
       </c>
       <c r="C77" s="21">
         <v>10754.31</v>
       </c>
       <c r="D77" s="52">
         <v>11735.69</v>
       </c>
       <c r="E77" s="54">
         <v>12952.81</v>
       </c>
       <c r="F77" s="21">
         <v>12226.01</v>
       </c>
       <c r="G77" s="54">
         <v>11640.44</v>
       </c>
       <c r="H77" s="54">
         <v>10654.82</v>
       </c>
       <c r="I77" s="21">
         <v>11007.55</v>
       </c>
-      <c r="J77" s="21"/>
+      <c r="J77" s="76">
+        <v>12954.92</v>
+      </c>
       <c r="K77" s="21"/>
       <c r="L77" s="21"/>
       <c r="M77" s="21"/>
     </row>
     <row r="78" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="21">
         <v>22</v>
       </c>
       <c r="C78" s="21">
         <v>28.3</v>
       </c>
       <c r="D78" s="52">
         <v>31.71</v>
       </c>
       <c r="E78" s="54">
         <v>27.48</v>
       </c>
       <c r="F78" s="21">
         <v>23.73</v>
       </c>
       <c r="G78" s="54">
         <v>27.52</v>
       </c>
       <c r="H78" s="54">
         <v>29.1</v>
       </c>
       <c r="I78" s="21">
         <v>32.82</v>
       </c>
-      <c r="J78" s="21"/>
+      <c r="J78" s="76">
+        <v>34.1</v>
+      </c>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="21"/>
     </row>
     <row r="79" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="21">
         <v>590.36</v>
       </c>
       <c r="C79" s="21">
         <v>566.79999999999995</v>
       </c>
       <c r="D79" s="52">
         <v>519.46</v>
       </c>
       <c r="E79" s="54">
         <v>492.36</v>
       </c>
       <c r="F79" s="21">
         <v>188.93</v>
       </c>
       <c r="G79" s="54">
         <v>177.34</v>
       </c>
       <c r="H79" s="54">
         <v>169.61</v>
       </c>
       <c r="I79" s="40">
         <v>170.34</v>
       </c>
-      <c r="J79" s="21"/>
+      <c r="J79" s="75">
+        <v>160.91999999999999</v>
+      </c>
       <c r="K79" s="21"/>
       <c r="L79" s="21"/>
       <c r="M79" s="21"/>
     </row>
     <row r="80" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="74" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="74"/>
       <c r="C80" s="74"/>
       <c r="D80" s="74"/>
       <c r="E80" s="74"/>
       <c r="F80" s="74"/>
       <c r="G80" s="74"/>
       <c r="H80" s="74"/>
       <c r="I80" s="74"/>
       <c r="J80" s="74"/>
       <c r="K80" s="74"/>
       <c r="L80" s="74"/>
       <c r="M80" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="B1:M1"/>
@@ -5509,51 +5532,53 @@
       </c>
       <c r="B7" s="40">
         <v>8.76</v>
       </c>
       <c r="C7" s="40">
         <v>7.77</v>
       </c>
       <c r="D7" s="53">
         <v>8.5500000000000007</v>
       </c>
       <c r="E7" s="55">
         <v>9.9</v>
       </c>
       <c r="F7" s="40">
         <v>11.38</v>
       </c>
       <c r="G7" s="55">
         <v>19.02</v>
       </c>
       <c r="H7" s="55">
         <v>20.25</v>
       </c>
       <c r="I7" s="40">
         <v>20.02</v>
       </c>
-      <c r="J7" s="40"/>
+      <c r="J7" s="75">
+        <v>15.76</v>
+      </c>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>