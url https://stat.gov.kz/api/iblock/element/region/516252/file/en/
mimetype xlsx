--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 08 2026\динамика новая\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 09 2026\динамика новая\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="15075" yWindow="-225" windowWidth="13755" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="1" r:id="rId3"/>
     <sheet name="Railway" sheetId="6" r:id="rId4"/>
     <sheet name="Automot" sheetId="4" r:id="rId5"/>
     <sheet name="Pipeline" sheetId="5" r:id="rId6"/>
     <sheet name="Air" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">Automot!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'For all types of transport'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="73">
   <si>
@@ -432,51 +432,51 @@
     </r>
   </si>
   <si>
     <r>
       <t>2023</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -580,50 +580,55 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -680,51 +685,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -849,50 +854,53 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1315,59 +1323,59 @@
       <c r="B13" s="63" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="63" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="63" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="64">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="64">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>41</v>
       </c>
@@ -2295,51 +2303,53 @@
       </c>
       <c r="B21" s="36">
         <v>3597.7</v>
       </c>
       <c r="C21" s="36">
         <v>2939.3</v>
       </c>
       <c r="D21" s="36">
         <v>3222.4</v>
       </c>
       <c r="E21" s="49">
         <v>3069.5</v>
       </c>
       <c r="F21" s="36">
         <v>3165.9</v>
       </c>
       <c r="G21" s="49">
         <v>3004.6</v>
       </c>
       <c r="H21" s="49">
         <v>3073.2</v>
       </c>
       <c r="I21" s="36">
         <v>3141.4</v>
       </c>
-      <c r="J21" s="36"/>
+      <c r="J21" s="71">
+        <v>3226.1</v>
+      </c>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="1:16384" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="68" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="68"/>
       <c r="C22" s="68"/>
       <c r="D22" s="68"/>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
       <c r="G22" s="68"/>
       <c r="H22" s="68"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="4"/>
     </row>
     <row r="23" spans="1:16384" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67" t="s">
@@ -18905,1316 +18915,1316 @@
       <c r="H46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
     </row>
     <row r="47" spans="7:12" x14ac:dyDescent="0.2">
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
     </row>
     <row r="48" spans="7:12" x14ac:dyDescent="0.2">
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
     </row>
     <row r="49" spans="7:12" x14ac:dyDescent="0.2">
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
     </row>
     <row r="50" spans="7:12" s="44" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1266">
-    <mergeCell ref="CN24:CZ24"/>
-[...1232 lines deleted...]
-    <mergeCell ref="WJA24:WJM24"/>
     <mergeCell ref="XDN24:XDZ24"/>
     <mergeCell ref="XEA24:XEM24"/>
     <mergeCell ref="XEN24:XEZ24"/>
     <mergeCell ref="XFA24:XFD24"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="XBA24:XBM24"/>
     <mergeCell ref="XBN24:XBZ24"/>
     <mergeCell ref="XCA24:XCM24"/>
     <mergeCell ref="XCN24:XCZ24"/>
     <mergeCell ref="XDA24:XDM24"/>
     <mergeCell ref="WYN24:WYZ24"/>
     <mergeCell ref="WZA24:WZM24"/>
     <mergeCell ref="WZN24:WZZ24"/>
     <mergeCell ref="XAA24:XAM24"/>
     <mergeCell ref="XAN24:XAZ24"/>
     <mergeCell ref="WWA24:WWM24"/>
     <mergeCell ref="WWN24:WWZ24"/>
     <mergeCell ref="WXA24:WXM24"/>
     <mergeCell ref="WXN24:WXZ24"/>
     <mergeCell ref="WYA24:WYM24"/>
     <mergeCell ref="WTN24:WTZ24"/>
     <mergeCell ref="WUA24:WUM24"/>
     <mergeCell ref="WUN24:WUZ24"/>
     <mergeCell ref="WVA24:WVM24"/>
     <mergeCell ref="WVN24:WVZ24"/>
     <mergeCell ref="WRA24:WRM24"/>
     <mergeCell ref="WRN24:WRZ24"/>
     <mergeCell ref="WSA24:WSM24"/>
     <mergeCell ref="WSN24:WSZ24"/>
     <mergeCell ref="WTA24:WTM24"/>
     <mergeCell ref="WON24:WOZ24"/>
+    <mergeCell ref="WPA24:WPM24"/>
+    <mergeCell ref="WPN24:WPZ24"/>
+    <mergeCell ref="WQA24:WQM24"/>
+    <mergeCell ref="WQN24:WQZ24"/>
+    <mergeCell ref="WMA24:WMM24"/>
+    <mergeCell ref="WMN24:WMZ24"/>
+    <mergeCell ref="WNA24:WNM24"/>
+    <mergeCell ref="WNN24:WNZ24"/>
+    <mergeCell ref="WOA24:WOM24"/>
+    <mergeCell ref="WJN24:WJZ24"/>
+    <mergeCell ref="WKA24:WKM24"/>
+    <mergeCell ref="WKN24:WKZ24"/>
+    <mergeCell ref="WLA24:WLM24"/>
+    <mergeCell ref="WLN24:WLZ24"/>
+    <mergeCell ref="WHA24:WHM24"/>
+    <mergeCell ref="WHN24:WHZ24"/>
+    <mergeCell ref="WIA24:WIM24"/>
+    <mergeCell ref="WIN24:WIZ24"/>
+    <mergeCell ref="WJA24:WJM24"/>
+    <mergeCell ref="WEN24:WEZ24"/>
+    <mergeCell ref="WFA24:WFM24"/>
+    <mergeCell ref="WFN24:WFZ24"/>
+    <mergeCell ref="WGA24:WGM24"/>
+    <mergeCell ref="WGN24:WGZ24"/>
+    <mergeCell ref="WCA24:WCM24"/>
+    <mergeCell ref="WCN24:WCZ24"/>
+    <mergeCell ref="WDA24:WDM24"/>
+    <mergeCell ref="WDN24:WDZ24"/>
+    <mergeCell ref="WEA24:WEM24"/>
+    <mergeCell ref="VZN24:VZZ24"/>
+    <mergeCell ref="WAA24:WAM24"/>
+    <mergeCell ref="WAN24:WAZ24"/>
+    <mergeCell ref="WBA24:WBM24"/>
+    <mergeCell ref="WBN24:WBZ24"/>
+    <mergeCell ref="VXA24:VXM24"/>
+    <mergeCell ref="VXN24:VXZ24"/>
+    <mergeCell ref="VYA24:VYM24"/>
+    <mergeCell ref="VYN24:VYZ24"/>
+    <mergeCell ref="VZA24:VZM24"/>
+    <mergeCell ref="VUN24:VUZ24"/>
+    <mergeCell ref="VVA24:VVM24"/>
+    <mergeCell ref="VVN24:VVZ24"/>
+    <mergeCell ref="VWA24:VWM24"/>
+    <mergeCell ref="VWN24:VWZ24"/>
+    <mergeCell ref="VSA24:VSM24"/>
+    <mergeCell ref="VSN24:VSZ24"/>
+    <mergeCell ref="VTA24:VTM24"/>
+    <mergeCell ref="VTN24:VTZ24"/>
+    <mergeCell ref="VUA24:VUM24"/>
+    <mergeCell ref="VPN24:VPZ24"/>
+    <mergeCell ref="VQA24:VQM24"/>
+    <mergeCell ref="VQN24:VQZ24"/>
+    <mergeCell ref="VRA24:VRM24"/>
+    <mergeCell ref="VRN24:VRZ24"/>
+    <mergeCell ref="VNA24:VNM24"/>
+    <mergeCell ref="VNN24:VNZ24"/>
+    <mergeCell ref="VOA24:VOM24"/>
+    <mergeCell ref="VON24:VOZ24"/>
+    <mergeCell ref="VPA24:VPM24"/>
+    <mergeCell ref="VKN24:VKZ24"/>
+    <mergeCell ref="VLA24:VLM24"/>
+    <mergeCell ref="VLN24:VLZ24"/>
+    <mergeCell ref="VMA24:VMM24"/>
+    <mergeCell ref="VMN24:VMZ24"/>
+    <mergeCell ref="VIA24:VIM24"/>
+    <mergeCell ref="VIN24:VIZ24"/>
+    <mergeCell ref="VJA24:VJM24"/>
+    <mergeCell ref="VJN24:VJZ24"/>
+    <mergeCell ref="VKA24:VKM24"/>
+    <mergeCell ref="VFN24:VFZ24"/>
+    <mergeCell ref="VGA24:VGM24"/>
+    <mergeCell ref="VGN24:VGZ24"/>
+    <mergeCell ref="VHA24:VHM24"/>
+    <mergeCell ref="VHN24:VHZ24"/>
+    <mergeCell ref="VDA24:VDM24"/>
+    <mergeCell ref="VDN24:VDZ24"/>
+    <mergeCell ref="VEA24:VEM24"/>
+    <mergeCell ref="VEN24:VEZ24"/>
+    <mergeCell ref="VFA24:VFM24"/>
+    <mergeCell ref="VAN24:VAZ24"/>
+    <mergeCell ref="VBA24:VBM24"/>
+    <mergeCell ref="VBN24:VBZ24"/>
+    <mergeCell ref="VCA24:VCM24"/>
+    <mergeCell ref="VCN24:VCZ24"/>
+    <mergeCell ref="UYA24:UYM24"/>
+    <mergeCell ref="UYN24:UYZ24"/>
+    <mergeCell ref="UZA24:UZM24"/>
+    <mergeCell ref="UZN24:UZZ24"/>
+    <mergeCell ref="VAA24:VAM24"/>
+    <mergeCell ref="UVN24:UVZ24"/>
+    <mergeCell ref="UWA24:UWM24"/>
+    <mergeCell ref="UWN24:UWZ24"/>
+    <mergeCell ref="UXA24:UXM24"/>
+    <mergeCell ref="UXN24:UXZ24"/>
+    <mergeCell ref="UTA24:UTM24"/>
+    <mergeCell ref="UTN24:UTZ24"/>
+    <mergeCell ref="UUA24:UUM24"/>
+    <mergeCell ref="UUN24:UUZ24"/>
+    <mergeCell ref="UVA24:UVM24"/>
+    <mergeCell ref="UQN24:UQZ24"/>
+    <mergeCell ref="URA24:URM24"/>
+    <mergeCell ref="URN24:URZ24"/>
+    <mergeCell ref="USA24:USM24"/>
+    <mergeCell ref="USN24:USZ24"/>
+    <mergeCell ref="UOA24:UOM24"/>
+    <mergeCell ref="UON24:UOZ24"/>
+    <mergeCell ref="UPA24:UPM24"/>
+    <mergeCell ref="UPN24:UPZ24"/>
+    <mergeCell ref="UQA24:UQM24"/>
+    <mergeCell ref="ULN24:ULZ24"/>
+    <mergeCell ref="UMA24:UMM24"/>
+    <mergeCell ref="UMN24:UMZ24"/>
+    <mergeCell ref="UNA24:UNM24"/>
+    <mergeCell ref="UNN24:UNZ24"/>
+    <mergeCell ref="UJA24:UJM24"/>
+    <mergeCell ref="UJN24:UJZ24"/>
+    <mergeCell ref="UKA24:UKM24"/>
+    <mergeCell ref="UKN24:UKZ24"/>
+    <mergeCell ref="ULA24:ULM24"/>
+    <mergeCell ref="UGN24:UGZ24"/>
+    <mergeCell ref="UHA24:UHM24"/>
+    <mergeCell ref="UHN24:UHZ24"/>
+    <mergeCell ref="UIA24:UIM24"/>
+    <mergeCell ref="UIN24:UIZ24"/>
+    <mergeCell ref="UEA24:UEM24"/>
+    <mergeCell ref="UEN24:UEZ24"/>
+    <mergeCell ref="UFA24:UFM24"/>
+    <mergeCell ref="UFN24:UFZ24"/>
+    <mergeCell ref="UGA24:UGM24"/>
+    <mergeCell ref="UBN24:UBZ24"/>
+    <mergeCell ref="UCA24:UCM24"/>
+    <mergeCell ref="UCN24:UCZ24"/>
+    <mergeCell ref="UDA24:UDM24"/>
+    <mergeCell ref="UDN24:UDZ24"/>
+    <mergeCell ref="TZA24:TZM24"/>
+    <mergeCell ref="TZN24:TZZ24"/>
+    <mergeCell ref="UAA24:UAM24"/>
+    <mergeCell ref="UAN24:UAZ24"/>
+    <mergeCell ref="UBA24:UBM24"/>
+    <mergeCell ref="TWN24:TWZ24"/>
+    <mergeCell ref="TXA24:TXM24"/>
+    <mergeCell ref="TXN24:TXZ24"/>
+    <mergeCell ref="TYA24:TYM24"/>
+    <mergeCell ref="TYN24:TYZ24"/>
+    <mergeCell ref="TUA24:TUM24"/>
+    <mergeCell ref="TUN24:TUZ24"/>
+    <mergeCell ref="TVA24:TVM24"/>
+    <mergeCell ref="TVN24:TVZ24"/>
+    <mergeCell ref="TWA24:TWM24"/>
+    <mergeCell ref="TRN24:TRZ24"/>
+    <mergeCell ref="TSA24:TSM24"/>
+    <mergeCell ref="TSN24:TSZ24"/>
+    <mergeCell ref="TTA24:TTM24"/>
+    <mergeCell ref="TTN24:TTZ24"/>
+    <mergeCell ref="TPA24:TPM24"/>
+    <mergeCell ref="TPN24:TPZ24"/>
+    <mergeCell ref="TQA24:TQM24"/>
+    <mergeCell ref="TQN24:TQZ24"/>
+    <mergeCell ref="TRA24:TRM24"/>
+    <mergeCell ref="TMN24:TMZ24"/>
+    <mergeCell ref="TNA24:TNM24"/>
+    <mergeCell ref="TNN24:TNZ24"/>
+    <mergeCell ref="TOA24:TOM24"/>
+    <mergeCell ref="TON24:TOZ24"/>
+    <mergeCell ref="TKA24:TKM24"/>
+    <mergeCell ref="TKN24:TKZ24"/>
+    <mergeCell ref="TLA24:TLM24"/>
+    <mergeCell ref="TLN24:TLZ24"/>
+    <mergeCell ref="TMA24:TMM24"/>
+    <mergeCell ref="THN24:THZ24"/>
+    <mergeCell ref="TIA24:TIM24"/>
+    <mergeCell ref="TIN24:TIZ24"/>
+    <mergeCell ref="TJA24:TJM24"/>
+    <mergeCell ref="TJN24:TJZ24"/>
+    <mergeCell ref="TFA24:TFM24"/>
+    <mergeCell ref="TFN24:TFZ24"/>
+    <mergeCell ref="TGA24:TGM24"/>
+    <mergeCell ref="TGN24:TGZ24"/>
+    <mergeCell ref="THA24:THM24"/>
+    <mergeCell ref="TCN24:TCZ24"/>
+    <mergeCell ref="TDA24:TDM24"/>
+    <mergeCell ref="TDN24:TDZ24"/>
+    <mergeCell ref="TEA24:TEM24"/>
+    <mergeCell ref="TEN24:TEZ24"/>
+    <mergeCell ref="TAA24:TAM24"/>
+    <mergeCell ref="TAN24:TAZ24"/>
+    <mergeCell ref="TBA24:TBM24"/>
+    <mergeCell ref="TBN24:TBZ24"/>
+    <mergeCell ref="TCA24:TCM24"/>
+    <mergeCell ref="SXN24:SXZ24"/>
+    <mergeCell ref="SYA24:SYM24"/>
+    <mergeCell ref="SYN24:SYZ24"/>
+    <mergeCell ref="SZA24:SZM24"/>
+    <mergeCell ref="SZN24:SZZ24"/>
+    <mergeCell ref="SVA24:SVM24"/>
+    <mergeCell ref="SVN24:SVZ24"/>
+    <mergeCell ref="SWA24:SWM24"/>
+    <mergeCell ref="SWN24:SWZ24"/>
+    <mergeCell ref="SXA24:SXM24"/>
+    <mergeCell ref="SSN24:SSZ24"/>
+    <mergeCell ref="STA24:STM24"/>
+    <mergeCell ref="STN24:STZ24"/>
+    <mergeCell ref="SUA24:SUM24"/>
+    <mergeCell ref="SUN24:SUZ24"/>
+    <mergeCell ref="SQA24:SQM24"/>
+    <mergeCell ref="SQN24:SQZ24"/>
+    <mergeCell ref="SRA24:SRM24"/>
+    <mergeCell ref="SRN24:SRZ24"/>
+    <mergeCell ref="SSA24:SSM24"/>
+    <mergeCell ref="SNN24:SNZ24"/>
+    <mergeCell ref="SOA24:SOM24"/>
+    <mergeCell ref="SON24:SOZ24"/>
+    <mergeCell ref="SPA24:SPM24"/>
+    <mergeCell ref="SPN24:SPZ24"/>
+    <mergeCell ref="SLA24:SLM24"/>
+    <mergeCell ref="SLN24:SLZ24"/>
+    <mergeCell ref="SMA24:SMM24"/>
+    <mergeCell ref="SMN24:SMZ24"/>
+    <mergeCell ref="SNA24:SNM24"/>
+    <mergeCell ref="SIN24:SIZ24"/>
+    <mergeCell ref="SJA24:SJM24"/>
+    <mergeCell ref="SJN24:SJZ24"/>
+    <mergeCell ref="SKA24:SKM24"/>
+    <mergeCell ref="SKN24:SKZ24"/>
+    <mergeCell ref="SGA24:SGM24"/>
+    <mergeCell ref="SGN24:SGZ24"/>
+    <mergeCell ref="SHA24:SHM24"/>
+    <mergeCell ref="SHN24:SHZ24"/>
+    <mergeCell ref="SIA24:SIM24"/>
+    <mergeCell ref="SDN24:SDZ24"/>
+    <mergeCell ref="SEA24:SEM24"/>
+    <mergeCell ref="SEN24:SEZ24"/>
+    <mergeCell ref="SFA24:SFM24"/>
+    <mergeCell ref="SFN24:SFZ24"/>
+    <mergeCell ref="SBA24:SBM24"/>
+    <mergeCell ref="SBN24:SBZ24"/>
+    <mergeCell ref="SCA24:SCM24"/>
+    <mergeCell ref="SCN24:SCZ24"/>
+    <mergeCell ref="SDA24:SDM24"/>
+    <mergeCell ref="RYN24:RYZ24"/>
+    <mergeCell ref="RZA24:RZM24"/>
+    <mergeCell ref="RZN24:RZZ24"/>
+    <mergeCell ref="SAA24:SAM24"/>
+    <mergeCell ref="SAN24:SAZ24"/>
+    <mergeCell ref="RWA24:RWM24"/>
+    <mergeCell ref="RWN24:RWZ24"/>
+    <mergeCell ref="RXA24:RXM24"/>
+    <mergeCell ref="RXN24:RXZ24"/>
+    <mergeCell ref="RYA24:RYM24"/>
+    <mergeCell ref="RTN24:RTZ24"/>
+    <mergeCell ref="RUA24:RUM24"/>
+    <mergeCell ref="RUN24:RUZ24"/>
+    <mergeCell ref="RVA24:RVM24"/>
+    <mergeCell ref="RVN24:RVZ24"/>
+    <mergeCell ref="RRA24:RRM24"/>
+    <mergeCell ref="RRN24:RRZ24"/>
+    <mergeCell ref="RSA24:RSM24"/>
+    <mergeCell ref="RSN24:RSZ24"/>
+    <mergeCell ref="RTA24:RTM24"/>
+    <mergeCell ref="RON24:ROZ24"/>
+    <mergeCell ref="RPA24:RPM24"/>
+    <mergeCell ref="RPN24:RPZ24"/>
+    <mergeCell ref="RQA24:RQM24"/>
+    <mergeCell ref="RQN24:RQZ24"/>
+    <mergeCell ref="RMA24:RMM24"/>
+    <mergeCell ref="RMN24:RMZ24"/>
+    <mergeCell ref="RNA24:RNM24"/>
+    <mergeCell ref="RNN24:RNZ24"/>
+    <mergeCell ref="ROA24:ROM24"/>
+    <mergeCell ref="RJN24:RJZ24"/>
+    <mergeCell ref="RKA24:RKM24"/>
+    <mergeCell ref="RKN24:RKZ24"/>
+    <mergeCell ref="RLA24:RLM24"/>
+    <mergeCell ref="RLN24:RLZ24"/>
+    <mergeCell ref="RHA24:RHM24"/>
+    <mergeCell ref="RHN24:RHZ24"/>
+    <mergeCell ref="RIA24:RIM24"/>
+    <mergeCell ref="RIN24:RIZ24"/>
+    <mergeCell ref="RJA24:RJM24"/>
+    <mergeCell ref="REN24:REZ24"/>
+    <mergeCell ref="RFA24:RFM24"/>
+    <mergeCell ref="RFN24:RFZ24"/>
+    <mergeCell ref="RGA24:RGM24"/>
+    <mergeCell ref="RGN24:RGZ24"/>
+    <mergeCell ref="RCA24:RCM24"/>
+    <mergeCell ref="RCN24:RCZ24"/>
+    <mergeCell ref="RDA24:RDM24"/>
+    <mergeCell ref="RDN24:RDZ24"/>
+    <mergeCell ref="REA24:REM24"/>
+    <mergeCell ref="QZN24:QZZ24"/>
+    <mergeCell ref="RAA24:RAM24"/>
+    <mergeCell ref="RAN24:RAZ24"/>
+    <mergeCell ref="RBA24:RBM24"/>
+    <mergeCell ref="RBN24:RBZ24"/>
+    <mergeCell ref="QXA24:QXM24"/>
+    <mergeCell ref="QXN24:QXZ24"/>
+    <mergeCell ref="QYA24:QYM24"/>
+    <mergeCell ref="QYN24:QYZ24"/>
+    <mergeCell ref="QZA24:QZM24"/>
+    <mergeCell ref="QUN24:QUZ24"/>
+    <mergeCell ref="QVA24:QVM24"/>
+    <mergeCell ref="QVN24:QVZ24"/>
+    <mergeCell ref="QWA24:QWM24"/>
+    <mergeCell ref="QWN24:QWZ24"/>
+    <mergeCell ref="QSA24:QSM24"/>
+    <mergeCell ref="QSN24:QSZ24"/>
+    <mergeCell ref="QTA24:QTM24"/>
+    <mergeCell ref="QTN24:QTZ24"/>
+    <mergeCell ref="QUA24:QUM24"/>
+    <mergeCell ref="QPN24:QPZ24"/>
+    <mergeCell ref="QQA24:QQM24"/>
+    <mergeCell ref="QQN24:QQZ24"/>
+    <mergeCell ref="QRA24:QRM24"/>
+    <mergeCell ref="QRN24:QRZ24"/>
+    <mergeCell ref="QNA24:QNM24"/>
+    <mergeCell ref="QNN24:QNZ24"/>
+    <mergeCell ref="QOA24:QOM24"/>
+    <mergeCell ref="QON24:QOZ24"/>
+    <mergeCell ref="QPA24:QPM24"/>
+    <mergeCell ref="QKN24:QKZ24"/>
+    <mergeCell ref="QLA24:QLM24"/>
+    <mergeCell ref="QLN24:QLZ24"/>
+    <mergeCell ref="QMA24:QMM24"/>
+    <mergeCell ref="QMN24:QMZ24"/>
+    <mergeCell ref="QIA24:QIM24"/>
+    <mergeCell ref="QIN24:QIZ24"/>
+    <mergeCell ref="QJA24:QJM24"/>
+    <mergeCell ref="QJN24:QJZ24"/>
+    <mergeCell ref="QKA24:QKM24"/>
+    <mergeCell ref="QFN24:QFZ24"/>
+    <mergeCell ref="QGA24:QGM24"/>
+    <mergeCell ref="QGN24:QGZ24"/>
+    <mergeCell ref="QHA24:QHM24"/>
+    <mergeCell ref="QHN24:QHZ24"/>
+    <mergeCell ref="QDA24:QDM24"/>
+    <mergeCell ref="QDN24:QDZ24"/>
+    <mergeCell ref="QEA24:QEM24"/>
+    <mergeCell ref="QEN24:QEZ24"/>
+    <mergeCell ref="QFA24:QFM24"/>
+    <mergeCell ref="QAN24:QAZ24"/>
+    <mergeCell ref="QBA24:QBM24"/>
+    <mergeCell ref="QBN24:QBZ24"/>
+    <mergeCell ref="QCA24:QCM24"/>
+    <mergeCell ref="QCN24:QCZ24"/>
+    <mergeCell ref="PYA24:PYM24"/>
+    <mergeCell ref="PYN24:PYZ24"/>
+    <mergeCell ref="PZA24:PZM24"/>
+    <mergeCell ref="PZN24:PZZ24"/>
+    <mergeCell ref="QAA24:QAM24"/>
+    <mergeCell ref="PVN24:PVZ24"/>
+    <mergeCell ref="PWA24:PWM24"/>
+    <mergeCell ref="PWN24:PWZ24"/>
+    <mergeCell ref="PXA24:PXM24"/>
+    <mergeCell ref="PXN24:PXZ24"/>
+    <mergeCell ref="PTA24:PTM24"/>
+    <mergeCell ref="PTN24:PTZ24"/>
+    <mergeCell ref="PUA24:PUM24"/>
+    <mergeCell ref="PUN24:PUZ24"/>
+    <mergeCell ref="PVA24:PVM24"/>
+    <mergeCell ref="PQN24:PQZ24"/>
+    <mergeCell ref="PRA24:PRM24"/>
+    <mergeCell ref="PRN24:PRZ24"/>
+    <mergeCell ref="PSA24:PSM24"/>
+    <mergeCell ref="PSN24:PSZ24"/>
+    <mergeCell ref="POA24:POM24"/>
+    <mergeCell ref="PON24:POZ24"/>
+    <mergeCell ref="PPA24:PPM24"/>
+    <mergeCell ref="PPN24:PPZ24"/>
+    <mergeCell ref="PQA24:PQM24"/>
+    <mergeCell ref="PLN24:PLZ24"/>
+    <mergeCell ref="PMA24:PMM24"/>
+    <mergeCell ref="PMN24:PMZ24"/>
+    <mergeCell ref="PNA24:PNM24"/>
+    <mergeCell ref="PNN24:PNZ24"/>
+    <mergeCell ref="PJA24:PJM24"/>
+    <mergeCell ref="PJN24:PJZ24"/>
+    <mergeCell ref="PKA24:PKM24"/>
+    <mergeCell ref="PKN24:PKZ24"/>
+    <mergeCell ref="PLA24:PLM24"/>
+    <mergeCell ref="PGN24:PGZ24"/>
+    <mergeCell ref="PHA24:PHM24"/>
+    <mergeCell ref="PHN24:PHZ24"/>
+    <mergeCell ref="PIA24:PIM24"/>
+    <mergeCell ref="PIN24:PIZ24"/>
+    <mergeCell ref="PEA24:PEM24"/>
+    <mergeCell ref="PEN24:PEZ24"/>
+    <mergeCell ref="PFA24:PFM24"/>
+    <mergeCell ref="PFN24:PFZ24"/>
+    <mergeCell ref="PGA24:PGM24"/>
+    <mergeCell ref="PBN24:PBZ24"/>
+    <mergeCell ref="PCA24:PCM24"/>
+    <mergeCell ref="PCN24:PCZ24"/>
+    <mergeCell ref="PDA24:PDM24"/>
+    <mergeCell ref="PDN24:PDZ24"/>
+    <mergeCell ref="OZA24:OZM24"/>
+    <mergeCell ref="OZN24:OZZ24"/>
+    <mergeCell ref="PAA24:PAM24"/>
+    <mergeCell ref="PAN24:PAZ24"/>
+    <mergeCell ref="PBA24:PBM24"/>
+    <mergeCell ref="OWN24:OWZ24"/>
+    <mergeCell ref="OXA24:OXM24"/>
+    <mergeCell ref="OXN24:OXZ24"/>
+    <mergeCell ref="OYA24:OYM24"/>
+    <mergeCell ref="OYN24:OYZ24"/>
+    <mergeCell ref="OUA24:OUM24"/>
+    <mergeCell ref="OUN24:OUZ24"/>
+    <mergeCell ref="OVA24:OVM24"/>
+    <mergeCell ref="OVN24:OVZ24"/>
+    <mergeCell ref="OWA24:OWM24"/>
+    <mergeCell ref="ORN24:ORZ24"/>
+    <mergeCell ref="OSA24:OSM24"/>
+    <mergeCell ref="OSN24:OSZ24"/>
+    <mergeCell ref="OTA24:OTM24"/>
+    <mergeCell ref="OTN24:OTZ24"/>
+    <mergeCell ref="OPA24:OPM24"/>
+    <mergeCell ref="OPN24:OPZ24"/>
+    <mergeCell ref="OQA24:OQM24"/>
+    <mergeCell ref="OQN24:OQZ24"/>
+    <mergeCell ref="ORA24:ORM24"/>
+    <mergeCell ref="OMN24:OMZ24"/>
+    <mergeCell ref="ONA24:ONM24"/>
+    <mergeCell ref="ONN24:ONZ24"/>
+    <mergeCell ref="OOA24:OOM24"/>
+    <mergeCell ref="OON24:OOZ24"/>
+    <mergeCell ref="OKA24:OKM24"/>
+    <mergeCell ref="OKN24:OKZ24"/>
+    <mergeCell ref="OLA24:OLM24"/>
+    <mergeCell ref="OLN24:OLZ24"/>
+    <mergeCell ref="OMA24:OMM24"/>
+    <mergeCell ref="OHN24:OHZ24"/>
+    <mergeCell ref="OIA24:OIM24"/>
+    <mergeCell ref="OIN24:OIZ24"/>
+    <mergeCell ref="OJA24:OJM24"/>
+    <mergeCell ref="OJN24:OJZ24"/>
+    <mergeCell ref="OFA24:OFM24"/>
+    <mergeCell ref="OFN24:OFZ24"/>
+    <mergeCell ref="OGA24:OGM24"/>
+    <mergeCell ref="OGN24:OGZ24"/>
+    <mergeCell ref="OHA24:OHM24"/>
+    <mergeCell ref="OCN24:OCZ24"/>
+    <mergeCell ref="ODA24:ODM24"/>
+    <mergeCell ref="ODN24:ODZ24"/>
+    <mergeCell ref="OEA24:OEM24"/>
+    <mergeCell ref="OEN24:OEZ24"/>
+    <mergeCell ref="OAA24:OAM24"/>
+    <mergeCell ref="OAN24:OAZ24"/>
+    <mergeCell ref="OBA24:OBM24"/>
+    <mergeCell ref="OBN24:OBZ24"/>
+    <mergeCell ref="OCA24:OCM24"/>
+    <mergeCell ref="NXN24:NXZ24"/>
+    <mergeCell ref="NYA24:NYM24"/>
+    <mergeCell ref="NYN24:NYZ24"/>
+    <mergeCell ref="NZA24:NZM24"/>
+    <mergeCell ref="NZN24:NZZ24"/>
+    <mergeCell ref="NVA24:NVM24"/>
+    <mergeCell ref="NVN24:NVZ24"/>
+    <mergeCell ref="NWA24:NWM24"/>
+    <mergeCell ref="NWN24:NWZ24"/>
+    <mergeCell ref="NXA24:NXM24"/>
+    <mergeCell ref="NSN24:NSZ24"/>
+    <mergeCell ref="NTA24:NTM24"/>
+    <mergeCell ref="NTN24:NTZ24"/>
+    <mergeCell ref="NUA24:NUM24"/>
+    <mergeCell ref="NUN24:NUZ24"/>
+    <mergeCell ref="NQA24:NQM24"/>
+    <mergeCell ref="NQN24:NQZ24"/>
+    <mergeCell ref="NRA24:NRM24"/>
+    <mergeCell ref="NRN24:NRZ24"/>
+    <mergeCell ref="NSA24:NSM24"/>
+    <mergeCell ref="NNN24:NNZ24"/>
+    <mergeCell ref="NOA24:NOM24"/>
+    <mergeCell ref="NON24:NOZ24"/>
+    <mergeCell ref="NPA24:NPM24"/>
+    <mergeCell ref="NPN24:NPZ24"/>
+    <mergeCell ref="NLA24:NLM24"/>
+    <mergeCell ref="NLN24:NLZ24"/>
+    <mergeCell ref="NMA24:NMM24"/>
+    <mergeCell ref="NMN24:NMZ24"/>
+    <mergeCell ref="NNA24:NNM24"/>
+    <mergeCell ref="NIN24:NIZ24"/>
+    <mergeCell ref="NJA24:NJM24"/>
+    <mergeCell ref="NJN24:NJZ24"/>
+    <mergeCell ref="NKA24:NKM24"/>
+    <mergeCell ref="NKN24:NKZ24"/>
+    <mergeCell ref="NGA24:NGM24"/>
+    <mergeCell ref="NGN24:NGZ24"/>
+    <mergeCell ref="NHA24:NHM24"/>
+    <mergeCell ref="NHN24:NHZ24"/>
+    <mergeCell ref="NIA24:NIM24"/>
+    <mergeCell ref="NDN24:NDZ24"/>
+    <mergeCell ref="NEA24:NEM24"/>
+    <mergeCell ref="NEN24:NEZ24"/>
+    <mergeCell ref="NFA24:NFM24"/>
+    <mergeCell ref="NFN24:NFZ24"/>
+    <mergeCell ref="NBA24:NBM24"/>
+    <mergeCell ref="NBN24:NBZ24"/>
+    <mergeCell ref="NCA24:NCM24"/>
+    <mergeCell ref="NCN24:NCZ24"/>
+    <mergeCell ref="NDA24:NDM24"/>
+    <mergeCell ref="MYN24:MYZ24"/>
+    <mergeCell ref="MZA24:MZM24"/>
+    <mergeCell ref="MZN24:MZZ24"/>
+    <mergeCell ref="NAA24:NAM24"/>
+    <mergeCell ref="NAN24:NAZ24"/>
+    <mergeCell ref="MWA24:MWM24"/>
+    <mergeCell ref="MWN24:MWZ24"/>
+    <mergeCell ref="MXA24:MXM24"/>
+    <mergeCell ref="MXN24:MXZ24"/>
+    <mergeCell ref="MYA24:MYM24"/>
+    <mergeCell ref="MTN24:MTZ24"/>
+    <mergeCell ref="MUA24:MUM24"/>
+    <mergeCell ref="MUN24:MUZ24"/>
+    <mergeCell ref="MVA24:MVM24"/>
+    <mergeCell ref="MVN24:MVZ24"/>
+    <mergeCell ref="MRA24:MRM24"/>
+    <mergeCell ref="MRN24:MRZ24"/>
+    <mergeCell ref="MSA24:MSM24"/>
+    <mergeCell ref="MSN24:MSZ24"/>
+    <mergeCell ref="MTA24:MTM24"/>
+    <mergeCell ref="MON24:MOZ24"/>
+    <mergeCell ref="MPA24:MPM24"/>
+    <mergeCell ref="MPN24:MPZ24"/>
+    <mergeCell ref="MQA24:MQM24"/>
+    <mergeCell ref="MQN24:MQZ24"/>
+    <mergeCell ref="MMA24:MMM24"/>
+    <mergeCell ref="MMN24:MMZ24"/>
+    <mergeCell ref="MNA24:MNM24"/>
+    <mergeCell ref="MNN24:MNZ24"/>
+    <mergeCell ref="MOA24:MOM24"/>
+    <mergeCell ref="MJN24:MJZ24"/>
+    <mergeCell ref="MKA24:MKM24"/>
+    <mergeCell ref="MKN24:MKZ24"/>
+    <mergeCell ref="MLA24:MLM24"/>
+    <mergeCell ref="MLN24:MLZ24"/>
+    <mergeCell ref="MHA24:MHM24"/>
+    <mergeCell ref="MHN24:MHZ24"/>
+    <mergeCell ref="MIA24:MIM24"/>
+    <mergeCell ref="MIN24:MIZ24"/>
+    <mergeCell ref="MJA24:MJM24"/>
+    <mergeCell ref="MEN24:MEZ24"/>
+    <mergeCell ref="MFA24:MFM24"/>
+    <mergeCell ref="MFN24:MFZ24"/>
+    <mergeCell ref="MGA24:MGM24"/>
+    <mergeCell ref="MGN24:MGZ24"/>
+    <mergeCell ref="MCA24:MCM24"/>
+    <mergeCell ref="MCN24:MCZ24"/>
+    <mergeCell ref="MDA24:MDM24"/>
+    <mergeCell ref="MDN24:MDZ24"/>
+    <mergeCell ref="MEA24:MEM24"/>
+    <mergeCell ref="LZN24:LZZ24"/>
+    <mergeCell ref="MAA24:MAM24"/>
+    <mergeCell ref="MAN24:MAZ24"/>
+    <mergeCell ref="MBA24:MBM24"/>
+    <mergeCell ref="MBN24:MBZ24"/>
+    <mergeCell ref="LXA24:LXM24"/>
+    <mergeCell ref="LXN24:LXZ24"/>
+    <mergeCell ref="LYA24:LYM24"/>
+    <mergeCell ref="LYN24:LYZ24"/>
+    <mergeCell ref="LZA24:LZM24"/>
+    <mergeCell ref="LUN24:LUZ24"/>
+    <mergeCell ref="LVA24:LVM24"/>
+    <mergeCell ref="LVN24:LVZ24"/>
+    <mergeCell ref="LWA24:LWM24"/>
+    <mergeCell ref="LWN24:LWZ24"/>
+    <mergeCell ref="LSA24:LSM24"/>
+    <mergeCell ref="LSN24:LSZ24"/>
+    <mergeCell ref="LTA24:LTM24"/>
+    <mergeCell ref="LTN24:LTZ24"/>
+    <mergeCell ref="LUA24:LUM24"/>
+    <mergeCell ref="LPN24:LPZ24"/>
+    <mergeCell ref="LQA24:LQM24"/>
+    <mergeCell ref="LQN24:LQZ24"/>
+    <mergeCell ref="LRA24:LRM24"/>
+    <mergeCell ref="LRN24:LRZ24"/>
+    <mergeCell ref="LNA24:LNM24"/>
+    <mergeCell ref="LNN24:LNZ24"/>
+    <mergeCell ref="LOA24:LOM24"/>
+    <mergeCell ref="LON24:LOZ24"/>
+    <mergeCell ref="LPA24:LPM24"/>
+    <mergeCell ref="LKN24:LKZ24"/>
+    <mergeCell ref="LLA24:LLM24"/>
+    <mergeCell ref="LLN24:LLZ24"/>
+    <mergeCell ref="LMA24:LMM24"/>
+    <mergeCell ref="LMN24:LMZ24"/>
+    <mergeCell ref="LIA24:LIM24"/>
+    <mergeCell ref="LIN24:LIZ24"/>
+    <mergeCell ref="LJA24:LJM24"/>
+    <mergeCell ref="LJN24:LJZ24"/>
+    <mergeCell ref="LKA24:LKM24"/>
+    <mergeCell ref="LFN24:LFZ24"/>
+    <mergeCell ref="LGA24:LGM24"/>
+    <mergeCell ref="LGN24:LGZ24"/>
+    <mergeCell ref="LHA24:LHM24"/>
+    <mergeCell ref="LHN24:LHZ24"/>
+    <mergeCell ref="LDA24:LDM24"/>
+    <mergeCell ref="LDN24:LDZ24"/>
+    <mergeCell ref="LEA24:LEM24"/>
+    <mergeCell ref="LEN24:LEZ24"/>
+    <mergeCell ref="LFA24:LFM24"/>
+    <mergeCell ref="LAN24:LAZ24"/>
+    <mergeCell ref="LBA24:LBM24"/>
+    <mergeCell ref="LBN24:LBZ24"/>
+    <mergeCell ref="LCA24:LCM24"/>
+    <mergeCell ref="LCN24:LCZ24"/>
+    <mergeCell ref="KYA24:KYM24"/>
+    <mergeCell ref="KYN24:KYZ24"/>
+    <mergeCell ref="KZA24:KZM24"/>
+    <mergeCell ref="KZN24:KZZ24"/>
+    <mergeCell ref="LAA24:LAM24"/>
+    <mergeCell ref="KVN24:KVZ24"/>
+    <mergeCell ref="KWA24:KWM24"/>
+    <mergeCell ref="KWN24:KWZ24"/>
+    <mergeCell ref="KXA24:KXM24"/>
+    <mergeCell ref="KXN24:KXZ24"/>
+    <mergeCell ref="KTA24:KTM24"/>
+    <mergeCell ref="KTN24:KTZ24"/>
+    <mergeCell ref="KUA24:KUM24"/>
+    <mergeCell ref="KUN24:KUZ24"/>
+    <mergeCell ref="KVA24:KVM24"/>
+    <mergeCell ref="KQN24:KQZ24"/>
+    <mergeCell ref="KRA24:KRM24"/>
+    <mergeCell ref="KRN24:KRZ24"/>
+    <mergeCell ref="KSA24:KSM24"/>
+    <mergeCell ref="KSN24:KSZ24"/>
+    <mergeCell ref="KOA24:KOM24"/>
+    <mergeCell ref="KON24:KOZ24"/>
+    <mergeCell ref="KPA24:KPM24"/>
+    <mergeCell ref="KPN24:KPZ24"/>
+    <mergeCell ref="KQA24:KQM24"/>
+    <mergeCell ref="KLN24:KLZ24"/>
+    <mergeCell ref="KMA24:KMM24"/>
+    <mergeCell ref="KMN24:KMZ24"/>
+    <mergeCell ref="KNA24:KNM24"/>
+    <mergeCell ref="KNN24:KNZ24"/>
+    <mergeCell ref="KJA24:KJM24"/>
+    <mergeCell ref="KJN24:KJZ24"/>
+    <mergeCell ref="KKA24:KKM24"/>
+    <mergeCell ref="KKN24:KKZ24"/>
+    <mergeCell ref="KLA24:KLM24"/>
+    <mergeCell ref="KGN24:KGZ24"/>
+    <mergeCell ref="KHA24:KHM24"/>
+    <mergeCell ref="KHN24:KHZ24"/>
+    <mergeCell ref="KIA24:KIM24"/>
+    <mergeCell ref="KIN24:KIZ24"/>
+    <mergeCell ref="KEA24:KEM24"/>
+    <mergeCell ref="KEN24:KEZ24"/>
+    <mergeCell ref="KFA24:KFM24"/>
+    <mergeCell ref="KFN24:KFZ24"/>
+    <mergeCell ref="KGA24:KGM24"/>
+    <mergeCell ref="KBN24:KBZ24"/>
+    <mergeCell ref="KCA24:KCM24"/>
+    <mergeCell ref="KCN24:KCZ24"/>
+    <mergeCell ref="KDA24:KDM24"/>
+    <mergeCell ref="KDN24:KDZ24"/>
+    <mergeCell ref="JZA24:JZM24"/>
+    <mergeCell ref="JZN24:JZZ24"/>
+    <mergeCell ref="KAA24:KAM24"/>
+    <mergeCell ref="KAN24:KAZ24"/>
+    <mergeCell ref="KBA24:KBM24"/>
+    <mergeCell ref="JWN24:JWZ24"/>
+    <mergeCell ref="JXA24:JXM24"/>
+    <mergeCell ref="JXN24:JXZ24"/>
+    <mergeCell ref="JYA24:JYM24"/>
+    <mergeCell ref="JYN24:JYZ24"/>
+    <mergeCell ref="JUA24:JUM24"/>
+    <mergeCell ref="JUN24:JUZ24"/>
+    <mergeCell ref="JVA24:JVM24"/>
+    <mergeCell ref="JVN24:JVZ24"/>
+    <mergeCell ref="JWA24:JWM24"/>
+    <mergeCell ref="JRN24:JRZ24"/>
+    <mergeCell ref="JSA24:JSM24"/>
+    <mergeCell ref="JSN24:JSZ24"/>
+    <mergeCell ref="JTA24:JTM24"/>
+    <mergeCell ref="JTN24:JTZ24"/>
+    <mergeCell ref="JPA24:JPM24"/>
+    <mergeCell ref="JPN24:JPZ24"/>
+    <mergeCell ref="JQA24:JQM24"/>
+    <mergeCell ref="JQN24:JQZ24"/>
+    <mergeCell ref="JRA24:JRM24"/>
+    <mergeCell ref="JMN24:JMZ24"/>
+    <mergeCell ref="JNA24:JNM24"/>
+    <mergeCell ref="JNN24:JNZ24"/>
+    <mergeCell ref="JOA24:JOM24"/>
+    <mergeCell ref="JON24:JOZ24"/>
+    <mergeCell ref="JKA24:JKM24"/>
+    <mergeCell ref="JKN24:JKZ24"/>
+    <mergeCell ref="JLA24:JLM24"/>
+    <mergeCell ref="JLN24:JLZ24"/>
+    <mergeCell ref="JMA24:JMM24"/>
+    <mergeCell ref="JHN24:JHZ24"/>
+    <mergeCell ref="JIA24:JIM24"/>
+    <mergeCell ref="JIN24:JIZ24"/>
+    <mergeCell ref="JJA24:JJM24"/>
+    <mergeCell ref="JJN24:JJZ24"/>
+    <mergeCell ref="JFA24:JFM24"/>
+    <mergeCell ref="JFN24:JFZ24"/>
+    <mergeCell ref="JGA24:JGM24"/>
+    <mergeCell ref="JGN24:JGZ24"/>
+    <mergeCell ref="JHA24:JHM24"/>
+    <mergeCell ref="JCN24:JCZ24"/>
+    <mergeCell ref="JDA24:JDM24"/>
+    <mergeCell ref="JDN24:JDZ24"/>
+    <mergeCell ref="JEA24:JEM24"/>
+    <mergeCell ref="JEN24:JEZ24"/>
+    <mergeCell ref="JAA24:JAM24"/>
+    <mergeCell ref="JAN24:JAZ24"/>
+    <mergeCell ref="JBA24:JBM24"/>
+    <mergeCell ref="JBN24:JBZ24"/>
+    <mergeCell ref="JCA24:JCM24"/>
+    <mergeCell ref="IXN24:IXZ24"/>
+    <mergeCell ref="IYA24:IYM24"/>
+    <mergeCell ref="IYN24:IYZ24"/>
+    <mergeCell ref="IZA24:IZM24"/>
+    <mergeCell ref="IZN24:IZZ24"/>
+    <mergeCell ref="IVA24:IVM24"/>
+    <mergeCell ref="IVN24:IVZ24"/>
+    <mergeCell ref="IWA24:IWM24"/>
+    <mergeCell ref="IWN24:IWZ24"/>
+    <mergeCell ref="IXA24:IXM24"/>
+    <mergeCell ref="ISN24:ISZ24"/>
+    <mergeCell ref="ITA24:ITM24"/>
+    <mergeCell ref="ITN24:ITZ24"/>
+    <mergeCell ref="IUA24:IUM24"/>
+    <mergeCell ref="IUN24:IUZ24"/>
+    <mergeCell ref="IQA24:IQM24"/>
+    <mergeCell ref="IQN24:IQZ24"/>
+    <mergeCell ref="IRA24:IRM24"/>
+    <mergeCell ref="IRN24:IRZ24"/>
+    <mergeCell ref="ISA24:ISM24"/>
+    <mergeCell ref="INN24:INZ24"/>
+    <mergeCell ref="IOA24:IOM24"/>
+    <mergeCell ref="ION24:IOZ24"/>
+    <mergeCell ref="IPA24:IPM24"/>
+    <mergeCell ref="IPN24:IPZ24"/>
+    <mergeCell ref="ILA24:ILM24"/>
+    <mergeCell ref="ILN24:ILZ24"/>
+    <mergeCell ref="IMA24:IMM24"/>
+    <mergeCell ref="IMN24:IMZ24"/>
+    <mergeCell ref="INA24:INM24"/>
+    <mergeCell ref="IIN24:IIZ24"/>
+    <mergeCell ref="IJA24:IJM24"/>
+    <mergeCell ref="IJN24:IJZ24"/>
+    <mergeCell ref="IKA24:IKM24"/>
+    <mergeCell ref="IKN24:IKZ24"/>
+    <mergeCell ref="IGA24:IGM24"/>
+    <mergeCell ref="IGN24:IGZ24"/>
+    <mergeCell ref="IHA24:IHM24"/>
+    <mergeCell ref="IHN24:IHZ24"/>
+    <mergeCell ref="IIA24:IIM24"/>
+    <mergeCell ref="IDN24:IDZ24"/>
+    <mergeCell ref="IEA24:IEM24"/>
+    <mergeCell ref="IEN24:IEZ24"/>
+    <mergeCell ref="IFA24:IFM24"/>
+    <mergeCell ref="IFN24:IFZ24"/>
+    <mergeCell ref="IBA24:IBM24"/>
+    <mergeCell ref="IBN24:IBZ24"/>
+    <mergeCell ref="ICA24:ICM24"/>
+    <mergeCell ref="ICN24:ICZ24"/>
+    <mergeCell ref="IDA24:IDM24"/>
+    <mergeCell ref="HYN24:HYZ24"/>
+    <mergeCell ref="HZA24:HZM24"/>
+    <mergeCell ref="HZN24:HZZ24"/>
+    <mergeCell ref="IAA24:IAM24"/>
+    <mergeCell ref="IAN24:IAZ24"/>
+    <mergeCell ref="HWA24:HWM24"/>
+    <mergeCell ref="HWN24:HWZ24"/>
+    <mergeCell ref="HXA24:HXM24"/>
+    <mergeCell ref="HXN24:HXZ24"/>
+    <mergeCell ref="HYA24:HYM24"/>
+    <mergeCell ref="HTN24:HTZ24"/>
+    <mergeCell ref="HUA24:HUM24"/>
+    <mergeCell ref="HUN24:HUZ24"/>
+    <mergeCell ref="HVA24:HVM24"/>
+    <mergeCell ref="HVN24:HVZ24"/>
+    <mergeCell ref="HRA24:HRM24"/>
+    <mergeCell ref="HRN24:HRZ24"/>
+    <mergeCell ref="HSA24:HSM24"/>
+    <mergeCell ref="HSN24:HSZ24"/>
+    <mergeCell ref="HTA24:HTM24"/>
+    <mergeCell ref="HON24:HOZ24"/>
+    <mergeCell ref="HPA24:HPM24"/>
+    <mergeCell ref="HPN24:HPZ24"/>
+    <mergeCell ref="HQA24:HQM24"/>
+    <mergeCell ref="HQN24:HQZ24"/>
+    <mergeCell ref="HMA24:HMM24"/>
+    <mergeCell ref="HMN24:HMZ24"/>
+    <mergeCell ref="HNA24:HNM24"/>
+    <mergeCell ref="HNN24:HNZ24"/>
+    <mergeCell ref="HOA24:HOM24"/>
+    <mergeCell ref="HJN24:HJZ24"/>
+    <mergeCell ref="HKA24:HKM24"/>
+    <mergeCell ref="HKN24:HKZ24"/>
+    <mergeCell ref="HLA24:HLM24"/>
+    <mergeCell ref="HLN24:HLZ24"/>
+    <mergeCell ref="HHA24:HHM24"/>
+    <mergeCell ref="HHN24:HHZ24"/>
+    <mergeCell ref="HIA24:HIM24"/>
+    <mergeCell ref="HIN24:HIZ24"/>
+    <mergeCell ref="HJA24:HJM24"/>
+    <mergeCell ref="HEN24:HEZ24"/>
+    <mergeCell ref="HFA24:HFM24"/>
+    <mergeCell ref="HFN24:HFZ24"/>
+    <mergeCell ref="HGA24:HGM24"/>
+    <mergeCell ref="HGN24:HGZ24"/>
+    <mergeCell ref="HCA24:HCM24"/>
+    <mergeCell ref="HCN24:HCZ24"/>
+    <mergeCell ref="HDA24:HDM24"/>
+    <mergeCell ref="HDN24:HDZ24"/>
+    <mergeCell ref="HEA24:HEM24"/>
+    <mergeCell ref="GZN24:GZZ24"/>
+    <mergeCell ref="HAA24:HAM24"/>
+    <mergeCell ref="HAN24:HAZ24"/>
+    <mergeCell ref="HBA24:HBM24"/>
+    <mergeCell ref="HBN24:HBZ24"/>
+    <mergeCell ref="GXA24:GXM24"/>
+    <mergeCell ref="GXN24:GXZ24"/>
+    <mergeCell ref="GYA24:GYM24"/>
+    <mergeCell ref="GYN24:GYZ24"/>
+    <mergeCell ref="GZA24:GZM24"/>
+    <mergeCell ref="GUN24:GUZ24"/>
+    <mergeCell ref="GVA24:GVM24"/>
+    <mergeCell ref="GVN24:GVZ24"/>
+    <mergeCell ref="GWA24:GWM24"/>
+    <mergeCell ref="GWN24:GWZ24"/>
+    <mergeCell ref="GSA24:GSM24"/>
+    <mergeCell ref="GSN24:GSZ24"/>
+    <mergeCell ref="GTA24:GTM24"/>
+    <mergeCell ref="GTN24:GTZ24"/>
+    <mergeCell ref="GUA24:GUM24"/>
+    <mergeCell ref="GPN24:GPZ24"/>
+    <mergeCell ref="GQA24:GQM24"/>
+    <mergeCell ref="GQN24:GQZ24"/>
+    <mergeCell ref="GRA24:GRM24"/>
+    <mergeCell ref="GRN24:GRZ24"/>
+    <mergeCell ref="GNA24:GNM24"/>
+    <mergeCell ref="GNN24:GNZ24"/>
+    <mergeCell ref="GOA24:GOM24"/>
+    <mergeCell ref="GON24:GOZ24"/>
+    <mergeCell ref="GPA24:GPM24"/>
+    <mergeCell ref="GKN24:GKZ24"/>
+    <mergeCell ref="GLA24:GLM24"/>
+    <mergeCell ref="GLN24:GLZ24"/>
+    <mergeCell ref="GMA24:GMM24"/>
+    <mergeCell ref="GMN24:GMZ24"/>
+    <mergeCell ref="GIA24:GIM24"/>
+    <mergeCell ref="GIN24:GIZ24"/>
+    <mergeCell ref="GJA24:GJM24"/>
+    <mergeCell ref="GJN24:GJZ24"/>
+    <mergeCell ref="GKA24:GKM24"/>
+    <mergeCell ref="GFN24:GFZ24"/>
+    <mergeCell ref="GGA24:GGM24"/>
+    <mergeCell ref="GGN24:GGZ24"/>
+    <mergeCell ref="GHA24:GHM24"/>
+    <mergeCell ref="GHN24:GHZ24"/>
+    <mergeCell ref="GDA24:GDM24"/>
+    <mergeCell ref="GDN24:GDZ24"/>
+    <mergeCell ref="GEA24:GEM24"/>
+    <mergeCell ref="GEN24:GEZ24"/>
+    <mergeCell ref="GFA24:GFM24"/>
+    <mergeCell ref="GAN24:GAZ24"/>
+    <mergeCell ref="GBA24:GBM24"/>
+    <mergeCell ref="GBN24:GBZ24"/>
+    <mergeCell ref="GCA24:GCM24"/>
+    <mergeCell ref="GCN24:GCZ24"/>
+    <mergeCell ref="FYA24:FYM24"/>
+    <mergeCell ref="FYN24:FYZ24"/>
+    <mergeCell ref="FZA24:FZM24"/>
+    <mergeCell ref="FZN24:FZZ24"/>
+    <mergeCell ref="GAA24:GAM24"/>
+    <mergeCell ref="FVN24:FVZ24"/>
+    <mergeCell ref="FWA24:FWM24"/>
+    <mergeCell ref="FWN24:FWZ24"/>
+    <mergeCell ref="FXA24:FXM24"/>
+    <mergeCell ref="FXN24:FXZ24"/>
+    <mergeCell ref="FTA24:FTM24"/>
+    <mergeCell ref="FTN24:FTZ24"/>
+    <mergeCell ref="FUA24:FUM24"/>
+    <mergeCell ref="FUN24:FUZ24"/>
+    <mergeCell ref="FVA24:FVM24"/>
+    <mergeCell ref="FQN24:FQZ24"/>
+    <mergeCell ref="FRA24:FRM24"/>
+    <mergeCell ref="FRN24:FRZ24"/>
+    <mergeCell ref="FSA24:FSM24"/>
+    <mergeCell ref="FSN24:FSZ24"/>
+    <mergeCell ref="FOA24:FOM24"/>
+    <mergeCell ref="FON24:FOZ24"/>
+    <mergeCell ref="FPA24:FPM24"/>
+    <mergeCell ref="FPN24:FPZ24"/>
+    <mergeCell ref="FQA24:FQM24"/>
+    <mergeCell ref="FLN24:FLZ24"/>
+    <mergeCell ref="FMA24:FMM24"/>
+    <mergeCell ref="FMN24:FMZ24"/>
+    <mergeCell ref="FNA24:FNM24"/>
+    <mergeCell ref="FNN24:FNZ24"/>
+    <mergeCell ref="FJA24:FJM24"/>
+    <mergeCell ref="FJN24:FJZ24"/>
+    <mergeCell ref="FKA24:FKM24"/>
+    <mergeCell ref="FKN24:FKZ24"/>
+    <mergeCell ref="FLA24:FLM24"/>
+    <mergeCell ref="FGN24:FGZ24"/>
+    <mergeCell ref="FHA24:FHM24"/>
+    <mergeCell ref="FHN24:FHZ24"/>
+    <mergeCell ref="FIA24:FIM24"/>
+    <mergeCell ref="FIN24:FIZ24"/>
+    <mergeCell ref="FEA24:FEM24"/>
+    <mergeCell ref="FEN24:FEZ24"/>
+    <mergeCell ref="FFA24:FFM24"/>
+    <mergeCell ref="FFN24:FFZ24"/>
+    <mergeCell ref="FGA24:FGM24"/>
+    <mergeCell ref="FBN24:FBZ24"/>
+    <mergeCell ref="FCA24:FCM24"/>
+    <mergeCell ref="FCN24:FCZ24"/>
+    <mergeCell ref="FDA24:FDM24"/>
+    <mergeCell ref="FDN24:FDZ24"/>
+    <mergeCell ref="EZA24:EZM24"/>
+    <mergeCell ref="EZN24:EZZ24"/>
+    <mergeCell ref="FAA24:FAM24"/>
+    <mergeCell ref="FAN24:FAZ24"/>
+    <mergeCell ref="FBA24:FBM24"/>
+    <mergeCell ref="EWN24:EWZ24"/>
+    <mergeCell ref="EXA24:EXM24"/>
+    <mergeCell ref="EXN24:EXZ24"/>
+    <mergeCell ref="EYA24:EYM24"/>
+    <mergeCell ref="EYN24:EYZ24"/>
+    <mergeCell ref="EUA24:EUM24"/>
+    <mergeCell ref="EUN24:EUZ24"/>
+    <mergeCell ref="EVA24:EVM24"/>
+    <mergeCell ref="EVN24:EVZ24"/>
+    <mergeCell ref="EWA24:EWM24"/>
+    <mergeCell ref="ERN24:ERZ24"/>
+    <mergeCell ref="ESA24:ESM24"/>
+    <mergeCell ref="ESN24:ESZ24"/>
+    <mergeCell ref="ETA24:ETM24"/>
+    <mergeCell ref="ETN24:ETZ24"/>
+    <mergeCell ref="EPA24:EPM24"/>
+    <mergeCell ref="EPN24:EPZ24"/>
+    <mergeCell ref="EQA24:EQM24"/>
+    <mergeCell ref="EQN24:EQZ24"/>
+    <mergeCell ref="ERA24:ERM24"/>
+    <mergeCell ref="EMN24:EMZ24"/>
+    <mergeCell ref="ENA24:ENM24"/>
+    <mergeCell ref="ENN24:ENZ24"/>
+    <mergeCell ref="EOA24:EOM24"/>
+    <mergeCell ref="EON24:EOZ24"/>
+    <mergeCell ref="EKA24:EKM24"/>
+    <mergeCell ref="EKN24:EKZ24"/>
+    <mergeCell ref="ELA24:ELM24"/>
+    <mergeCell ref="ELN24:ELZ24"/>
+    <mergeCell ref="EMA24:EMM24"/>
+    <mergeCell ref="EHN24:EHZ24"/>
+    <mergeCell ref="EIA24:EIM24"/>
+    <mergeCell ref="EIN24:EIZ24"/>
+    <mergeCell ref="EJA24:EJM24"/>
+    <mergeCell ref="EJN24:EJZ24"/>
+    <mergeCell ref="EFA24:EFM24"/>
+    <mergeCell ref="EFN24:EFZ24"/>
+    <mergeCell ref="EGA24:EGM24"/>
+    <mergeCell ref="EGN24:EGZ24"/>
+    <mergeCell ref="EHA24:EHM24"/>
+    <mergeCell ref="ECN24:ECZ24"/>
+    <mergeCell ref="EDA24:EDM24"/>
+    <mergeCell ref="EDN24:EDZ24"/>
+    <mergeCell ref="EEA24:EEM24"/>
+    <mergeCell ref="EEN24:EEZ24"/>
+    <mergeCell ref="EAA24:EAM24"/>
+    <mergeCell ref="EAN24:EAZ24"/>
+    <mergeCell ref="EBA24:EBM24"/>
+    <mergeCell ref="EBN24:EBZ24"/>
+    <mergeCell ref="ECA24:ECM24"/>
+    <mergeCell ref="DXN24:DXZ24"/>
+    <mergeCell ref="DYA24:DYM24"/>
+    <mergeCell ref="DYN24:DYZ24"/>
+    <mergeCell ref="DZA24:DZM24"/>
+    <mergeCell ref="DZN24:DZZ24"/>
+    <mergeCell ref="DVA24:DVM24"/>
+    <mergeCell ref="DVN24:DVZ24"/>
+    <mergeCell ref="DWA24:DWM24"/>
+    <mergeCell ref="DWN24:DWZ24"/>
+    <mergeCell ref="DXA24:DXM24"/>
+    <mergeCell ref="DSN24:DSZ24"/>
+    <mergeCell ref="DTA24:DTM24"/>
+    <mergeCell ref="DTN24:DTZ24"/>
+    <mergeCell ref="DUA24:DUM24"/>
+    <mergeCell ref="DUN24:DUZ24"/>
+    <mergeCell ref="DQA24:DQM24"/>
+    <mergeCell ref="DQN24:DQZ24"/>
+    <mergeCell ref="DRA24:DRM24"/>
+    <mergeCell ref="DRN24:DRZ24"/>
+    <mergeCell ref="DSA24:DSM24"/>
+    <mergeCell ref="DNN24:DNZ24"/>
+    <mergeCell ref="DOA24:DOM24"/>
+    <mergeCell ref="DON24:DOZ24"/>
+    <mergeCell ref="DPA24:DPM24"/>
+    <mergeCell ref="DPN24:DPZ24"/>
+    <mergeCell ref="DLA24:DLM24"/>
+    <mergeCell ref="DLN24:DLZ24"/>
+    <mergeCell ref="DMA24:DMM24"/>
+    <mergeCell ref="DMN24:DMZ24"/>
+    <mergeCell ref="DNA24:DNM24"/>
+    <mergeCell ref="DIN24:DIZ24"/>
+    <mergeCell ref="DJA24:DJM24"/>
+    <mergeCell ref="DJN24:DJZ24"/>
+    <mergeCell ref="DKA24:DKM24"/>
+    <mergeCell ref="DKN24:DKZ24"/>
+    <mergeCell ref="DGA24:DGM24"/>
+    <mergeCell ref="DGN24:DGZ24"/>
+    <mergeCell ref="DHA24:DHM24"/>
+    <mergeCell ref="DHN24:DHZ24"/>
+    <mergeCell ref="DIA24:DIM24"/>
+    <mergeCell ref="DDN24:DDZ24"/>
+    <mergeCell ref="DEA24:DEM24"/>
+    <mergeCell ref="DEN24:DEZ24"/>
+    <mergeCell ref="DFA24:DFM24"/>
+    <mergeCell ref="DFN24:DFZ24"/>
+    <mergeCell ref="DBA24:DBM24"/>
+    <mergeCell ref="DBN24:DBZ24"/>
+    <mergeCell ref="DCA24:DCM24"/>
+    <mergeCell ref="DCN24:DCZ24"/>
+    <mergeCell ref="DDA24:DDM24"/>
+    <mergeCell ref="CYN24:CYZ24"/>
+    <mergeCell ref="CZA24:CZM24"/>
+    <mergeCell ref="CZN24:CZZ24"/>
+    <mergeCell ref="DAA24:DAM24"/>
+    <mergeCell ref="DAN24:DAZ24"/>
+    <mergeCell ref="CWA24:CWM24"/>
+    <mergeCell ref="CWN24:CWZ24"/>
+    <mergeCell ref="CXA24:CXM24"/>
+    <mergeCell ref="CXN24:CXZ24"/>
+    <mergeCell ref="CYA24:CYM24"/>
+    <mergeCell ref="CTN24:CTZ24"/>
+    <mergeCell ref="CUA24:CUM24"/>
+    <mergeCell ref="CUN24:CUZ24"/>
+    <mergeCell ref="CVA24:CVM24"/>
+    <mergeCell ref="CVN24:CVZ24"/>
+    <mergeCell ref="CRA24:CRM24"/>
+    <mergeCell ref="CRN24:CRZ24"/>
+    <mergeCell ref="CSA24:CSM24"/>
+    <mergeCell ref="CSN24:CSZ24"/>
+    <mergeCell ref="CTA24:CTM24"/>
+    <mergeCell ref="CON24:COZ24"/>
+    <mergeCell ref="CPA24:CPM24"/>
+    <mergeCell ref="CPN24:CPZ24"/>
+    <mergeCell ref="CQA24:CQM24"/>
+    <mergeCell ref="CQN24:CQZ24"/>
+    <mergeCell ref="CMA24:CMM24"/>
+    <mergeCell ref="CMN24:CMZ24"/>
+    <mergeCell ref="CNA24:CNM24"/>
+    <mergeCell ref="CNN24:CNZ24"/>
+    <mergeCell ref="COA24:COM24"/>
+    <mergeCell ref="CJN24:CJZ24"/>
+    <mergeCell ref="CKA24:CKM24"/>
+    <mergeCell ref="CKN24:CKZ24"/>
+    <mergeCell ref="CLA24:CLM24"/>
+    <mergeCell ref="CLN24:CLZ24"/>
+    <mergeCell ref="CHA24:CHM24"/>
+    <mergeCell ref="CHN24:CHZ24"/>
+    <mergeCell ref="CIA24:CIM24"/>
+    <mergeCell ref="CIN24:CIZ24"/>
+    <mergeCell ref="CJA24:CJM24"/>
+    <mergeCell ref="CEN24:CEZ24"/>
+    <mergeCell ref="CFA24:CFM24"/>
+    <mergeCell ref="CFN24:CFZ24"/>
+    <mergeCell ref="CGA24:CGM24"/>
+    <mergeCell ref="CGN24:CGZ24"/>
+    <mergeCell ref="CCA24:CCM24"/>
+    <mergeCell ref="CCN24:CCZ24"/>
+    <mergeCell ref="CDA24:CDM24"/>
+    <mergeCell ref="CDN24:CDZ24"/>
+    <mergeCell ref="CEA24:CEM24"/>
+    <mergeCell ref="BZN24:BZZ24"/>
+    <mergeCell ref="CAA24:CAM24"/>
+    <mergeCell ref="CAN24:CAZ24"/>
+    <mergeCell ref="CBA24:CBM24"/>
+    <mergeCell ref="CBN24:CBZ24"/>
+    <mergeCell ref="BXA24:BXM24"/>
+    <mergeCell ref="BXN24:BXZ24"/>
+    <mergeCell ref="BYA24:BYM24"/>
+    <mergeCell ref="BYN24:BYZ24"/>
+    <mergeCell ref="BZA24:BZM24"/>
+    <mergeCell ref="BUN24:BUZ24"/>
+    <mergeCell ref="BVA24:BVM24"/>
+    <mergeCell ref="BVN24:BVZ24"/>
+    <mergeCell ref="BWA24:BWM24"/>
+    <mergeCell ref="BWN24:BWZ24"/>
+    <mergeCell ref="BSA24:BSM24"/>
+    <mergeCell ref="BSN24:BSZ24"/>
+    <mergeCell ref="BTA24:BTM24"/>
+    <mergeCell ref="BTN24:BTZ24"/>
+    <mergeCell ref="BUA24:BUM24"/>
+    <mergeCell ref="BPN24:BPZ24"/>
+    <mergeCell ref="BQA24:BQM24"/>
+    <mergeCell ref="BQN24:BQZ24"/>
+    <mergeCell ref="BRA24:BRM24"/>
+    <mergeCell ref="BRN24:BRZ24"/>
+    <mergeCell ref="BNA24:BNM24"/>
+    <mergeCell ref="BNN24:BNZ24"/>
+    <mergeCell ref="BOA24:BOM24"/>
+    <mergeCell ref="BON24:BOZ24"/>
+    <mergeCell ref="BPA24:BPM24"/>
+    <mergeCell ref="BKN24:BKZ24"/>
+    <mergeCell ref="BLA24:BLM24"/>
+    <mergeCell ref="BLN24:BLZ24"/>
+    <mergeCell ref="BMA24:BMM24"/>
+    <mergeCell ref="BMN24:BMZ24"/>
+    <mergeCell ref="BIA24:BIM24"/>
+    <mergeCell ref="BIN24:BIZ24"/>
+    <mergeCell ref="BJA24:BJM24"/>
+    <mergeCell ref="BJN24:BJZ24"/>
+    <mergeCell ref="BKA24:BKM24"/>
+    <mergeCell ref="BFN24:BFZ24"/>
+    <mergeCell ref="BGA24:BGM24"/>
+    <mergeCell ref="BGN24:BGZ24"/>
+    <mergeCell ref="BHA24:BHM24"/>
+    <mergeCell ref="BHN24:BHZ24"/>
+    <mergeCell ref="BDA24:BDM24"/>
+    <mergeCell ref="BDN24:BDZ24"/>
+    <mergeCell ref="BEA24:BEM24"/>
+    <mergeCell ref="BEN24:BEZ24"/>
+    <mergeCell ref="BFA24:BFM24"/>
+    <mergeCell ref="BAN24:BAZ24"/>
+    <mergeCell ref="BBA24:BBM24"/>
+    <mergeCell ref="BBN24:BBZ24"/>
+    <mergeCell ref="BCA24:BCM24"/>
+    <mergeCell ref="BCN24:BCZ24"/>
+    <mergeCell ref="AYA24:AYM24"/>
+    <mergeCell ref="AYN24:AYZ24"/>
+    <mergeCell ref="AZA24:AZM24"/>
+    <mergeCell ref="AZN24:AZZ24"/>
+    <mergeCell ref="BAA24:BAM24"/>
+    <mergeCell ref="AVN24:AVZ24"/>
+    <mergeCell ref="AWA24:AWM24"/>
+    <mergeCell ref="AWN24:AWZ24"/>
+    <mergeCell ref="AXA24:AXM24"/>
+    <mergeCell ref="AXN24:AXZ24"/>
+    <mergeCell ref="ATA24:ATM24"/>
+    <mergeCell ref="ATN24:ATZ24"/>
+    <mergeCell ref="AUA24:AUM24"/>
+    <mergeCell ref="AUN24:AUZ24"/>
+    <mergeCell ref="AVA24:AVM24"/>
+    <mergeCell ref="AQN24:AQZ24"/>
+    <mergeCell ref="ARA24:ARM24"/>
+    <mergeCell ref="ARN24:ARZ24"/>
+    <mergeCell ref="ASA24:ASM24"/>
+    <mergeCell ref="ASN24:ASZ24"/>
+    <mergeCell ref="AOA24:AOM24"/>
+    <mergeCell ref="AON24:AOZ24"/>
+    <mergeCell ref="APA24:APM24"/>
+    <mergeCell ref="APN24:APZ24"/>
+    <mergeCell ref="AQA24:AQM24"/>
+    <mergeCell ref="ALN24:ALZ24"/>
+    <mergeCell ref="AMA24:AMM24"/>
+    <mergeCell ref="AMN24:AMZ24"/>
+    <mergeCell ref="ANA24:ANM24"/>
+    <mergeCell ref="ANN24:ANZ24"/>
+    <mergeCell ref="AJA24:AJM24"/>
+    <mergeCell ref="AJN24:AJZ24"/>
+    <mergeCell ref="AKA24:AKM24"/>
+    <mergeCell ref="AKN24:AKZ24"/>
+    <mergeCell ref="ALA24:ALM24"/>
+    <mergeCell ref="AGN24:AGZ24"/>
+    <mergeCell ref="AHA24:AHM24"/>
+    <mergeCell ref="AHN24:AHZ24"/>
+    <mergeCell ref="AIA24:AIM24"/>
+    <mergeCell ref="AIN24:AIZ24"/>
+    <mergeCell ref="AEA24:AEM24"/>
+    <mergeCell ref="AEN24:AEZ24"/>
+    <mergeCell ref="AFA24:AFM24"/>
+    <mergeCell ref="AFN24:AFZ24"/>
+    <mergeCell ref="AGA24:AGM24"/>
+    <mergeCell ref="ABN24:ABZ24"/>
+    <mergeCell ref="ACA24:ACM24"/>
+    <mergeCell ref="ACN24:ACZ24"/>
+    <mergeCell ref="ADA24:ADM24"/>
+    <mergeCell ref="ADN24:ADZ24"/>
+    <mergeCell ref="ZA24:ZM24"/>
+    <mergeCell ref="ZN24:ZZ24"/>
+    <mergeCell ref="AAA24:AAM24"/>
+    <mergeCell ref="AAN24:AAZ24"/>
+    <mergeCell ref="ABA24:ABM24"/>
+    <mergeCell ref="WN24:WZ24"/>
+    <mergeCell ref="XA24:XM24"/>
+    <mergeCell ref="XN24:XZ24"/>
+    <mergeCell ref="YA24:YM24"/>
+    <mergeCell ref="YN24:YZ24"/>
+    <mergeCell ref="UA24:UM24"/>
+    <mergeCell ref="UN24:UZ24"/>
+    <mergeCell ref="VA24:VM24"/>
+    <mergeCell ref="VN24:VZ24"/>
+    <mergeCell ref="WA24:WM24"/>
+    <mergeCell ref="RN24:RZ24"/>
+    <mergeCell ref="SA24:SM24"/>
+    <mergeCell ref="SN24:SZ24"/>
+    <mergeCell ref="TA24:TM24"/>
+    <mergeCell ref="TN24:TZ24"/>
+    <mergeCell ref="PA24:PM24"/>
+    <mergeCell ref="PN24:PZ24"/>
+    <mergeCell ref="QA24:QM24"/>
+    <mergeCell ref="QN24:QZ24"/>
+    <mergeCell ref="RA24:RM24"/>
+    <mergeCell ref="NN24:NZ24"/>
+    <mergeCell ref="OA24:OM24"/>
+    <mergeCell ref="ON24:OZ24"/>
+    <mergeCell ref="KA24:KM24"/>
+    <mergeCell ref="KN24:KZ24"/>
+    <mergeCell ref="LA24:LM24"/>
+    <mergeCell ref="LN24:LZ24"/>
+    <mergeCell ref="MA24:MM24"/>
+    <mergeCell ref="HN24:HZ24"/>
+    <mergeCell ref="IA24:IM24"/>
+    <mergeCell ref="IN24:IZ24"/>
+    <mergeCell ref="JA24:JM24"/>
+    <mergeCell ref="JN24:JZ24"/>
+    <mergeCell ref="FA24:FM24"/>
+    <mergeCell ref="FN24:FZ24"/>
+    <mergeCell ref="GA24:GM24"/>
+    <mergeCell ref="GN24:GZ24"/>
+    <mergeCell ref="HA24:HM24"/>
+    <mergeCell ref="CN24:CZ24"/>
+    <mergeCell ref="DA24:DM24"/>
+    <mergeCell ref="DN24:DZ24"/>
+    <mergeCell ref="EA24:EM24"/>
+    <mergeCell ref="EN24:EZ24"/>
+    <mergeCell ref="AA24:AM24"/>
+    <mergeCell ref="AN24:AZ24"/>
+    <mergeCell ref="BA24:BM24"/>
+    <mergeCell ref="BN24:BZ24"/>
+    <mergeCell ref="CA24:CM24"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="N24:Z24"/>
+    <mergeCell ref="MN24:MZ24"/>
+    <mergeCell ref="NA24:NM24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="65" t="s">
         <v>69</v>
       </c>
@@ -20457,51 +20467,53 @@
       </c>
       <c r="B8" s="36">
         <v>2763.6</v>
       </c>
       <c r="C8" s="36">
         <v>2182.8000000000002</v>
       </c>
       <c r="D8" s="47">
         <v>2432.8000000000002</v>
       </c>
       <c r="E8" s="49">
         <v>2282.6999999999998</v>
       </c>
       <c r="F8" s="36">
         <v>2330.6999999999998</v>
       </c>
       <c r="G8" s="49">
         <v>2178.1999999999998</v>
       </c>
       <c r="H8" s="49">
         <v>2199.9</v>
       </c>
       <c r="I8" s="36">
         <v>2291.4</v>
       </c>
-      <c r="J8" s="36"/>
+      <c r="J8" s="71">
+        <v>2378.8000000000002</v>
+      </c>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="36"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="67"/>
       <c r="C9" s="67"/>
       <c r="D9" s="67"/>
       <c r="E9" s="67"/>
       <c r="F9" s="67"/>
       <c r="G9" s="67"/>
       <c r="H9" s="67"/>
       <c r="I9" s="67"/>
       <c r="J9" s="67"/>
       <c r="K9" s="67"/>
       <c r="L9" s="67"/>
       <c r="M9" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A9:M9"/>
@@ -21095,51 +21107,53 @@
       </c>
       <c r="B16" s="24">
         <v>247.6</v>
       </c>
       <c r="C16" s="24">
         <v>271</v>
       </c>
       <c r="D16" s="46">
         <v>267.7</v>
       </c>
       <c r="E16" s="48">
         <v>263.39999999999998</v>
       </c>
       <c r="F16" s="24">
         <v>254.1</v>
       </c>
       <c r="G16" s="48">
         <v>280.7</v>
       </c>
       <c r="H16" s="48">
         <v>302.5</v>
       </c>
       <c r="I16" s="36">
         <v>289.89999999999998</v>
       </c>
-      <c r="J16" s="24"/>
+      <c r="J16" s="71">
+        <v>307.2</v>
+      </c>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="70" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="70"/>
       <c r="D17" s="70"/>
       <c r="E17" s="70"/>
       <c r="F17" s="70"/>
       <c r="G17" s="70"/>
       <c r="H17" s="70"/>
       <c r="I17" s="70"/>
       <c r="J17" s="70"/>
       <c r="K17" s="70"/>
       <c r="L17" s="70"/>
       <c r="M17" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="B1:M1"/>
@@ -21408,51 +21422,53 @@
       </c>
       <c r="B8" s="36">
         <v>586.5</v>
       </c>
       <c r="C8" s="36">
         <v>485.5</v>
       </c>
       <c r="D8" s="47">
         <v>522</v>
       </c>
       <c r="E8" s="49">
         <v>523.4</v>
       </c>
       <c r="F8" s="36">
         <v>581.1</v>
       </c>
       <c r="G8" s="49">
         <v>545.79999999999995</v>
       </c>
       <c r="H8" s="49">
         <v>570.79999999999995</v>
       </c>
       <c r="I8" s="36">
         <v>560.1</v>
       </c>
-      <c r="J8" s="36"/>
+      <c r="J8" s="71">
+        <v>540.1</v>
+      </c>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
   </cols>
@@ -21659,51 +21675,53 @@
       </c>
       <c r="B7" s="36">
         <v>3</v>
       </c>
       <c r="C7" s="36">
         <v>4</v>
       </c>
       <c r="D7" s="47">
         <v>2.2000000000000002</v>
       </c>
       <c r="E7" s="49">
         <v>2.2999999999999998</v>
       </c>
       <c r="F7" s="36">
         <v>2.1</v>
       </c>
       <c r="G7" s="49">
         <v>2.2000000000000002</v>
       </c>
       <c r="H7" s="49">
         <v>2.4</v>
       </c>
       <c r="I7" s="36">
         <v>2.4</v>
       </c>
-      <c r="J7" s="66"/>
+      <c r="J7" s="71">
+        <v>3.4</v>
+      </c>
       <c r="K7" s="66"/>
       <c r="L7" s="66"/>
       <c r="M7" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>