--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 08 2026\динамика новая\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 09 2026\динамика новая\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14730" yWindow="-150" windowWidth="14100" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="2" r:id="rId3"/>
     <sheet name="Railway" sheetId="5" r:id="rId4"/>
     <sheet name="Automot" sheetId="6" r:id="rId5"/>
     <sheet name="Pipeline" sheetId="7" r:id="rId6"/>
     <sheet name="Air" sheetId="8" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">Automot!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'For all types of transport'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">Railway!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="73">
@@ -1366,59 +1366,59 @@
       <c r="B13" s="73" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="60" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="73" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="73" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="60" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="74">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="74">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="65" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="65" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="60" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="65" t="s">
         <v>49</v>
       </c>
@@ -1518,51 +1518,53 @@
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="36"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="36"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="36"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="64" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:M1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="10" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
     <col min="6" max="7" width="10" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="4" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="80" t="s">
         <v>64</v>
@@ -2336,51 +2338,53 @@
       </c>
       <c r="B21" s="39">
         <v>3597.7</v>
       </c>
       <c r="C21" s="39">
         <v>6537</v>
       </c>
       <c r="D21" s="57">
         <v>9759.4</v>
       </c>
       <c r="E21" s="57">
         <v>12271.4</v>
       </c>
       <c r="F21" s="39">
         <v>15437.3</v>
       </c>
       <c r="G21" s="57">
         <v>18442</v>
       </c>
       <c r="H21" s="57">
         <v>21515.1</v>
       </c>
       <c r="I21" s="76">
         <v>24656.5</v>
       </c>
-      <c r="J21" s="39"/>
+      <c r="J21" s="76">
+        <v>27882.6</v>
+      </c>
       <c r="K21" s="55"/>
       <c r="L21" s="55"/>
       <c r="M21" s="55"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="79" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="79"/>
       <c r="C22" s="79"/>
       <c r="D22" s="79"/>
       <c r="E22" s="79"/>
       <c r="F22" s="79"/>
       <c r="G22" s="79"/>
       <c r="H22" s="79"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="78" t="s">
         <v>57</v>
       </c>
@@ -3139,51 +3143,53 @@
       </c>
       <c r="B18" s="39">
         <v>2763.6</v>
       </c>
       <c r="C18" s="39">
         <v>4946.3999999999996</v>
       </c>
       <c r="D18" s="39">
         <v>7379.2</v>
       </c>
       <c r="E18" s="57">
         <v>9104.4</v>
       </c>
       <c r="F18" s="39">
         <v>11435.1</v>
       </c>
       <c r="G18" s="57">
         <v>13613.3</v>
       </c>
       <c r="H18" s="57">
         <v>15813.2</v>
       </c>
       <c r="I18" s="76">
         <v>18104.599999999999</v>
       </c>
-      <c r="J18" s="39"/>
+      <c r="J18" s="76">
+        <v>20483.400000000001</v>
+      </c>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="78" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="78"/>
       <c r="C19" s="78"/>
       <c r="D19" s="78"/>
       <c r="E19" s="78"/>
       <c r="F19" s="78"/>
       <c r="G19" s="78"/>
       <c r="H19" s="78"/>
       <c r="I19" s="78"/>
       <c r="J19" s="78"/>
       <c r="K19" s="78"/>
       <c r="L19" s="78"/>
       <c r="M19" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A19:M19"/>
@@ -3941,51 +3947,53 @@
       </c>
       <c r="B20" s="34">
         <v>247.6</v>
       </c>
       <c r="C20" s="34">
         <v>518.6</v>
       </c>
       <c r="D20" s="34">
         <v>786.3</v>
       </c>
       <c r="E20" s="34">
         <v>1049.7</v>
       </c>
       <c r="F20" s="34">
         <v>1303.7</v>
       </c>
       <c r="G20" s="58">
         <v>1584.4</v>
       </c>
       <c r="H20" s="34">
         <v>1886.9</v>
       </c>
       <c r="I20" s="76">
         <v>2176.8000000000002</v>
       </c>
-      <c r="J20" s="34"/>
+      <c r="J20" s="76">
+        <v>2484</v>
+      </c>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="81" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="81"/>
       <c r="C21" s="81"/>
       <c r="D21" s="81"/>
       <c r="E21" s="81"/>
       <c r="F21" s="81"/>
       <c r="G21" s="81"/>
       <c r="H21" s="81"/>
       <c r="I21" s="81"/>
       <c r="J21" s="81"/>
       <c r="K21" s="81"/>
       <c r="L21" s="81"/>
       <c r="M21" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="B1:M1"/>
@@ -4665,51 +4673,53 @@
       </c>
       <c r="B18" s="39">
         <v>586.5</v>
       </c>
       <c r="C18" s="39">
         <v>1072</v>
       </c>
       <c r="D18" s="39">
         <v>1594</v>
       </c>
       <c r="E18" s="39">
         <v>2117.3000000000002</v>
       </c>
       <c r="F18" s="39">
         <v>2698.5</v>
       </c>
       <c r="G18" s="57">
         <v>3244.2</v>
       </c>
       <c r="H18" s="39">
         <v>3815</v>
       </c>
       <c r="I18" s="76">
         <v>4375.1000000000004</v>
       </c>
-      <c r="J18" s="39"/>
+      <c r="J18" s="76">
+        <v>4915.2</v>
+      </c>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="77"/>
       <c r="B19" s="77"/>
       <c r="C19" s="77"/>
       <c r="D19" s="77"/>
       <c r="E19" s="77"/>
       <c r="F19" s="77"/>
       <c r="G19" s="77"/>
       <c r="H19" s="77"/>
       <c r="I19" s="77"/>
       <c r="J19" s="77"/>
       <c r="K19" s="77"/>
       <c r="L19" s="77"/>
       <c r="M19" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
@@ -4931,51 +4941,53 @@
       </c>
       <c r="B7" s="39">
         <v>3</v>
       </c>
       <c r="C7" s="39">
         <v>7</v>
       </c>
       <c r="D7" s="39">
         <v>9.1999999999999993</v>
       </c>
       <c r="E7" s="39">
         <v>11.5</v>
       </c>
       <c r="F7" s="39">
         <v>13.6</v>
       </c>
       <c r="G7" s="57">
         <v>15.8</v>
       </c>
       <c r="H7" s="39">
         <v>18.2</v>
       </c>
       <c r="I7" s="76">
         <v>20.6</v>
       </c>
-      <c r="J7" s="75"/>
+      <c r="J7" s="76">
+        <v>24</v>
+      </c>
       <c r="K7" s="75"/>
       <c r="L7" s="75"/>
       <c r="M7" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>