--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 08 2026\динамика новая\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 09 2026\динамика новая\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14730" yWindow="-150" windowWidth="14100" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="2" r:id="rId3"/>
     <sheet name="Railway" sheetId="5" r:id="rId4"/>
     <sheet name="Automot" sheetId="6" r:id="rId5"/>
     <sheet name="Pipeline" sheetId="7" r:id="rId6"/>
     <sheet name="Air" sheetId="8" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">Automot!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'For all types of transport'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">Railway!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="75">
@@ -819,90 +819,90 @@
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1236,329 +1236,329 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="91.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="50"/>
       <c r="B1" s="50"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="52">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="64" t="s">
+      <c r="B3" s="63" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="65" t="s">
+      <c r="B4" s="64" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="65" t="s">
+      <c r="B5" s="64" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="65" t="s">
+      <c r="B6" s="64" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="65" t="s">
+      <c r="B7" s="64" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="65" t="s">
+      <c r="B9" s="64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="61" t="s">
+      <c r="B12" s="60" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="62" t="s">
+      <c r="B14" s="61" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="62" t="s">
+      <c r="B15" s="61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="55">
-        <v>46280</v>
+      <c r="B16" s="69">
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="B17" s="55">
-        <v>46308</v>
+      <c r="B17" s="69">
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B18" s="60" t="s">
+      <c r="B18" s="59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="60" t="s">
+      <c r="B19" s="59" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="59" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="60" t="s">
+      <c r="B21" s="59" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.28515625" customWidth="1"/>
     <col min="2" max="2" width="128.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B1" s="34"/>
     </row>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="56"/>
+      <c r="B2" s="55"/>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B3" s="34"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B4" s="34"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="34"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="57" t="s">
+      <c r="B6" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="57" t="s">
+      <c r="B7" s="56" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="57" t="s">
+      <c r="B8" s="56" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="56" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="57" t="s">
+      <c r="B10" s="56" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="58" t="s">
+      <c r="B11" s="57" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="57"/>
+      <c r="B12" s="56"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="57"/>
+      <c r="B13" s="56"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="34"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="34"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="34"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="34"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="34"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="34"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B20" s="59" t="s">
+      <c r="B20" s="58" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="10" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
     <col min="6" max="7" width="10" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="4" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="72" t="s">
         <v>65</v>
       </c>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
@@ -2308,54 +2308,56 @@
     <row r="21" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="36">
         <v>9265.18</v>
       </c>
       <c r="C21" s="36">
         <v>16452.79</v>
       </c>
       <c r="D21" s="48">
         <v>23426.46</v>
       </c>
       <c r="E21" s="48">
         <v>29681.25</v>
       </c>
       <c r="F21" s="36">
         <v>38113.74</v>
       </c>
       <c r="G21" s="48">
         <v>47308.66</v>
       </c>
       <c r="H21" s="48">
         <v>55571.49</v>
       </c>
-      <c r="I21" s="69">
+      <c r="I21" s="68">
         <v>65124.55</v>
       </c>
-      <c r="J21" s="36"/>
+      <c r="J21" s="68">
+        <v>74716.72</v>
+      </c>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="47"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="71"/>
       <c r="C22" s="71"/>
       <c r="D22" s="71"/>
       <c r="E22" s="71"/>
       <c r="F22" s="71"/>
       <c r="G22" s="71"/>
       <c r="H22" s="71"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="70" t="s">
         <v>59</v>
       </c>
@@ -2440,51 +2442,51 @@
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A24:M24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="72" t="s">
         <v>65</v>
       </c>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
@@ -3023,51 +3025,51 @@
         <v>43751.1</v>
       </c>
       <c r="M15" s="26">
         <v>47820.2</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="20">
         <v>2024</v>
       </c>
       <c r="B16" s="30">
         <v>2927.8</v>
       </c>
       <c r="C16" s="30">
         <v>5547.2</v>
       </c>
       <c r="D16" s="30">
         <v>8632.7999999999993</v>
       </c>
       <c r="E16" s="30">
         <v>11430.2</v>
       </c>
       <c r="F16" s="30">
         <v>14397</v>
       </c>
-      <c r="G16" s="66">
+      <c r="G16" s="65">
         <v>17347.900000000001</v>
       </c>
       <c r="H16" s="30">
         <v>20530.8</v>
       </c>
       <c r="I16" s="30">
         <v>24544.5</v>
       </c>
       <c r="J16" s="30">
         <v>28671.599999999999</v>
       </c>
       <c r="K16" s="30">
         <v>33416</v>
       </c>
       <c r="L16" s="35">
         <v>37373.01</v>
       </c>
       <c r="M16" s="35">
         <v>42008.24</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>61</v>
       </c>
@@ -3111,100 +3113,102 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="36">
         <v>3052.83</v>
       </c>
       <c r="C18" s="36">
         <v>5303.97</v>
       </c>
       <c r="D18" s="36">
         <v>7789.45</v>
       </c>
       <c r="E18" s="48">
         <v>9383.0300000000007</v>
       </c>
       <c r="F18" s="36">
         <v>11826.16</v>
       </c>
       <c r="G18" s="48">
         <v>14190.92</v>
       </c>
       <c r="H18" s="48">
         <v>16640.560000000001</v>
       </c>
-      <c r="I18" s="69">
+      <c r="I18" s="68">
         <v>19179.439999999999</v>
       </c>
-      <c r="J18" s="36"/>
+      <c r="J18" s="68">
+        <v>21820.880000000001</v>
+      </c>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
       <c r="E19" s="70"/>
       <c r="F19" s="70"/>
       <c r="G19" s="70"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
       <c r="J19" s="70"/>
       <c r="K19" s="70"/>
       <c r="L19" s="70"/>
       <c r="M19" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="72" t="s">
         <v>65</v>
       </c>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
@@ -3913,104 +3917,106 @@
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>2026</v>
       </c>
       <c r="B20" s="32">
         <v>4642.8900000000003</v>
       </c>
       <c r="C20" s="32">
         <v>8289.01</v>
       </c>
       <c r="D20" s="32">
         <v>11394.14</v>
       </c>
       <c r="E20" s="32">
         <v>14675.35</v>
       </c>
       <c r="F20" s="32">
         <v>19092.490000000002</v>
       </c>
       <c r="G20" s="49">
         <v>24457.59</v>
       </c>
       <c r="H20" s="32">
         <v>28737.46</v>
       </c>
-      <c r="I20" s="69">
+      <c r="I20" s="68">
         <v>34242.120000000003</v>
       </c>
-      <c r="J20" s="32"/>
+      <c r="J20" s="68">
+        <v>39744.21</v>
+      </c>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="73" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="73"/>
       <c r="C21" s="73"/>
       <c r="D21" s="73"/>
       <c r="E21" s="73"/>
       <c r="F21" s="73"/>
       <c r="G21" s="73"/>
       <c r="H21" s="73"/>
       <c r="I21" s="73"/>
       <c r="J21" s="73"/>
       <c r="K21" s="73"/>
       <c r="L21" s="73"/>
       <c r="M21" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="6" width="9.85546875" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="10" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="72" t="s">
         <v>65</v>
       </c>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
@@ -4637,97 +4643,99 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <v>2026</v>
       </c>
       <c r="B18" s="32">
         <v>1569.45</v>
       </c>
       <c r="C18" s="35">
         <v>2859.8</v>
       </c>
       <c r="D18" s="32">
         <v>4242.8500000000004</v>
       </c>
       <c r="E18" s="35">
         <v>5622.86</v>
       </c>
       <c r="F18" s="32">
         <v>7195.08</v>
       </c>
       <c r="G18" s="49">
         <v>8660.14</v>
       </c>
       <c r="H18" s="32">
         <v>10193.450000000001</v>
       </c>
-      <c r="I18" s="69">
+      <c r="I18" s="68">
         <v>11702.97</v>
       </c>
-      <c r="J18" s="32"/>
+      <c r="J18" s="68">
+        <v>13151.6</v>
+      </c>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="68"/>
-[...11 lines deleted...]
-      <c r="M19" s="68"/>
+      <c r="A19" s="67"/>
+      <c r="B19" s="67"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="67"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="72" t="s">
         <v>65</v>
       </c>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="38"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
@@ -4903,57 +4911,59 @@
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2026</v>
       </c>
       <c r="B7" s="36">
         <v>0</v>
       </c>
       <c r="C7" s="36">
         <v>0.01</v>
       </c>
       <c r="D7" s="36">
         <v>0.01</v>
       </c>
       <c r="E7" s="36">
         <v>0.01</v>
       </c>
       <c r="F7" s="36">
         <v>0.02</v>
       </c>
       <c r="G7" s="48">
         <v>0.02</v>
       </c>
       <c r="H7" s="36">
         <v>0.02</v>
       </c>
-      <c r="I7" s="69">
+      <c r="I7" s="68">
         <v>0.02</v>
       </c>
-      <c r="J7" s="67"/>
-[...2 lines deleted...]
-      <c r="M7" s="67"/>
+      <c r="J7" s="68">
+        <v>0.03</v>
+      </c>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>