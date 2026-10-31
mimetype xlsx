--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1329,67 +1329,67 @@
       <c r="H14" s="41"/>
       <c r="I14" s="41"/>
       <c r="J14" s="41"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="41"/>
       <c r="D15" s="41"/>
       <c r="E15" s="41"/>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="22">
-        <v>46280</v>
+        <v>46308</v>
       </c>
       <c r="C16" s="39"/>
       <c r="D16" s="39"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="39"/>
       <c r="J16" s="39"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="22">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>29</v>
       </c>
@@ -1401,53 +1401,51 @@
       <c r="B21" s="46" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="32"/>
       <c r="B22" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="134.42578125" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="27" t="s">
@@ -3090,52 +3088,56 @@
       </c>
       <c r="J31" s="4">
         <v>1741566.1</v>
       </c>
       <c r="K31" s="4">
         <v>101.1</v>
       </c>
       <c r="L31" s="4">
         <v>2169658.6</v>
       </c>
       <c r="M31" s="4">
         <v>101.3</v>
       </c>
       <c r="N31" s="11">
         <v>2600183.9</v>
       </c>
       <c r="O31" s="6">
         <v>100.6</v>
       </c>
       <c r="P31" s="4">
         <v>3084915.7</v>
       </c>
       <c r="Q31" s="6">
         <v>100.3</v>
       </c>
-      <c r="R31" s="4"/>
-      <c r="S31" s="6"/>
+      <c r="R31" s="4">
+        <v>3647251</v>
+      </c>
+      <c r="S31" s="6">
+        <v>100.2</v>
+      </c>
       <c r="T31" s="4"/>
       <c r="U31" s="6"/>
       <c r="V31" s="4"/>
       <c r="W31" s="6"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="6"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>