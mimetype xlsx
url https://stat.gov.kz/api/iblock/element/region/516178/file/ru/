--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1070,59 +1070,59 @@
       <c r="B13" s="38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="15">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="15">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>50</v>
       </c>
@@ -1134,53 +1134,51 @@
       <c r="B21" s="17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.140625" style="32" customWidth="1"/>
     <col min="2" max="2" width="113.42578125" style="32" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="33" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="33" t="s">
@@ -1617,51 +1615,53 @@
       </c>
       <c r="C13" s="30">
         <v>1175.5</v>
       </c>
       <c r="D13" s="30">
         <v>1394.4</v>
       </c>
       <c r="E13" s="30">
         <v>1408.7</v>
       </c>
       <c r="F13" s="30">
         <v>1814.4</v>
       </c>
       <c r="G13" s="30">
         <v>1630.3</v>
       </c>
       <c r="H13" s="30">
         <v>1712.7</v>
       </c>
       <c r="I13" s="30">
         <v>2094.5</v>
       </c>
       <c r="J13" s="30">
         <v>2061.1999999999998</v>
       </c>
-      <c r="K13" s="30"/>
+      <c r="K13" s="30">
+        <v>2293.6</v>
+      </c>
       <c r="L13" s="30"/>
       <c r="M13" s="31"/>
       <c r="N13" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>