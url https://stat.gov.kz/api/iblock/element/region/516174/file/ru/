--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -968,59 +968,59 @@
       <c r="B13" s="43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A14" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A15" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="17">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="17">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>31</v>
       </c>
@@ -1032,53 +1032,51 @@
       <c r="B21" s="19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="20"/>
       <c r="B22" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.140625" style="25" customWidth="1"/>
     <col min="2" max="2" width="132" style="25" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="26" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="26" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="26" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="26" t="s">
@@ -1097,53 +1095,51 @@
       <c r="B12" s="27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="26"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="26"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="28" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X12"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="10" width="11.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="1" customWidth="1"/>
     <col min="12" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="4" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="29" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="B3" s="45" t="s">
         <v>0</v>
@@ -1543,51 +1539,53 @@
       </c>
       <c r="C12" s="36">
         <v>5867.5</v>
       </c>
       <c r="D12" s="36">
         <v>5737.4</v>
       </c>
       <c r="E12" s="36">
         <v>6100.8</v>
       </c>
       <c r="F12" s="36">
         <v>5952.8</v>
       </c>
       <c r="G12" s="36">
         <v>6578.4</v>
       </c>
       <c r="H12" s="36">
         <v>7547.2</v>
       </c>
       <c r="I12" s="36">
         <v>6331.5</v>
       </c>
       <c r="J12" s="36">
         <v>7027</v>
       </c>
-      <c r="K12" s="36"/>
+      <c r="K12" s="36">
+        <v>6974.4</v>
+      </c>
       <c r="L12" s="36"/>
       <c r="M12" s="37"/>
       <c r="N12" s="36"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>