--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1014,59 +1014,59 @@
       <c r="B13" s="51" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="7" customFormat="1" ht="12.75">
       <c r="A14" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="7" customFormat="1" ht="12.75">
       <c r="A15" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="17">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="17">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>30</v>
       </c>
@@ -1529,51 +1529,53 @@
       </c>
       <c r="C13" s="30">
         <v>52</v>
       </c>
       <c r="D13" s="30">
         <v>118.6</v>
       </c>
       <c r="E13" s="30">
         <v>101</v>
       </c>
       <c r="F13" s="30">
         <v>127.7</v>
       </c>
       <c r="G13" s="29">
         <v>89.4</v>
       </c>
       <c r="H13" s="32">
         <v>105.1</v>
       </c>
       <c r="I13" s="32">
         <v>122.3</v>
       </c>
       <c r="J13" s="32">
         <v>98.4</v>
       </c>
-      <c r="K13" s="29"/>
+      <c r="K13" s="29">
+        <v>111.3</v>
+      </c>
       <c r="L13" s="29"/>
       <c r="M13" s="30"/>
       <c r="N13" s="33"/>
     </row>
     <row r="14" spans="1:14">
       <c r="B14" s="56" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="56"/>
       <c r="D14" s="56"/>
       <c r="E14" s="56"/>
       <c r="F14" s="56"/>
       <c r="G14" s="56"/>
       <c r="H14" s="56"/>
       <c r="I14" s="56"/>
       <c r="J14" s="56"/>
       <c r="K14" s="56"/>
       <c r="L14" s="56"/>
       <c r="M14" s="56"/>
       <c r="N14" s="56"/>
     </row>
     <row r="15" spans="1:14">
       <c r="B15" s="39">
         <v>2020</v>
       </c>
@@ -1825,51 +1827,53 @@
       </c>
       <c r="C21" s="30">
         <v>105.3</v>
       </c>
       <c r="D21" s="30">
         <v>110.3</v>
       </c>
       <c r="E21" s="30">
         <v>123.3</v>
       </c>
       <c r="F21" s="30">
         <v>144.4</v>
       </c>
       <c r="G21" s="35">
         <v>121.9</v>
       </c>
       <c r="H21" s="32">
         <v>134.1</v>
       </c>
       <c r="I21" s="32">
         <v>124.1</v>
       </c>
       <c r="J21" s="32">
         <v>124.5</v>
       </c>
-      <c r="K21" s="35"/>
+      <c r="K21" s="35">
+        <v>120.9</v>
+      </c>
       <c r="L21" s="35"/>
       <c r="M21" s="34"/>
       <c r="N21" s="36"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1">
       <c r="B22" s="56" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="56"/>
       <c r="D22" s="56"/>
       <c r="E22" s="56"/>
       <c r="F22" s="56"/>
       <c r="G22" s="56"/>
       <c r="H22" s="56"/>
       <c r="I22" s="56"/>
       <c r="J22" s="56"/>
       <c r="K22" s="56"/>
       <c r="L22" s="56"/>
       <c r="M22" s="56"/>
       <c r="N22" s="56"/>
     </row>
     <row r="23" spans="1:14">
       <c r="B23" s="38">
         <v>2020</v>
       </c>
@@ -2122,51 +2126,53 @@
       </c>
       <c r="C29" s="43">
         <v>105.3</v>
       </c>
       <c r="D29" s="43">
         <v>108</v>
       </c>
       <c r="E29" s="43">
         <v>112.9</v>
       </c>
       <c r="F29" s="43">
         <v>121.1</v>
       </c>
       <c r="G29" s="44">
         <v>121.3</v>
       </c>
       <c r="H29" s="44">
         <v>123.5</v>
       </c>
       <c r="I29" s="44">
         <v>123.6</v>
       </c>
       <c r="J29" s="44">
         <v>123.6</v>
       </c>
-      <c r="K29" s="44"/>
+      <c r="K29" s="44">
+        <v>123.2</v>
+      </c>
       <c r="L29" s="44"/>
       <c r="M29" s="43"/>
       <c r="N29" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="B14:N14"/>
     <mergeCell ref="B22:N22"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>