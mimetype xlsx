--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Условные обозначения'!$A$1:$B$18</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="673" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="175">
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Караганда г.а.</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
     <t>Жезказган г.а.</t>
   </si>
   <si>
     <t>Каражал г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">г.Приозерск </t>
   </si>
   <si>
     <t>Сарань г.а.</t>
   </si>
   <si>
     <t>Сатпаев г.а.</t>
   </si>
   <si>
@@ -855,51 +855,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -933,51 +933,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
@@ -1377,1256 +1376,1256 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.dzhamantikova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="113.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="58" customWidth="1"/>
-    <col min="2" max="2" width="113.85546875" style="58"/>
+    <col min="1" max="1" width="42.28515625" style="57" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="57"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="41"/>
-[...3 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A2" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="43">
+      <c r="B2" s="42">
         <v>171501</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="44" customFormat="1" ht="12.75">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A3" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="42" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="44" customFormat="1" ht="12.75">
-      <c r="A4" s="42" t="s">
+    <row r="4" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A4" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="44" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="44" customFormat="1" ht="12.75">
-      <c r="A5" s="46" t="s">
+    <row r="5" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A5" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="42" t="s">
         <v>165</v>
       </c>
-      <c r="C5" s="47"/>
-[...9 lines deleted...]
-      <c r="A6" s="46" t="s">
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="46"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="46"/>
+    </row>
+    <row r="6" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A6" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="43" t="s">
+      <c r="B6" s="42" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="44" customFormat="1" ht="69.75" customHeight="1">
-      <c r="A7" s="42" t="s">
+    <row r="7" spans="1:10" s="43" customFormat="1" ht="69.75" customHeight="1">
+      <c r="A7" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="65" t="s">
+      <c r="B7" s="64" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="44" customFormat="1" ht="12.75">
-      <c r="A8" s="42" t="s">
+    <row r="8" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A8" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="44" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="44" customFormat="1" ht="38.25">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:10" s="43" customFormat="1" ht="38.25">
+      <c r="A9" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="48" t="s">
+      <c r="B9" s="47" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="44" customFormat="1" ht="25.5">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:10" s="43" customFormat="1" ht="25.5">
+      <c r="A10" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="47" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="44" customFormat="1" ht="12.75">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A11" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="49"/>
-[...2 lines deleted...]
-      <c r="A12" s="42" t="s">
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A12" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="49" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="44" customFormat="1" ht="12.75">
-      <c r="A13" s="51" t="s">
+    <row r="13" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A13" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="69" t="s">
+      <c r="B13" s="68" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="44" customFormat="1" ht="12.75">
-      <c r="A14" s="51" t="s">
+    <row r="14" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A14" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B14" s="52" t="s">
+      <c r="B14" s="51" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="44" customFormat="1" ht="12.75">
-      <c r="A15" s="51" t="s">
+    <row r="15" spans="1:10" s="43" customFormat="1" ht="12.75">
+      <c r="A15" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B15" s="52" t="s">
+      <c r="B15" s="51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="53">
-        <v>46280</v>
+      <c r="B16" s="52">
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="42" t="s">
+      <c r="A17" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B17" s="53">
-        <v>46308</v>
+      <c r="B17" s="52">
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="42" t="s">
+      <c r="A18" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="53" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="42" t="s">
+      <c r="A19" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="B19" s="54" t="s">
+      <c r="B19" s="53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B20" s="59" t="s">
+      <c r="B20" s="58" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="B21" s="55" t="s">
+      <c r="B21" s="54" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="56"/>
-      <c r="B22" s="57"/>
+      <c r="A22" s="55"/>
+      <c r="B22" s="56"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId5"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="2" max="20" man="1"/>
     <brk id="3" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.140625" style="60" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="60"/>
+    <col min="1" max="1" width="4.140625" style="59" customWidth="1"/>
+    <col min="2" max="2" width="126.7109375" style="59" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="60" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="61" t="s">
+      <c r="B7" s="60" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="61" t="s">
+      <c r="B8" s="60" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="61" t="s">
+      <c r="B9" s="60" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="61" t="s">
+      <c r="B10" s="60" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="61"/>
+      <c r="B11" s="60"/>
     </row>
     <row r="12" spans="2:2" ht="22.5" customHeight="1">
-      <c r="B12" s="62" t="s">
+      <c r="B12" s="61" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="61"/>
+      <c r="B13" s="60"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="61"/>
+      <c r="B14" s="60"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="62" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S151"/>
+  <dimension ref="A1:S139"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="13.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="16.42578125" style="3" customWidth="1"/>
     <col min="16" max="16" width="17.5703125" style="3" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="3"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="70" t="s">
         <v>143</v>
       </c>
-      <c r="B1" s="71"/>
+      <c r="B1" s="70"/>
     </row>
     <row r="2" spans="1:15" ht="18" customHeight="1">
-      <c r="B2" s="75" t="s">
+      <c r="B2" s="74" t="s">
         <v>164</v>
       </c>
-      <c r="C2" s="75"/>
-[...10 lines deleted...]
-      <c r="N2" s="75"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
       <c r="O2" s="10"/>
     </row>
-    <row r="5" spans="1:15" ht="24" customHeight="1">
-      <c r="A5" s="70" t="s">
+    <row r="5" spans="1:15" ht="27.75" customHeight="1">
+      <c r="A5" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="72"/>
-      <c r="C5" s="38" t="s">
+      <c r="B5" s="71"/>
+      <c r="C5" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="D5" s="38" t="s">
+      <c r="D5" s="37" t="s">
         <v>145</v>
       </c>
-      <c r="E5" s="38" t="s">
+      <c r="E5" s="37" t="s">
         <v>146</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="37" t="s">
         <v>147</v>
       </c>
-      <c r="G5" s="38" t="s">
+      <c r="G5" s="37" t="s">
         <v>148</v>
       </c>
-      <c r="H5" s="38" t="s">
+      <c r="H5" s="37" t="s">
         <v>149</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="37" t="s">
         <v>150</v>
       </c>
-      <c r="J5" s="38" t="s">
+      <c r="J5" s="37" t="s">
         <v>151</v>
       </c>
-      <c r="K5" s="38" t="s">
+      <c r="K5" s="37" t="s">
         <v>152</v>
       </c>
-      <c r="L5" s="38" t="s">
+      <c r="L5" s="37" t="s">
         <v>153</v>
       </c>
-      <c r="M5" s="38" t="s">
+      <c r="M5" s="37" t="s">
         <v>154</v>
       </c>
-      <c r="N5" s="64" t="s">
+      <c r="N5" s="63" t="s">
         <v>155</v>
       </c>
       <c r="O5" s="5"/>
     </row>
     <row r="6" spans="1:15" ht="31.5" customHeight="1">
-      <c r="A6" s="70"/>
-      <c r="B6" s="72"/>
+      <c r="A6" s="69"/>
+      <c r="B6" s="71"/>
       <c r="C6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>25</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="M6" s="38" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="38" t="s">
+      <c r="M6" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N6" s="37" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="5"/>
     </row>
     <row r="7" spans="1:15">
-      <c r="A7" s="66" t="s">
+      <c r="A7" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="67" t="s">
+      <c r="B7" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="17">
         <v>2087.6999999999998</v>
       </c>
       <c r="D7" s="19">
         <v>4063.31</v>
       </c>
       <c r="E7" s="17">
         <v>5867.1</v>
       </c>
       <c r="F7" s="17">
         <v>7035.7</v>
       </c>
       <c r="G7" s="17">
         <v>8194.6</v>
       </c>
       <c r="H7" s="17">
         <v>9484.7999999999993</v>
       </c>
       <c r="I7" s="17">
         <v>10700.5</v>
       </c>
       <c r="J7" s="17">
         <v>12036</v>
       </c>
       <c r="K7" s="17">
         <v>13425</v>
       </c>
       <c r="L7" s="17">
         <v>14847.7</v>
       </c>
       <c r="M7" s="17">
         <v>16291.6</v>
       </c>
       <c r="N7" s="21">
         <v>17835.400000000001</v>
       </c>
       <c r="O7" s="8"/>
     </row>
     <row r="8" spans="1:15">
-      <c r="A8" s="66" t="s">
+      <c r="A8" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="21">
         <v>1009</v>
       </c>
       <c r="D8" s="19">
         <v>1919.9</v>
       </c>
       <c r="E8" s="21">
         <v>2664.7</v>
       </c>
       <c r="F8" s="21">
         <v>3043.4</v>
       </c>
       <c r="G8" s="21">
         <v>3389.5</v>
       </c>
       <c r="H8" s="21">
         <v>3895.4</v>
       </c>
       <c r="I8" s="21">
         <v>4356.5</v>
       </c>
       <c r="J8" s="21">
         <v>4905.5</v>
       </c>
       <c r="K8" s="21">
         <v>5461.9</v>
       </c>
       <c r="L8" s="21">
         <v>6057.5</v>
       </c>
       <c r="M8" s="21">
         <v>6663.2</v>
       </c>
       <c r="N8" s="21">
         <v>7306.3</v>
       </c>
       <c r="O8" s="8"/>
     </row>
     <row r="9" spans="1:15">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="21">
         <v>202.4</v>
       </c>
       <c r="D9" s="19">
         <v>401.6</v>
       </c>
       <c r="E9" s="21">
         <v>605</v>
       </c>
       <c r="F9" s="21">
         <v>777.3</v>
       </c>
       <c r="G9" s="21">
         <v>961.9</v>
       </c>
       <c r="H9" s="21">
         <v>1125.5</v>
       </c>
       <c r="I9" s="21">
         <v>1286.0999999999999</v>
       </c>
       <c r="J9" s="21">
         <v>1450.3</v>
       </c>
       <c r="K9" s="21">
         <v>1626.8</v>
       </c>
       <c r="L9" s="21">
         <v>1790.5</v>
       </c>
       <c r="M9" s="21">
         <v>1979.7</v>
       </c>
       <c r="N9" s="21">
         <v>2196</v>
       </c>
       <c r="O9" s="8"/>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="21">
         <v>414.8</v>
       </c>
       <c r="D10" s="19">
         <v>831.5</v>
       </c>
       <c r="E10" s="21">
         <v>1241.2</v>
       </c>
       <c r="F10" s="21">
         <v>1607.1</v>
       </c>
       <c r="G10" s="21">
         <v>1977.6</v>
       </c>
       <c r="H10" s="21">
         <v>2334.5</v>
       </c>
       <c r="I10" s="21">
         <v>2661.7</v>
       </c>
       <c r="J10" s="21">
         <v>3014.9</v>
       </c>
       <c r="K10" s="21">
         <v>3382.2</v>
       </c>
       <c r="L10" s="21">
         <v>3756.8</v>
       </c>
       <c r="M10" s="21">
         <v>4127.3999999999996</v>
       </c>
       <c r="N10" s="21">
         <v>4501.1000000000004</v>
       </c>
       <c r="O10" s="8"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="65" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="21">
         <v>66.7</v>
       </c>
       <c r="D11" s="19">
         <v>121.7</v>
       </c>
       <c r="E11" s="21">
         <v>174.7</v>
       </c>
       <c r="F11" s="21">
         <v>218.7</v>
       </c>
       <c r="G11" s="21">
         <v>258.2</v>
       </c>
       <c r="H11" s="21">
         <v>298.5</v>
       </c>
       <c r="I11" s="21">
         <v>333.1</v>
       </c>
       <c r="J11" s="21">
         <v>369.4</v>
       </c>
       <c r="K11" s="21">
         <v>416.5</v>
       </c>
       <c r="L11" s="21">
         <v>466.8</v>
       </c>
       <c r="M11" s="21">
         <v>517.9</v>
       </c>
       <c r="N11" s="21">
         <v>569.5</v>
       </c>
       <c r="O11" s="8"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="66" t="s">
+      <c r="A12" s="65" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="O12" s="8"/>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="66" t="s">
+      <c r="A13" s="65" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="21">
         <v>4.2</v>
       </c>
       <c r="D13" s="19">
         <v>8.4</v>
       </c>
       <c r="E13" s="21">
         <v>12.6</v>
       </c>
       <c r="F13" s="21">
         <v>14.8</v>
       </c>
       <c r="G13" s="21">
         <v>23.5</v>
       </c>
       <c r="H13" s="21">
         <v>26.8</v>
       </c>
       <c r="I13" s="21">
         <v>34.200000000000003</v>
       </c>
       <c r="J13" s="21">
         <v>41.7</v>
       </c>
       <c r="K13" s="21">
         <v>51.5</v>
       </c>
       <c r="L13" s="21">
         <v>61.4</v>
       </c>
       <c r="M13" s="21">
         <v>63.5</v>
       </c>
       <c r="N13" s="21">
         <v>99.5</v>
       </c>
       <c r="O13" s="8"/>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="66" t="s">
+      <c r="A14" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="21">
         <v>6.2</v>
       </c>
       <c r="D14" s="19">
         <v>12.4</v>
       </c>
       <c r="E14" s="21">
         <v>18.7</v>
       </c>
       <c r="F14" s="21">
         <v>21.8</v>
       </c>
       <c r="G14" s="21">
         <v>24.9</v>
       </c>
       <c r="H14" s="21">
         <v>28</v>
       </c>
       <c r="I14" s="21">
         <v>31.1</v>
       </c>
       <c r="J14" s="21">
         <v>34.200000000000003</v>
       </c>
       <c r="K14" s="21">
         <v>37.299999999999997</v>
       </c>
       <c r="L14" s="21">
         <v>40.4</v>
       </c>
       <c r="M14" s="21">
         <v>43.6</v>
       </c>
       <c r="N14" s="21">
         <v>46.7</v>
       </c>
       <c r="O14" s="8"/>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="66" t="s">
+      <c r="A15" s="65" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="21">
         <v>207.8</v>
       </c>
       <c r="D15" s="19">
         <v>416.2</v>
       </c>
       <c r="E15" s="21">
         <v>623.79999999999995</v>
       </c>
       <c r="F15" s="21">
         <v>726.4</v>
       </c>
       <c r="G15" s="21">
         <v>836</v>
       </c>
       <c r="H15" s="21">
         <v>943.6</v>
       </c>
       <c r="I15" s="21">
         <v>1052.3</v>
       </c>
       <c r="J15" s="21">
         <v>1161.5</v>
       </c>
       <c r="K15" s="21">
         <v>1268.5</v>
       </c>
       <c r="L15" s="21">
         <v>1376.9</v>
       </c>
       <c r="M15" s="21">
         <v>1482.6</v>
       </c>
       <c r="N15" s="21">
         <v>1588.5</v>
       </c>
       <c r="O15" s="8"/>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="66" t="s">
+      <c r="A16" s="65" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="21">
         <v>10.4</v>
       </c>
       <c r="D16" s="19">
         <v>20.7</v>
       </c>
       <c r="E16" s="21">
         <v>31.1</v>
       </c>
       <c r="F16" s="21">
         <v>36.299999999999997</v>
       </c>
       <c r="G16" s="21">
         <v>41.5</v>
       </c>
       <c r="H16" s="21">
         <v>46.7</v>
       </c>
       <c r="I16" s="21">
         <v>51.8</v>
       </c>
       <c r="J16" s="21">
         <v>57</v>
       </c>
       <c r="K16" s="21">
         <v>62.2</v>
       </c>
       <c r="L16" s="21">
         <v>67.400000000000006</v>
       </c>
       <c r="M16" s="21">
         <v>72.3</v>
       </c>
       <c r="N16" s="21">
         <v>77.8</v>
       </c>
       <c r="O16" s="8"/>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="66" t="s">
+      <c r="A17" s="65" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="21">
         <v>34.4</v>
       </c>
       <c r="D17" s="19">
         <v>67.400000000000006</v>
       </c>
       <c r="E17" s="21">
         <v>100.6</v>
       </c>
       <c r="F17" s="21">
         <v>119.9</v>
       </c>
       <c r="G17" s="21">
         <v>138.6</v>
       </c>
       <c r="H17" s="21">
         <v>160.30000000000001</v>
       </c>
       <c r="I17" s="21">
         <v>184.6</v>
       </c>
       <c r="J17" s="21">
         <v>211.1</v>
       </c>
       <c r="K17" s="21">
         <v>238.3</v>
       </c>
       <c r="L17" s="21">
         <v>266.7</v>
       </c>
       <c r="M17" s="21">
         <v>295.39999999999998</v>
       </c>
       <c r="N17" s="21">
         <v>323.60000000000002</v>
       </c>
       <c r="O17" s="8"/>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="66" t="s">
+      <c r="A18" s="65" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="21">
         <v>1.3</v>
       </c>
       <c r="D18" s="19">
         <v>2.7</v>
       </c>
       <c r="E18" s="21">
         <v>4</v>
       </c>
       <c r="F18" s="21">
         <v>4.7</v>
       </c>
       <c r="G18" s="21">
         <v>5.4</v>
       </c>
       <c r="H18" s="21">
         <v>6</v>
       </c>
       <c r="I18" s="21">
         <v>6.7</v>
       </c>
       <c r="J18" s="21">
         <v>7.4</v>
       </c>
       <c r="K18" s="21">
         <v>8</v>
       </c>
       <c r="L18" s="21">
         <v>8.6999999999999993</v>
       </c>
       <c r="M18" s="21">
         <v>9.4</v>
       </c>
       <c r="N18" s="21">
         <v>10</v>
       </c>
       <c r="O18" s="8"/>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="66" t="s">
+      <c r="A19" s="65" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="21">
         <v>5.4</v>
       </c>
       <c r="D19" s="19">
         <v>12.5</v>
       </c>
       <c r="E19" s="21">
         <v>19.2</v>
       </c>
       <c r="F19" s="21">
         <v>24.5</v>
       </c>
       <c r="G19" s="21">
         <v>26.8</v>
       </c>
       <c r="H19" s="21">
         <v>37.4</v>
       </c>
       <c r="I19" s="21">
         <v>48.8</v>
       </c>
       <c r="J19" s="21">
         <v>57.7</v>
       </c>
       <c r="K19" s="21">
         <v>73.8</v>
       </c>
       <c r="L19" s="21">
         <v>83.8</v>
       </c>
       <c r="M19" s="21">
         <v>93.2</v>
       </c>
       <c r="N19" s="21">
         <v>100.4</v>
       </c>
       <c r="O19" s="8"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="66" t="s">
+      <c r="A20" s="65" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="21">
         <v>43.7</v>
       </c>
       <c r="D20" s="19">
         <v>87.5</v>
       </c>
       <c r="E20" s="21">
         <v>131.19999999999999</v>
       </c>
       <c r="F20" s="21">
         <v>153.1</v>
       </c>
       <c r="G20" s="21">
         <v>174.9</v>
       </c>
       <c r="H20" s="21">
         <v>196.8</v>
       </c>
       <c r="I20" s="21">
         <v>218.7</v>
       </c>
       <c r="J20" s="21">
         <v>240.6</v>
       </c>
       <c r="K20" s="21">
         <v>262.39999999999998</v>
       </c>
       <c r="L20" s="21">
         <v>284.3</v>
       </c>
       <c r="M20" s="21">
         <v>306.2</v>
       </c>
       <c r="N20" s="21">
         <v>328</v>
       </c>
       <c r="O20" s="8"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="66" t="s">
+      <c r="A21" s="65" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="L21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="N21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="O21" s="8"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="66" t="s">
+      <c r="A22" s="65" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="D22" s="19">
         <v>4.7</v>
       </c>
       <c r="E22" s="21">
         <v>6.9</v>
       </c>
       <c r="F22" s="21">
         <v>8.1999999999999993</v>
       </c>
       <c r="G22" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="H22" s="21">
         <v>10.5</v>
       </c>
       <c r="I22" s="21">
         <v>11.6</v>
       </c>
       <c r="J22" s="21">
         <v>12.8</v>
       </c>
       <c r="K22" s="21">
         <v>14</v>
       </c>
       <c r="L22" s="21">
         <v>15.1</v>
       </c>
       <c r="M22" s="21">
         <v>16.3</v>
       </c>
       <c r="N22" s="21">
         <v>17.5</v>
       </c>
       <c r="O22" s="8"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="66" t="s">
+      <c r="A23" s="65" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="21">
         <v>77.5</v>
       </c>
       <c r="D23" s="19">
         <v>152.9</v>
       </c>
       <c r="E23" s="21">
         <v>228.5</v>
       </c>
       <c r="F23" s="21">
         <v>274.10000000000002</v>
       </c>
       <c r="G23" s="21">
         <v>320</v>
       </c>
       <c r="H23" s="21">
         <v>367.6</v>
       </c>
       <c r="I23" s="21">
         <v>415.3</v>
       </c>
       <c r="J23" s="21">
         <v>463.2</v>
       </c>
       <c r="K23" s="21">
         <v>511.9</v>
       </c>
       <c r="L23" s="21">
         <v>561</v>
       </c>
       <c r="M23" s="21">
         <v>609.5</v>
       </c>
       <c r="N23" s="21">
         <v>658.5</v>
       </c>
       <c r="O23" s="8"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="66" t="s">
+      <c r="A24" s="65" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="H24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="I24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="J24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="L24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="M24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="21" t="s">
         <v>19</v>
       </c>
       <c r="O24" s="8"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" s="68" t="s">
+      <c r="A25" s="67" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="24">
         <v>1607</v>
       </c>
       <c r="D25" s="24">
         <v>3.2</v>
       </c>
       <c r="E25" s="24">
         <v>4.8</v>
       </c>
       <c r="F25" s="24">
         <v>5.6</v>
       </c>
       <c r="G25" s="24">
         <v>6.4</v>
       </c>
       <c r="H25" s="24">
         <v>7.2</v>
       </c>
       <c r="I25" s="24">
         <v>8</v>
@@ -2641,4962 +2640,4837 @@
         <v>10.4</v>
       </c>
       <c r="M25" s="24">
         <v>11.3</v>
       </c>
       <c r="N25" s="24">
         <v>12.1</v>
       </c>
       <c r="O25" s="8"/>
     </row>
     <row r="26" spans="1:15">
       <c r="B26" s="26"/>
       <c r="C26" s="27"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
     </row>
-    <row r="27" spans="1:15">
-[...30 lines deleted...]
-      <c r="A29" s="70" t="s">
+    <row r="27" spans="1:15" ht="24" customHeight="1">
+      <c r="A27" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="73"/>
-      <c r="C29" s="38" t="s">
+      <c r="B27" s="72"/>
+      <c r="C27" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="D29" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="E29" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="F29" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="G29" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="H29" s="38" t="s">
+      <c r="H27" s="37" t="s">
         <v>162</v>
       </c>
-      <c r="I29" s="38" t="s">
+      <c r="I27" s="37" t="s">
         <v>161</v>
       </c>
-      <c r="J29" s="38" t="s">
+      <c r="J27" s="37" t="s">
         <v>160</v>
       </c>
-      <c r="K29" s="38" t="s">
+      <c r="K27" s="37" t="s">
         <v>159</v>
       </c>
-      <c r="L29" s="38" t="s">
+      <c r="L27" s="37" t="s">
         <v>158</v>
       </c>
-      <c r="M29" s="38" t="s">
+      <c r="M27" s="37" t="s">
         <v>157</v>
       </c>
-      <c r="N29" s="64" t="s">
+      <c r="N27" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="O29" s="5"/>
-[...40 lines deleted...]
-      <c r="O30" s="5"/>
+      <c r="O27" s="5"/>
+    </row>
+    <row r="28" spans="1:15" ht="25.5" customHeight="1">
+      <c r="A28" s="69"/>
+      <c r="B28" s="73"/>
+      <c r="C28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" s="5"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="18">
+        <v>2088.1</v>
+      </c>
+      <c r="D29" s="18">
+        <v>4216.5</v>
+      </c>
+      <c r="E29" s="18">
+        <v>6192.8</v>
+      </c>
+      <c r="F29" s="18">
+        <v>7893</v>
+      </c>
+      <c r="G29" s="22">
+        <v>9897.6</v>
+      </c>
+      <c r="H29" s="22">
+        <v>12131.9</v>
+      </c>
+      <c r="I29" s="18">
+        <v>14280.5</v>
+      </c>
+      <c r="J29" s="18">
+        <v>16708.599999999999</v>
+      </c>
+      <c r="K29" s="18">
+        <v>19315.900000000001</v>
+      </c>
+      <c r="L29" s="18">
+        <v>22083.9</v>
+      </c>
+      <c r="M29" s="18">
+        <v>25104.9</v>
+      </c>
+      <c r="N29" s="22">
+        <v>28708.7</v>
+      </c>
+      <c r="O29" s="9"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="22">
+        <v>1274.5999999999999</v>
+      </c>
+      <c r="D30" s="22">
+        <v>2399.6999999999998</v>
+      </c>
+      <c r="E30" s="22">
+        <v>3669.7</v>
+      </c>
+      <c r="F30" s="22">
+        <v>4619.8</v>
+      </c>
+      <c r="G30" s="22">
+        <v>5870.2</v>
+      </c>
+      <c r="H30" s="22">
+        <v>7383.9</v>
+      </c>
+      <c r="I30" s="22">
+        <v>8807.7999999999993</v>
+      </c>
+      <c r="J30" s="22">
+        <v>10507.3</v>
+      </c>
+      <c r="K30" s="22">
+        <v>12371.5</v>
+      </c>
+      <c r="L30" s="22">
+        <v>14403.7</v>
+      </c>
+      <c r="M30" s="22">
+        <v>16662.400000000001</v>
+      </c>
+      <c r="N30" s="22">
+        <v>19486.5</v>
+      </c>
+      <c r="O30" s="9"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" s="66" t="s">
+      <c r="A31" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="22">
+        <v>36.1</v>
+      </c>
+      <c r="D31" s="22">
+        <v>157.6</v>
+      </c>
+      <c r="E31" s="22">
+        <v>300.39999999999998</v>
+      </c>
+      <c r="F31" s="22">
+        <v>460.6</v>
+      </c>
+      <c r="G31" s="22">
+        <v>598.29999999999995</v>
+      </c>
+      <c r="H31" s="22">
+        <v>735.5</v>
+      </c>
+      <c r="I31" s="22">
+        <v>879.7</v>
+      </c>
+      <c r="J31" s="22">
+        <v>1025</v>
+      </c>
+      <c r="K31" s="22">
+        <v>1181.8</v>
+      </c>
+      <c r="L31" s="22">
+        <v>1330.4</v>
+      </c>
+      <c r="M31" s="22">
+        <v>1476.3</v>
+      </c>
+      <c r="N31" s="22">
+        <v>1622.6</v>
+      </c>
+      <c r="O31" s="9"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="22">
+        <v>545.29999999999995</v>
+      </c>
+      <c r="D32" s="22">
+        <v>957.9</v>
+      </c>
+      <c r="E32" s="22">
+        <v>1022.2</v>
+      </c>
+      <c r="F32" s="22">
+        <v>1089.9000000000001</v>
+      </c>
+      <c r="G32" s="22">
+        <v>1157.5999999999999</v>
+      </c>
+      <c r="H32" s="22">
+        <v>1220.5</v>
+      </c>
+      <c r="I32" s="22">
+        <v>1283.8</v>
+      </c>
+      <c r="J32" s="22">
+        <v>1343.6</v>
+      </c>
+      <c r="K32" s="22">
+        <v>1404.7</v>
+      </c>
+      <c r="L32" s="22">
+        <v>1466.4</v>
+      </c>
+      <c r="M32" s="22">
+        <v>1527.9</v>
+      </c>
+      <c r="N32" s="22">
+        <v>1589.9</v>
+      </c>
+      <c r="O32" s="9"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="22">
+        <v>44.4</v>
+      </c>
+      <c r="D33" s="22">
+        <v>80.3</v>
+      </c>
+      <c r="E33" s="22">
+        <v>114.5</v>
+      </c>
+      <c r="F33" s="22">
+        <v>156.5</v>
+      </c>
+      <c r="G33" s="22">
+        <v>203.2</v>
+      </c>
+      <c r="H33" s="22">
+        <v>258.39999999999998</v>
+      </c>
+      <c r="I33" s="22">
+        <v>317.7</v>
+      </c>
+      <c r="J33" s="22">
+        <v>387.6</v>
+      </c>
+      <c r="K33" s="22">
+        <v>449.8</v>
+      </c>
+      <c r="L33" s="22">
+        <v>520.1</v>
+      </c>
+      <c r="M33" s="22">
+        <v>594.20000000000005</v>
+      </c>
+      <c r="N33" s="22">
+        <v>665</v>
+      </c>
+      <c r="O33" s="9"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="22">
+        <v>0.7</v>
+      </c>
+      <c r="D34" s="22">
+        <v>0.9</v>
+      </c>
+      <c r="E34" s="22">
+        <v>22.5</v>
+      </c>
+      <c r="F34" s="22">
+        <v>44.1</v>
+      </c>
+      <c r="G34" s="22">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="H34" s="22">
+        <v>101</v>
+      </c>
+      <c r="I34" s="22">
+        <v>101.2</v>
+      </c>
+      <c r="J34" s="22">
+        <v>101.3</v>
+      </c>
+      <c r="K34" s="22">
+        <v>101.5</v>
+      </c>
+      <c r="L34" s="22">
+        <v>101.7</v>
+      </c>
+      <c r="M34" s="22">
+        <v>101.8</v>
+      </c>
+      <c r="N34" s="22">
+        <v>122.8</v>
+      </c>
+      <c r="O34" s="9"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="22">
+        <v>2.1</v>
+      </c>
+      <c r="D35" s="22">
+        <v>3.2</v>
+      </c>
+      <c r="E35" s="22">
+        <v>3.7</v>
+      </c>
+      <c r="F35" s="22">
+        <v>4.2</v>
+      </c>
+      <c r="G35" s="22">
+        <v>4.7</v>
+      </c>
+      <c r="H35" s="22">
+        <v>5.3</v>
+      </c>
+      <c r="I35" s="22">
+        <v>5.8</v>
+      </c>
+      <c r="J35" s="22">
+        <v>6.3</v>
+      </c>
+      <c r="K35" s="22">
+        <v>6.9</v>
+      </c>
+      <c r="L35" s="22">
+        <v>7.4</v>
+      </c>
+      <c r="M35" s="22">
+        <v>7.9</v>
+      </c>
+      <c r="N35" s="22">
+        <v>8.4</v>
+      </c>
+      <c r="O35" s="9"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="22">
+        <v>3.1</v>
+      </c>
+      <c r="D36" s="22">
+        <v>297.3</v>
+      </c>
+      <c r="E36" s="22">
+        <v>627.5</v>
+      </c>
+      <c r="F36" s="22">
+        <v>962.7</v>
+      </c>
+      <c r="G36" s="22">
+        <v>1306.0999999999999</v>
+      </c>
+      <c r="H36" s="22">
+        <v>1620.7</v>
+      </c>
+      <c r="I36" s="22">
+        <v>1942.3</v>
+      </c>
+      <c r="J36" s="22">
+        <v>2245.3000000000002</v>
+      </c>
+      <c r="K36" s="22">
+        <v>2547.4</v>
+      </c>
+      <c r="L36" s="22">
+        <v>2856.3</v>
+      </c>
+      <c r="M36" s="22">
+        <v>3222</v>
+      </c>
+      <c r="N36" s="22">
+        <v>3588.1</v>
+      </c>
+      <c r="O36" s="9"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="22">
+        <v>101.6</v>
+      </c>
+      <c r="D37" s="22">
+        <v>183.1</v>
+      </c>
+      <c r="E37" s="22">
+        <v>246.3</v>
+      </c>
+      <c r="F37" s="22">
+        <v>316.2</v>
+      </c>
+      <c r="G37" s="22">
+        <v>380.5</v>
+      </c>
+      <c r="H37" s="22">
+        <v>444.4</v>
+      </c>
+      <c r="I37" s="22">
+        <v>520.6</v>
+      </c>
+      <c r="J37" s="22">
+        <v>614.9</v>
+      </c>
+      <c r="K37" s="22">
+        <v>712.8</v>
+      </c>
+      <c r="L37" s="22">
+        <v>795.8</v>
+      </c>
+      <c r="M37" s="22">
+        <v>840.3</v>
+      </c>
+      <c r="N37" s="22">
+        <v>883.9</v>
+      </c>
+      <c r="O37" s="9"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="22">
+        <v>5.2</v>
+      </c>
+      <c r="D38" s="22">
+        <v>7.8</v>
+      </c>
+      <c r="E38" s="22">
+        <v>10.7</v>
+      </c>
+      <c r="F38" s="22">
+        <v>13.2</v>
+      </c>
+      <c r="G38" s="22">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H38" s="22">
+        <v>23.4</v>
+      </c>
+      <c r="I38" s="22">
+        <v>28.9</v>
+      </c>
+      <c r="J38" s="22">
+        <v>34</v>
+      </c>
+      <c r="K38" s="22">
+        <v>37.9</v>
+      </c>
+      <c r="L38" s="22">
+        <v>45</v>
+      </c>
+      <c r="M38" s="22">
+        <v>57.1</v>
+      </c>
+      <c r="N38" s="22">
+        <v>70.5</v>
+      </c>
+      <c r="O38" s="9"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="22">
+        <v>13.3</v>
+      </c>
+      <c r="D39" s="22">
+        <v>26.1</v>
+      </c>
+      <c r="E39" s="22">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="F39" s="22">
+        <v>52.1</v>
+      </c>
+      <c r="G39" s="22">
+        <v>67.3</v>
+      </c>
+      <c r="H39" s="22">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="I39" s="22">
+        <v>95.1</v>
+      </c>
+      <c r="J39" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="K39" s="22">
+        <v>124.1</v>
+      </c>
+      <c r="L39" s="22">
+        <v>140.9</v>
+      </c>
+      <c r="M39" s="22">
+        <v>159.1</v>
+      </c>
+      <c r="N39" s="22">
+        <v>176.1</v>
+      </c>
+      <c r="O39" s="9"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="22">
+        <v>1.6</v>
+      </c>
+      <c r="D40" s="22">
+        <v>2.4</v>
+      </c>
+      <c r="E40" s="22">
+        <v>2.8</v>
+      </c>
+      <c r="F40" s="22">
+        <v>3.2</v>
+      </c>
+      <c r="G40" s="22">
+        <v>3.6</v>
+      </c>
+      <c r="H40" s="22">
+        <v>3.9</v>
+      </c>
+      <c r="I40" s="22">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="J40" s="22">
+        <v>4.8</v>
+      </c>
+      <c r="K40" s="22">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L40" s="22">
+        <v>5.5</v>
+      </c>
+      <c r="M40" s="22">
+        <v>5.9</v>
+      </c>
+      <c r="N40" s="22">
+        <v>6.3</v>
+      </c>
+      <c r="O40" s="9"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="22">
+        <v>6.7</v>
+      </c>
+      <c r="D41" s="22">
+        <v>11.8</v>
+      </c>
+      <c r="E41" s="22">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F41" s="22">
+        <v>25.9</v>
+      </c>
+      <c r="G41" s="22">
+        <v>37.5</v>
+      </c>
+      <c r="H41" s="22">
+        <v>45.3</v>
+      </c>
+      <c r="I41" s="22">
+        <v>55.3</v>
+      </c>
+      <c r="J41" s="22">
+        <v>61.8</v>
+      </c>
+      <c r="K41" s="22">
+        <v>72.2</v>
+      </c>
+      <c r="L41" s="22">
+        <v>79.2</v>
+      </c>
+      <c r="M41" s="22">
+        <v>85.5</v>
+      </c>
+      <c r="N41" s="22">
+        <v>96.9</v>
+      </c>
+      <c r="O41" s="9"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="22">
+        <v>0.4</v>
+      </c>
+      <c r="D42" s="22">
+        <v>0.6</v>
+      </c>
+      <c r="E42" s="22">
+        <v>0.7</v>
+      </c>
+      <c r="F42" s="22">
+        <v>0.8</v>
+      </c>
+      <c r="G42" s="22">
+        <v>0.9</v>
+      </c>
+      <c r="H42" s="22">
+        <v>0.9</v>
+      </c>
+      <c r="I42" s="22">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J42" s="22">
+        <v>1.2</v>
+      </c>
+      <c r="K42" s="22">
+        <v>1.3</v>
+      </c>
+      <c r="L42" s="22">
+        <v>1.4</v>
+      </c>
+      <c r="M42" s="22">
+        <v>1.5</v>
+      </c>
+      <c r="N42" s="22">
+        <v>1.6</v>
+      </c>
+      <c r="O42" s="9"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M43" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="N43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O43" s="9"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" s="22">
+        <v>1.2</v>
+      </c>
+      <c r="D44" s="22">
+        <v>1.7</v>
+      </c>
+      <c r="E44" s="22">
+        <v>2</v>
+      </c>
+      <c r="F44" s="22">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G44" s="22">
+        <v>2.6</v>
+      </c>
+      <c r="H44" s="22">
+        <v>2.9</v>
+      </c>
+      <c r="I44" s="22">
+        <v>3.2</v>
+      </c>
+      <c r="J44" s="22">
+        <v>3.5</v>
+      </c>
+      <c r="K44" s="22">
+        <v>3.8</v>
+      </c>
+      <c r="L44" s="22">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M44" s="22">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N44" s="22">
+        <v>4.7</v>
+      </c>
+      <c r="O44" s="9"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="22">
+        <v>50.5</v>
+      </c>
+      <c r="D45" s="22">
+        <v>84</v>
+      </c>
+      <c r="E45" s="22">
+        <v>109.8</v>
+      </c>
+      <c r="F45" s="22">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="G45" s="22">
+        <v>170.1</v>
+      </c>
+      <c r="H45" s="22">
+        <v>200.4</v>
+      </c>
+      <c r="I45" s="22">
+        <v>230.1</v>
+      </c>
+      <c r="J45" s="22">
+        <v>258.89999999999998</v>
+      </c>
+      <c r="K45" s="22">
+        <v>288.5</v>
+      </c>
+      <c r="L45" s="22">
+        <v>316.7</v>
+      </c>
+      <c r="M45" s="22">
+        <v>346.4</v>
+      </c>
+      <c r="N45" s="22">
+        <v>370.2</v>
+      </c>
+      <c r="O45" s="9"/>
+    </row>
+    <row r="46" spans="1:15" s="3" customFormat="1">
+      <c r="A46" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M46" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="N46" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O46" s="9"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="D47" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="E47" s="25">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F47" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="G47" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="H47" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="I47" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="J47" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="K47" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="L47" s="25">
+        <v>9.4</v>
+      </c>
+      <c r="M47" s="25">
+        <v>12.2</v>
+      </c>
+      <c r="N47" s="25">
+        <v>15.1</v>
+      </c>
+      <c r="O47" s="9"/>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="B48" s="26"/>
+      <c r="C48" s="26"/>
+      <c r="D48" s="26"/>
+      <c r="E48" s="26"/>
+      <c r="F48" s="26"/>
+      <c r="G48" s="26"/>
+      <c r="H48" s="26"/>
+      <c r="I48" s="26"/>
+      <c r="J48" s="26"/>
+      <c r="K48" s="26"/>
+      <c r="L48" s="26"/>
+      <c r="M48" s="26"/>
+      <c r="N48" s="26"/>
+    </row>
+    <row r="49" spans="1:18" ht="26.25" customHeight="1">
+      <c r="A49" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="B49" s="72"/>
+      <c r="C49" s="37" t="s">
+        <v>91</v>
+      </c>
+      <c r="D49" s="37" t="s">
+        <v>144</v>
+      </c>
+      <c r="E49" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="H49" s="37" t="s">
+        <v>166</v>
+      </c>
+      <c r="I49" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="J49" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="K49" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>171</v>
+      </c>
+      <c r="N49" s="63" t="s">
+        <v>172</v>
+      </c>
+      <c r="O49" s="5"/>
+    </row>
+    <row r="50" spans="1:18" ht="35.25" customHeight="1">
+      <c r="A50" s="69"/>
+      <c r="B50" s="73"/>
+      <c r="C50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="J50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L50" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M50" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="O50" s="5"/>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="67" t="s">
+      <c r="B51" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="C31" s="18">
-[...38 lines deleted...]
-      <c r="A32" s="66" t="s">
+      <c r="C51" s="18">
+        <v>2367</v>
+      </c>
+      <c r="D51" s="18">
+        <v>4807</v>
+      </c>
+      <c r="E51" s="18">
+        <v>7482.9859999999999</v>
+      </c>
+      <c r="F51" s="18">
+        <v>10095.467000000001</v>
+      </c>
+      <c r="G51" s="18">
+        <v>12953.174999999999</v>
+      </c>
+      <c r="H51" s="18">
+        <v>12947.459000000001</v>
+      </c>
+      <c r="I51" s="18">
+        <v>15284.852000000001</v>
+      </c>
+      <c r="J51" s="18">
+        <v>17831.187999999998</v>
+      </c>
+      <c r="K51" s="18">
+        <v>20247.762999999999</v>
+      </c>
+      <c r="L51" s="22">
+        <v>22883.907999999999</v>
+      </c>
+      <c r="M51" s="22">
+        <v>25438.647000000001</v>
+      </c>
+      <c r="N51" s="22">
+        <v>28248.249</v>
+      </c>
+      <c r="O51" s="11"/>
+      <c r="P51" s="12"/>
+      <c r="Q51" s="13"/>
+      <c r="R51" s="14"/>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="28" t="s">
+      <c r="B52" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C32" s="22">
-[...38 lines deleted...]
-      <c r="A33" s="66" t="s">
+      <c r="C52" s="22">
+        <v>1512.5</v>
+      </c>
+      <c r="D52" s="22">
+        <v>3226.6</v>
+      </c>
+      <c r="E52" s="22">
+        <v>5018.5559999999996</v>
+      </c>
+      <c r="F52" s="22">
+        <v>6762.777</v>
+      </c>
+      <c r="G52" s="22">
+        <v>8715.491</v>
+      </c>
+      <c r="H52" s="22">
+        <v>10704.136</v>
+      </c>
+      <c r="I52" s="22">
+        <v>12594.092000000001</v>
+      </c>
+      <c r="J52" s="22">
+        <v>14685.751</v>
+      </c>
+      <c r="K52" s="22">
+        <v>16608.717000000001</v>
+      </c>
+      <c r="L52" s="22">
+        <v>18731.641</v>
+      </c>
+      <c r="M52" s="22">
+        <v>20782.530999999999</v>
+      </c>
+      <c r="N52" s="22">
+        <v>23085.83</v>
+      </c>
+      <c r="O52" s="2"/>
+      <c r="P52" s="12"/>
+      <c r="Q52" s="13"/>
+      <c r="R52" s="14"/>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="28" t="s">
+      <c r="B53" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C33" s="22">
-[...38 lines deleted...]
-      <c r="A34" s="66" t="s">
+      <c r="C53" s="22">
+        <v>170.1</v>
+      </c>
+      <c r="D53" s="22">
+        <v>342.2</v>
+      </c>
+      <c r="E53" s="22">
+        <v>477.04500000000002</v>
+      </c>
+      <c r="F53" s="22">
+        <v>627.62300000000005</v>
+      </c>
+      <c r="G53" s="22">
+        <v>778.26900000000001</v>
+      </c>
+      <c r="H53" s="22">
+        <v>1089.239</v>
+      </c>
+      <c r="I53" s="22">
+        <v>1369.213</v>
+      </c>
+      <c r="J53" s="22">
+        <v>1664.27</v>
+      </c>
+      <c r="K53" s="22">
+        <v>1985.2270000000001</v>
+      </c>
+      <c r="L53" s="22">
+        <v>2305.38</v>
+      </c>
+      <c r="M53" s="22">
+        <v>2637.5059999999999</v>
+      </c>
+      <c r="N53" s="22">
+        <v>2968.221</v>
+      </c>
+      <c r="O53" s="2"/>
+      <c r="P53" s="12"/>
+      <c r="Q53" s="13"/>
+      <c r="R53" s="14"/>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="28" t="s">
+      <c r="B54" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="22">
-[...38 lines deleted...]
-      <c r="A35" s="66" t="s">
+      <c r="C54" s="22">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="D54" s="22">
+        <v>160.1</v>
+      </c>
+      <c r="E54" s="22">
+        <v>258.81099999999998</v>
+      </c>
+      <c r="F54" s="22">
+        <v>343.96199999999999</v>
+      </c>
+      <c r="G54" s="22">
+        <v>451.93200000000002</v>
+      </c>
+      <c r="H54" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J54" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K54" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L54" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M54" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N54" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O54" s="2"/>
+      <c r="P54" s="12"/>
+      <c r="Q54" s="13"/>
+      <c r="R54" s="14"/>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="28" t="s">
+      <c r="B55" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="22">
-[...839 lines deleted...]
-      <c r="O55" s="11"/>
+      <c r="C55" s="22">
+        <v>65</v>
+      </c>
+      <c r="D55" s="22">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="E55" s="22">
+        <v>210.81</v>
+      </c>
+      <c r="F55" s="22">
+        <v>282.85000000000002</v>
+      </c>
+      <c r="G55" s="22">
+        <v>355.06</v>
+      </c>
+      <c r="H55" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I55" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J55" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K55" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L55" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M55" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N55" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O55" s="2"/>
       <c r="P55" s="12"/>
       <c r="Q55" s="13"/>
       <c r="R55" s="14"/>
     </row>
     <row r="56" spans="1:18">
-      <c r="A56" s="66" t="s">
-        <v>28</v>
+      <c r="A56" s="65" t="s">
+        <v>32</v>
       </c>
       <c r="B56" s="28" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C56" s="22">
-        <v>1512.5</v>
+        <v>27.2</v>
       </c>
       <c r="D56" s="22">
-        <v>3226.6</v>
+        <v>58.2</v>
       </c>
       <c r="E56" s="22">
-        <v>5018.5559999999996</v>
+        <v>95.906999999999996</v>
       </c>
       <c r="F56" s="22">
-        <v>6762.777</v>
+        <v>135.25700000000001</v>
       </c>
       <c r="G56" s="22">
-        <v>8715.491</v>
+        <v>182.18</v>
       </c>
       <c r="H56" s="22">
-        <v>10704.136</v>
+        <v>220.38200000000001</v>
       </c>
       <c r="I56" s="22">
-        <v>12594.092000000001</v>
+        <v>251.37700000000001</v>
       </c>
       <c r="J56" s="22">
-        <v>14685.751</v>
+        <v>283.44600000000003</v>
       </c>
       <c r="K56" s="22">
-        <v>16608.717000000001</v>
+        <v>321.565</v>
       </c>
       <c r="L56" s="22">
-        <v>18731.641</v>
+        <v>367.88600000000002</v>
       </c>
       <c r="M56" s="22">
-        <v>20782.530999999999</v>
+        <v>419.786</v>
       </c>
       <c r="N56" s="22">
-        <v>23085.83</v>
+        <v>461.90600000000001</v>
       </c>
       <c r="O56" s="2"/>
       <c r="P56" s="12"/>
-      <c r="Q56" s="13"/>
-      <c r="R56" s="14"/>
+      <c r="Q56" s="15"/>
+      <c r="R56" s="6"/>
     </row>
     <row r="57" spans="1:18">
-      <c r="A57" s="66" t="s">
-        <v>29</v>
+      <c r="A57" s="65" t="s">
+        <v>33</v>
       </c>
       <c r="B57" s="28" t="s">
-        <v>2</v>
-[...11 lines deleted...]
-        <v>627.62300000000005</v>
+        <v>6</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>19</v>
       </c>
       <c r="G57" s="22">
-        <v>778.26900000000001</v>
+        <v>2.6320000000000001</v>
       </c>
       <c r="H57" s="22">
-        <v>1089.239</v>
+        <v>7.5949999999999998</v>
       </c>
       <c r="I57" s="22">
-        <v>1369.213</v>
+        <v>9.7750000000000004</v>
       </c>
       <c r="J57" s="22">
-        <v>1664.27</v>
+        <v>11.675000000000001</v>
       </c>
       <c r="K57" s="22">
-        <v>1985.2270000000001</v>
+        <v>13.632</v>
       </c>
       <c r="L57" s="22">
-        <v>2305.38</v>
+        <v>15.686</v>
       </c>
       <c r="M57" s="22">
-        <v>2637.5059999999999</v>
+        <v>17.928000000000001</v>
       </c>
       <c r="N57" s="22">
-        <v>2968.221</v>
+        <v>19.965</v>
       </c>
       <c r="O57" s="2"/>
       <c r="P57" s="12"/>
-      <c r="Q57" s="13"/>
-      <c r="R57" s="14"/>
+      <c r="Q57" s="15"/>
+      <c r="R57" s="6"/>
     </row>
     <row r="58" spans="1:18">
-      <c r="A58" s="66" t="s">
-        <v>30</v>
+      <c r="A58" s="65" t="s">
+        <v>34</v>
       </c>
       <c r="B58" s="28" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C58" s="22">
-        <v>76.400000000000006</v>
+        <v>388.8</v>
       </c>
       <c r="D58" s="22">
-        <v>160.1</v>
+        <v>633.29999999999995</v>
       </c>
       <c r="E58" s="22">
-        <v>258.81099999999998</v>
+        <v>1030.6089999999999</v>
       </c>
       <c r="F58" s="22">
-        <v>343.96199999999999</v>
+        <v>1348.3409999999999</v>
       </c>
       <c r="G58" s="22">
-        <v>451.93200000000002</v>
+        <v>1668.059</v>
       </c>
       <c r="H58" s="22" t="s">
         <v>19</v>
       </c>
       <c r="I58" s="22" t="s">
         <v>19</v>
       </c>
       <c r="J58" s="22" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="22" t="s">
         <v>19</v>
       </c>
       <c r="L58" s="22" t="s">
         <v>19</v>
       </c>
       <c r="M58" s="22" t="s">
         <v>19</v>
       </c>
       <c r="N58" s="22" t="s">
         <v>19</v>
       </c>
       <c r="O58" s="2"/>
       <c r="P58" s="12"/>
-      <c r="Q58" s="13"/>
-      <c r="R58" s="14"/>
+      <c r="Q58" s="15"/>
+      <c r="R58" s="6"/>
     </row>
     <row r="59" spans="1:18">
-      <c r="A59" s="66" t="s">
-        <v>31</v>
+      <c r="A59" s="65" t="s">
+        <v>35</v>
       </c>
       <c r="B59" s="28" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C59" s="22">
-        <v>65</v>
+        <v>83.7</v>
       </c>
       <c r="D59" s="22">
-        <v>133.19999999999999</v>
+        <v>169.2</v>
       </c>
       <c r="E59" s="22">
-        <v>210.81</v>
+        <v>261.63099999999997</v>
       </c>
       <c r="F59" s="22">
-        <v>282.85000000000002</v>
+        <v>419.51499999999999</v>
       </c>
       <c r="G59" s="22">
-        <v>355.06</v>
-[...20 lines deleted...]
-        <v>19</v>
+        <v>572.42399999999998</v>
+      </c>
+      <c r="H59" s="22">
+        <v>613.10199999999998</v>
+      </c>
+      <c r="I59" s="22">
+        <v>654.07899999999995</v>
+      </c>
+      <c r="J59" s="22">
+        <v>686.20600000000002</v>
+      </c>
+      <c r="K59" s="22">
+        <v>724.49900000000002</v>
+      </c>
+      <c r="L59" s="22">
+        <v>782.41499999999996</v>
+      </c>
+      <c r="M59" s="22">
+        <v>805.577</v>
+      </c>
+      <c r="N59" s="22">
+        <v>829.649</v>
       </c>
       <c r="O59" s="2"/>
       <c r="P59" s="12"/>
-      <c r="Q59" s="13"/>
-      <c r="R59" s="14"/>
+      <c r="Q59" s="15"/>
+      <c r="R59" s="6"/>
     </row>
     <row r="60" spans="1:18">
-      <c r="A60" s="66" t="s">
-        <v>32</v>
+      <c r="A60" s="65" t="s">
+        <v>36</v>
       </c>
       <c r="B60" s="28" t="s">
-        <v>5</v>
-[...14 lines deleted...]
-        <v>182.18</v>
+        <v>9</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D60" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E60" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="22" t="s">
+        <v>19</v>
       </c>
       <c r="H60" s="22">
-        <v>220.38200000000001</v>
+        <v>19.445</v>
       </c>
       <c r="I60" s="22">
-        <v>251.37700000000001</v>
+        <v>38.89</v>
       </c>
       <c r="J60" s="22">
-        <v>283.44600000000003</v>
+        <v>58.335000000000001</v>
       </c>
       <c r="K60" s="22">
-        <v>321.565</v>
+        <v>77.78</v>
       </c>
       <c r="L60" s="22">
-        <v>367.88600000000002</v>
+        <v>97.224999999999994</v>
       </c>
       <c r="M60" s="22">
-        <v>419.786</v>
+        <v>116.67</v>
       </c>
       <c r="N60" s="22">
-        <v>461.90600000000001</v>
+        <v>136.11500000000001</v>
       </c>
       <c r="O60" s="2"/>
       <c r="P60" s="12"/>
       <c r="Q60" s="15"/>
       <c r="R60" s="6"/>
     </row>
     <row r="61" spans="1:18">
-      <c r="A61" s="66" t="s">
-        <v>33</v>
+      <c r="A61" s="65" t="s">
+        <v>37</v>
       </c>
       <c r="B61" s="28" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>10</v>
+      </c>
+      <c r="C61" s="22">
+        <v>8.9</v>
+      </c>
+      <c r="D61" s="22">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="E61" s="22">
+        <v>26.684999999999999</v>
+      </c>
+      <c r="F61" s="22">
+        <v>36.58</v>
       </c>
       <c r="G61" s="22">
-        <v>2.6320000000000001</v>
+        <v>47.741</v>
       </c>
       <c r="H61" s="22">
-        <v>7.5949999999999998</v>
+        <v>62.96</v>
       </c>
       <c r="I61" s="22">
-        <v>9.7750000000000004</v>
+        <v>79.760999999999996</v>
       </c>
       <c r="J61" s="22">
-        <v>11.675000000000001</v>
+        <v>96.765000000000001</v>
       </c>
       <c r="K61" s="22">
-        <v>13.632</v>
+        <v>113.938</v>
       </c>
       <c r="L61" s="22">
-        <v>15.686</v>
+        <v>131.33600000000001</v>
       </c>
       <c r="M61" s="22">
-        <v>17.928000000000001</v>
+        <v>153.637</v>
       </c>
       <c r="N61" s="22">
-        <v>19.965</v>
+        <v>178.709</v>
       </c>
       <c r="O61" s="2"/>
       <c r="P61" s="12"/>
       <c r="Q61" s="15"/>
-      <c r="R61" s="6"/>
+      <c r="R61" s="7"/>
     </row>
     <row r="62" spans="1:18">
-      <c r="A62" s="66" t="s">
-        <v>34</v>
+      <c r="A62" s="65" t="s">
+        <v>38</v>
       </c>
       <c r="B62" s="28" t="s">
-        <v>7</v>
-[...14 lines deleted...]
-        <v>1668.059</v>
+        <v>11</v>
+      </c>
+      <c r="C62" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E62" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F62" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" s="22" t="s">
+        <v>19</v>
       </c>
       <c r="H62" s="22" t="s">
         <v>19</v>
       </c>
       <c r="I62" s="22" t="s">
         <v>19</v>
       </c>
       <c r="J62" s="22" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="L62" s="22" t="s">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="L62" s="22">
+        <v>0.64200000000000002</v>
+      </c>
+      <c r="M62" s="22">
+        <v>2.38</v>
+      </c>
+      <c r="N62" s="22">
+        <v>4.7709999999999999</v>
       </c>
       <c r="O62" s="2"/>
       <c r="P62" s="12"/>
       <c r="Q62" s="15"/>
       <c r="R62" s="6"/>
     </row>
     <row r="63" spans="1:18">
-      <c r="A63" s="66" t="s">
-        <v>35</v>
+      <c r="A63" s="65" t="s">
+        <v>39</v>
       </c>
       <c r="B63" s="28" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C63" s="22">
-        <v>83.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="D63" s="22">
-        <v>169.2</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="E63" s="22">
-        <v>261.63099999999997</v>
+        <v>15.717000000000001</v>
       </c>
       <c r="F63" s="22">
-        <v>419.51499999999999</v>
+        <v>21.901</v>
       </c>
       <c r="G63" s="22">
-        <v>572.42399999999998</v>
+        <v>31.992999999999999</v>
       </c>
       <c r="H63" s="22">
-        <v>613.10199999999998</v>
+        <v>47.768999999999998</v>
       </c>
       <c r="I63" s="22">
-        <v>654.07899999999995</v>
+        <v>68.459999999999994</v>
       </c>
       <c r="J63" s="22">
-        <v>686.20600000000002</v>
+        <v>92.385000000000005</v>
       </c>
       <c r="K63" s="22">
-        <v>724.49900000000002</v>
+        <v>110.37</v>
       </c>
       <c r="L63" s="22">
-        <v>782.41499999999996</v>
+        <v>123.41800000000001</v>
       </c>
       <c r="M63" s="22">
-        <v>805.577</v>
+        <v>133.809</v>
       </c>
       <c r="N63" s="22">
-        <v>829.649</v>
+        <v>151.16800000000001</v>
       </c>
       <c r="O63" s="2"/>
       <c r="P63" s="12"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="6"/>
     </row>
     <row r="64" spans="1:18">
-      <c r="A64" s="66" t="s">
-        <v>36</v>
+      <c r="A64" s="65" t="s">
+        <v>40</v>
       </c>
       <c r="B64" s="28" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C64" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="22" t="s">
         <v>19</v>
       </c>
       <c r="E64" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F64" s="22" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="H64" s="22">
-[...18 lines deleted...]
-        <v>136.11500000000001</v>
+      <c r="H64" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I64" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J64" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K64" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L64" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M64" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N64" s="22" t="s">
+        <v>19</v>
       </c>
       <c r="O64" s="2"/>
       <c r="P64" s="12"/>
       <c r="Q64" s="15"/>
       <c r="R64" s="6"/>
     </row>
     <row r="65" spans="1:19">
-      <c r="A65" s="66" t="s">
+      <c r="A65" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N65" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O65" s="2"/>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B66" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" s="22">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="D66" s="22">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="E66" s="22">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="F66" s="22">
+        <v>0.34399999999999997</v>
+      </c>
+      <c r="G66" s="22">
+        <v>0.43</v>
+      </c>
+      <c r="H66" s="22">
+        <v>3.71</v>
+      </c>
+      <c r="I66" s="22">
+        <v>6.3630000000000004</v>
+      </c>
+      <c r="J66" s="22">
+        <v>6.3630000000000004</v>
+      </c>
+      <c r="K66" s="22">
+        <v>9.5619999999999994</v>
+      </c>
+      <c r="L66" s="22">
+        <v>12.49</v>
+      </c>
+      <c r="M66" s="22">
+        <v>14.628</v>
+      </c>
+      <c r="N66" s="22">
+        <v>16.428999999999998</v>
+      </c>
+      <c r="O66" s="2"/>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B67" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="22">
+        <v>27.7</v>
+      </c>
+      <c r="D67" s="22">
+        <v>52.6</v>
+      </c>
+      <c r="E67" s="22">
+        <v>7.2709999999999999</v>
+      </c>
+      <c r="F67" s="22">
+        <v>106.131</v>
+      </c>
+      <c r="G67" s="22">
+        <v>133.994</v>
+      </c>
+      <c r="H67" s="22">
+        <v>163.459</v>
+      </c>
+      <c r="I67" s="22">
+        <v>194.68</v>
+      </c>
+      <c r="J67" s="22">
+        <v>225.90100000000001</v>
+      </c>
+      <c r="K67" s="22">
+        <v>260.18200000000002</v>
+      </c>
+      <c r="L67" s="22">
+        <v>292.38799999999998</v>
+      </c>
+      <c r="M67" s="22">
+        <v>330.79399999999998</v>
+      </c>
+      <c r="N67" s="22">
+        <v>372.08499999999998</v>
+      </c>
+      <c r="O67" s="2"/>
+    </row>
+    <row r="68" spans="1:19">
+      <c r="A68" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B68" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N68" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O68" s="2"/>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="D69" s="25">
+        <v>5</v>
+      </c>
+      <c r="E69" s="25">
+        <v>7.6859999999999999</v>
+      </c>
+      <c r="F69" s="25">
+        <v>10.186</v>
+      </c>
+      <c r="G69" s="25">
+        <v>12.97</v>
+      </c>
+      <c r="H69" s="25">
+        <v>15.662000000000001</v>
+      </c>
+      <c r="I69" s="25">
+        <v>18.161999999999999</v>
+      </c>
+      <c r="J69" s="25">
+        <v>20.091000000000001</v>
+      </c>
+      <c r="K69" s="25">
+        <v>22.291</v>
+      </c>
+      <c r="L69" s="25">
+        <v>23.401</v>
+      </c>
+      <c r="M69" s="25">
+        <v>23.401</v>
+      </c>
+      <c r="N69" s="25">
+        <v>23.401</v>
+      </c>
+      <c r="O69" s="2"/>
+    </row>
+    <row r="70" spans="1:19" ht="15" customHeight="1">
+      <c r="B70" s="26"/>
+      <c r="C70" s="26"/>
+      <c r="D70" s="26"/>
+      <c r="E70" s="26"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="26"/>
+      <c r="H70" s="26"/>
+      <c r="I70" s="26"/>
+      <c r="J70" s="26"/>
+      <c r="K70" s="26"/>
+      <c r="L70" s="26"/>
+      <c r="M70" s="26"/>
+      <c r="N70" s="26"/>
+    </row>
+    <row r="71" spans="1:19" ht="28.5" customHeight="1">
+      <c r="A71" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="B71" s="72"/>
+      <c r="C71" s="37" t="s">
+        <v>173</v>
+      </c>
+      <c r="D71" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="E71" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="F71" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="G71" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="H71" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="I71" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="J71" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="K71" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="L71" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="M71" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="N71" s="63" t="s">
+        <v>105</v>
+      </c>
+      <c r="O71" s="5"/>
+    </row>
+    <row r="72" spans="1:19" ht="22.5">
+      <c r="A72" s="69"/>
+      <c r="B72" s="73"/>
+      <c r="C72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="J72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M72" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N72" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="O72" s="5"/>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="C73" s="29">
+        <v>2567.6680000000001</v>
+      </c>
+      <c r="D73" s="29">
+        <v>4927.6099999999997</v>
+      </c>
+      <c r="E73" s="29">
+        <v>7418.82</v>
+      </c>
+      <c r="F73" s="29">
+        <v>9830.4040000000005</v>
+      </c>
+      <c r="G73" s="29">
+        <v>12659.133</v>
+      </c>
+      <c r="H73" s="29">
+        <v>15652.402</v>
+      </c>
+      <c r="I73" s="29">
+        <v>18364.082999999999</v>
+      </c>
+      <c r="J73" s="29">
+        <v>21888.32</v>
+      </c>
+      <c r="K73" s="29">
+        <v>24934.252</v>
+      </c>
+      <c r="L73" s="29">
+        <v>28068.823</v>
+      </c>
+      <c r="M73" s="29">
+        <v>31714.374</v>
+      </c>
+      <c r="N73" s="29">
+        <v>35365.665999999997</v>
+      </c>
+      <c r="O73" s="4"/>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C74" s="22">
+        <v>1990.0709999999999</v>
+      </c>
+      <c r="D74" s="22">
+        <v>4039.163</v>
+      </c>
+      <c r="E74" s="22">
+        <v>6200.027</v>
+      </c>
+      <c r="F74" s="22">
+        <v>8165.3770000000004</v>
+      </c>
+      <c r="G74" s="22">
+        <v>10424.86</v>
+      </c>
+      <c r="H74" s="22">
+        <v>12877.679</v>
+      </c>
+      <c r="I74" s="22">
+        <v>15186.83</v>
+      </c>
+      <c r="J74" s="22">
+        <v>18079.849999999999</v>
+      </c>
+      <c r="K74" s="22">
+        <v>20917.508000000002</v>
+      </c>
+      <c r="L74" s="22">
+        <v>23834.405999999999</v>
+      </c>
+      <c r="M74" s="22">
+        <v>27079.659</v>
+      </c>
+      <c r="N74" s="22">
+        <v>30348.435000000001</v>
+      </c>
+      <c r="O74" s="1"/>
+      <c r="P74" s="1"/>
+      <c r="Q74" s="1"/>
+      <c r="R74" s="1"/>
+      <c r="S74" s="1"/>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B75" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C75" s="22">
+        <v>439.416</v>
+      </c>
+      <c r="D75" s="22">
+        <v>593.548</v>
+      </c>
+      <c r="E75" s="22">
+        <v>751.86599999999999</v>
+      </c>
+      <c r="F75" s="22">
+        <v>1056.3040000000001</v>
+      </c>
+      <c r="G75" s="22">
+        <v>1477.4010000000001</v>
+      </c>
+      <c r="H75" s="22">
+        <v>1831.3050000000001</v>
+      </c>
+      <c r="I75" s="22">
+        <v>2050.8139999999999</v>
+      </c>
+      <c r="J75" s="22">
+        <v>2480.1819999999998</v>
+      </c>
+      <c r="K75" s="22">
+        <v>2480.1819999999998</v>
+      </c>
+      <c r="L75" s="22">
+        <v>2480.1819999999998</v>
+      </c>
+      <c r="M75" s="22">
+        <v>2651.2950000000001</v>
+      </c>
+      <c r="N75" s="22">
+        <v>2651.2950000000001</v>
+      </c>
+      <c r="O75" s="1"/>
+      <c r="P75" s="1"/>
+      <c r="Q75" s="1"/>
+      <c r="R75" s="1"/>
+      <c r="S75" s="1"/>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="B76" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N76" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O76" s="1"/>
+      <c r="P76" s="1"/>
+      <c r="Q76" s="1"/>
+      <c r="R76" s="1"/>
+      <c r="S76" s="1"/>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B77" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C77" s="22">
+        <v>2.14</v>
+      </c>
+      <c r="D77" s="22">
+        <v>4.1429999999999998</v>
+      </c>
+      <c r="E77" s="22">
+        <v>6.4269999999999996</v>
+      </c>
+      <c r="F77" s="22">
+        <v>8.8089999999999993</v>
+      </c>
+      <c r="G77" s="22">
+        <v>11.21</v>
+      </c>
+      <c r="H77" s="22">
+        <v>13.53</v>
+      </c>
+      <c r="I77" s="22">
+        <v>15.945</v>
+      </c>
+      <c r="J77" s="22">
+        <v>18.009</v>
+      </c>
+      <c r="K77" s="22">
+        <v>20.478999999999999</v>
+      </c>
+      <c r="L77" s="22">
+        <v>23.113</v>
+      </c>
+      <c r="M77" s="22">
+        <v>25.747</v>
+      </c>
+      <c r="N77" s="22">
+        <v>28.381</v>
+      </c>
+      <c r="O77" s="1"/>
+      <c r="P77" s="1"/>
+      <c r="Q77" s="1"/>
+      <c r="R77" s="1"/>
+      <c r="S77" s="1"/>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B78" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" s="22">
+        <v>52.415999999999997</v>
+      </c>
+      <c r="D78" s="22">
+        <v>121.30800000000001</v>
+      </c>
+      <c r="E78" s="22">
+        <v>204.535</v>
+      </c>
+      <c r="F78" s="22">
+        <v>278.95100000000002</v>
+      </c>
+      <c r="G78" s="22">
+        <v>353.96800000000002</v>
+      </c>
+      <c r="H78" s="22">
+        <v>457.27600000000001</v>
+      </c>
+      <c r="I78" s="22">
+        <v>561.577</v>
+      </c>
+      <c r="J78" s="22">
+        <v>686.30799999999999</v>
+      </c>
+      <c r="K78" s="22">
+        <v>816.26</v>
+      </c>
+      <c r="L78" s="22">
+        <v>964.74699999999996</v>
+      </c>
+      <c r="M78" s="22">
+        <v>1120.2550000000001</v>
+      </c>
+      <c r="N78" s="22">
+        <v>1255.8009999999999</v>
+      </c>
+      <c r="O78" s="1"/>
+      <c r="P78" s="1"/>
+      <c r="Q78" s="1"/>
+      <c r="R78" s="1"/>
+      <c r="S78" s="1"/>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B79" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" s="22">
+        <v>18.625</v>
+      </c>
+      <c r="D79" s="22">
+        <v>37.25</v>
+      </c>
+      <c r="E79" s="22">
+        <v>55.875</v>
+      </c>
+      <c r="F79" s="22">
+        <v>74.5</v>
+      </c>
+      <c r="G79" s="22">
+        <v>93.125</v>
+      </c>
+      <c r="H79" s="22">
+        <v>111.75</v>
+      </c>
+      <c r="I79" s="22">
+        <v>130.375</v>
+      </c>
+      <c r="J79" s="22">
+        <v>149</v>
+      </c>
+      <c r="K79" s="22">
+        <v>167.625</v>
+      </c>
+      <c r="L79" s="22">
+        <v>186.25</v>
+      </c>
+      <c r="M79" s="22">
+        <v>204.875</v>
+      </c>
+      <c r="N79" s="22">
+        <v>311.50900000000001</v>
+      </c>
+      <c r="O79" s="1"/>
+      <c r="P79" s="1"/>
+      <c r="Q79" s="1"/>
+      <c r="R79" s="1"/>
+      <c r="S79" s="1"/>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="B65" s="28" t="s">
+      <c r="B80" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="C65" s="22">
-[...589 lines deleted...]
-      </c>
       <c r="C80" s="22">
-        <v>1990.0709999999999</v>
+        <v>17.535</v>
       </c>
       <c r="D80" s="22">
-        <v>4039.163</v>
+        <v>33.674999999999997</v>
       </c>
       <c r="E80" s="22">
-        <v>6200.027</v>
+        <v>50.975999999999999</v>
       </c>
       <c r="F80" s="22">
-        <v>8165.3770000000004</v>
+        <v>62.957999999999998</v>
       </c>
       <c r="G80" s="22">
-        <v>10424.86</v>
+        <v>75.013999999999996</v>
       </c>
       <c r="H80" s="22">
-        <v>12877.679</v>
+        <v>87.558999999999997</v>
       </c>
       <c r="I80" s="22">
-        <v>15186.83</v>
+        <v>99.64</v>
       </c>
       <c r="J80" s="22">
-        <v>18079.849999999999</v>
+        <v>111.22199999999999</v>
       </c>
       <c r="K80" s="22">
-        <v>20917.508000000002</v>
+        <v>123.72</v>
       </c>
       <c r="L80" s="22">
-        <v>23834.405999999999</v>
+        <v>135.48099999999999</v>
       </c>
       <c r="M80" s="22">
-        <v>27079.659</v>
+        <v>148.72499999999999</v>
       </c>
       <c r="N80" s="22">
-        <v>30348.435000000001</v>
+        <v>243.09200000000001</v>
       </c>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
     </row>
     <row r="81" spans="1:19">
-      <c r="A81" s="66" t="s">
-        <v>29</v>
+      <c r="A81" s="65" t="s">
+        <v>38</v>
       </c>
       <c r="B81" s="28" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>439.416</v>
+        <v>11</v>
+      </c>
+      <c r="C81" s="22" t="s">
+        <v>19</v>
       </c>
       <c r="D81" s="22">
-        <v>593.548</v>
+        <v>4.0449999999999999</v>
       </c>
       <c r="E81" s="22">
-        <v>751.86599999999999</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="F81" s="22">
-        <v>1056.3040000000001</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="G81" s="22">
-        <v>1477.4010000000001</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="H81" s="22">
-        <v>1831.3050000000001</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="I81" s="22">
-        <v>2050.8139999999999</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="J81" s="22">
-        <v>2480.1819999999998</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="K81" s="22">
-        <v>2480.1819999999998</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="L81" s="22">
-        <v>2480.1819999999998</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="M81" s="22">
-        <v>2651.2950000000001</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="N81" s="22">
-        <v>2651.2950000000001</v>
+        <v>8.3030000000000008</v>
       </c>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
     </row>
     <row r="82" spans="1:19">
-      <c r="A82" s="66" t="s">
-        <v>32</v>
+      <c r="A82" s="65" t="s">
+        <v>39</v>
       </c>
       <c r="B82" s="28" t="s">
-        <v>21</v>
-[...35 lines deleted...]
-        <v>19</v>
+        <v>12</v>
+      </c>
+      <c r="C82" s="22">
+        <v>10.37</v>
+      </c>
+      <c r="D82" s="22">
+        <v>23.86</v>
+      </c>
+      <c r="E82" s="22">
+        <v>36.917999999999999</v>
+      </c>
+      <c r="F82" s="22">
+        <v>40.901000000000003</v>
+      </c>
+      <c r="G82" s="22">
+        <v>52.942</v>
+      </c>
+      <c r="H82" s="22">
+        <v>72.786000000000001</v>
+      </c>
+      <c r="I82" s="22">
+        <v>89.716999999999999</v>
+      </c>
+      <c r="J82" s="22">
+        <v>104.78400000000001</v>
+      </c>
+      <c r="K82" s="22">
+        <v>119.336</v>
+      </c>
+      <c r="L82" s="22">
+        <v>128.089</v>
+      </c>
+      <c r="M82" s="22">
+        <v>139.70599999999999</v>
+      </c>
+      <c r="N82" s="22">
+        <v>159.97300000000001</v>
       </c>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
     </row>
     <row r="83" spans="1:19">
-      <c r="A83" s="66" t="s">
-        <v>33</v>
+      <c r="A83" s="65" t="s">
+        <v>41</v>
       </c>
       <c r="B83" s="28" t="s">
-        <v>6</v>
-[...35 lines deleted...]
-        <v>28.381</v>
+        <v>14</v>
+      </c>
+      <c r="C83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M83" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N83" s="22" t="s">
+        <v>19</v>
       </c>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
     </row>
     <row r="84" spans="1:19">
-      <c r="A84" s="66" t="s">
-        <v>35</v>
+      <c r="A84" s="65" t="s">
+        <v>42</v>
       </c>
       <c r="B84" s="28" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C84" s="22">
-        <v>52.415999999999997</v>
+        <v>2.5739999999999998</v>
       </c>
       <c r="D84" s="22">
-        <v>121.30800000000001</v>
+        <v>5.548</v>
       </c>
       <c r="E84" s="22">
-        <v>204.535</v>
+        <v>8.36</v>
       </c>
       <c r="F84" s="22">
-        <v>278.95100000000002</v>
+        <v>10.074</v>
       </c>
       <c r="G84" s="22">
-        <v>353.96800000000002</v>
+        <v>10.074</v>
       </c>
       <c r="H84" s="22">
-        <v>457.27600000000001</v>
+        <v>10.074</v>
       </c>
       <c r="I84" s="22">
-        <v>561.577</v>
+        <v>10.074</v>
       </c>
       <c r="J84" s="22">
-        <v>686.30799999999999</v>
+        <v>10.074</v>
       </c>
       <c r="K84" s="22">
-        <v>816.26</v>
+        <v>10.074</v>
       </c>
       <c r="L84" s="22">
-        <v>964.74699999999996</v>
+        <v>10.074</v>
       </c>
       <c r="M84" s="22">
-        <v>1120.2550000000001</v>
+        <v>10.074</v>
       </c>
       <c r="N84" s="22">
-        <v>1255.8009999999999</v>
+        <v>10.074</v>
       </c>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
     </row>
     <row r="85" spans="1:19">
-      <c r="A85" s="66" t="s">
-        <v>36</v>
+      <c r="A85" s="65" t="s">
+        <v>43</v>
       </c>
       <c r="B85" s="28" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C85" s="22">
-        <v>18.625</v>
+        <v>34.521000000000001</v>
       </c>
       <c r="D85" s="22">
-        <v>37.25</v>
+        <v>65.069999999999993</v>
       </c>
       <c r="E85" s="22">
-        <v>55.875</v>
+        <v>95.533000000000001</v>
       </c>
       <c r="F85" s="22">
-        <v>74.5</v>
+        <v>124.227</v>
       </c>
       <c r="G85" s="22">
-        <v>93.125</v>
+        <v>152.23599999999999</v>
       </c>
       <c r="H85" s="22">
-        <v>111.75</v>
+        <v>182.14</v>
       </c>
       <c r="I85" s="22">
-        <v>130.375</v>
+        <v>210.80799999999999</v>
       </c>
       <c r="J85" s="22">
-        <v>149</v>
+        <v>240.58799999999999</v>
       </c>
       <c r="K85" s="22">
-        <v>167.625</v>
+        <v>270.76499999999999</v>
       </c>
       <c r="L85" s="22">
-        <v>186.25</v>
+        <v>298.178</v>
       </c>
       <c r="M85" s="22">
-        <v>204.875</v>
+        <v>325.73500000000001</v>
       </c>
       <c r="N85" s="22">
-        <v>311.50900000000001</v>
+        <v>348.803</v>
       </c>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
     </row>
     <row r="86" spans="1:19">
-      <c r="A86" s="66" t="s">
-[...39 lines deleted...]
-        <v>243.09200000000001</v>
+      <c r="A86" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B86" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="E86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="H86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="J86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="L86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="M86" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="N86" s="25" t="s">
+        <v>19</v>
       </c>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
     </row>
     <row r="87" spans="1:19">
-      <c r="A87" s="66" t="s">
+      <c r="C87" s="29"/>
+      <c r="D87" s="29"/>
+      <c r="E87" s="29"/>
+      <c r="F87" s="29"/>
+      <c r="G87" s="29"/>
+      <c r="H87" s="29"/>
+      <c r="I87" s="29"/>
+      <c r="J87" s="29"/>
+      <c r="K87" s="29"/>
+      <c r="L87" s="29"/>
+      <c r="M87" s="29"/>
+      <c r="N87" s="29"/>
+      <c r="O87" s="4"/>
+    </row>
+    <row r="88" spans="1:19" ht="27" customHeight="1">
+      <c r="A88" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="B88" s="72"/>
+      <c r="C88" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D88" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="E88" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="F88" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="G88" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="H88" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="I88" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="J88" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="K88" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="L88" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="M88" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="N88" s="63" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19" ht="22.5">
+      <c r="A89" s="69"/>
+      <c r="B89" s="73"/>
+      <c r="C89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="J89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M89" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N89" s="37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B90" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="C90" s="22">
+        <v>3324.5920000000001</v>
+      </c>
+      <c r="D90" s="27">
+        <v>6835.3</v>
+      </c>
+      <c r="E90" s="29">
+        <v>10514.5</v>
+      </c>
+      <c r="F90" s="29">
+        <v>14410.6</v>
+      </c>
+      <c r="G90" s="29">
+        <v>18610.099999999999</v>
+      </c>
+      <c r="H90" s="29">
+        <v>22943.4</v>
+      </c>
+      <c r="I90" s="29">
+        <v>27561.599999999999</v>
+      </c>
+      <c r="J90" s="32">
+        <v>32267.4</v>
+      </c>
+      <c r="K90" s="29">
+        <v>37016.1</v>
+      </c>
+      <c r="L90" s="27">
+        <v>41481.5</v>
+      </c>
+      <c r="M90" s="27">
+        <v>45864.9</v>
+      </c>
+      <c r="N90" s="27">
+        <v>50555.199999999997</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B91" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="22">
+        <v>2791.748</v>
+      </c>
+      <c r="D91" s="27">
+        <v>5874.9</v>
+      </c>
+      <c r="E91" s="22">
+        <v>9138.2000000000007</v>
+      </c>
+      <c r="F91" s="22">
+        <v>12439</v>
+      </c>
+      <c r="G91" s="22">
+        <v>16061.2</v>
+      </c>
+      <c r="H91" s="22">
+        <v>19874.8</v>
+      </c>
+      <c r="I91" s="22">
+        <v>23963.8</v>
+      </c>
+      <c r="J91" s="32">
+        <v>28183.4</v>
+      </c>
+      <c r="K91" s="22">
+        <v>32357.8</v>
+      </c>
+      <c r="L91" s="27">
+        <v>36251.4</v>
+      </c>
+      <c r="M91" s="27">
+        <v>39802.1</v>
+      </c>
+      <c r="N91" s="27">
+        <v>43736.800000000003</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B92" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C92" s="22">
+        <v>149.881</v>
+      </c>
+      <c r="D92" s="26">
+        <v>298.3</v>
+      </c>
+      <c r="E92" s="22">
+        <v>446.3</v>
+      </c>
+      <c r="F92" s="22">
+        <v>594.6</v>
+      </c>
+      <c r="G92" s="22">
+        <v>743</v>
+      </c>
+      <c r="H92" s="22">
+        <v>890.3</v>
+      </c>
+      <c r="I92" s="22">
+        <v>1036.5999999999999</v>
+      </c>
+      <c r="J92" s="32">
+        <v>1171.7</v>
+      </c>
+      <c r="K92" s="22">
+        <v>1306.7</v>
+      </c>
+      <c r="L92" s="27">
+        <v>1476.5</v>
+      </c>
+      <c r="M92" s="27">
+        <v>1648.1</v>
+      </c>
+      <c r="N92" s="27">
+        <v>1795.4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="B93" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C93" s="22">
+        <v>5.7759999999999998</v>
+      </c>
+      <c r="D93" s="26">
+        <v>11.6</v>
+      </c>
+      <c r="E93" s="22">
+        <v>17.3</v>
+      </c>
+      <c r="F93" s="22">
+        <v>23.1</v>
+      </c>
+      <c r="G93" s="22">
+        <v>28.9</v>
+      </c>
+      <c r="H93" s="22">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="I93" s="22">
+        <v>40.4</v>
+      </c>
+      <c r="J93" s="32">
+        <v>46.2</v>
+      </c>
+      <c r="K93" s="22">
+        <v>95.6</v>
+      </c>
+      <c r="L93" s="34">
+        <v>123</v>
+      </c>
+      <c r="M93" s="26">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="N93" s="27">
+        <v>134.6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B94" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="22">
+        <v>38.774999999999999</v>
+      </c>
+      <c r="D94" s="26">
+        <v>46.8</v>
+      </c>
+      <c r="E94" s="22">
+        <v>55.3</v>
+      </c>
+      <c r="F94" s="22">
+        <v>59.2</v>
+      </c>
+      <c r="G94" s="22">
+        <v>63.2</v>
+      </c>
+      <c r="H94" s="22">
+        <v>63.2</v>
+      </c>
+      <c r="I94" s="22">
+        <v>63.2</v>
+      </c>
+      <c r="J94" s="32">
+        <v>63.2</v>
+      </c>
+      <c r="K94" s="22">
+        <v>63.2</v>
+      </c>
+      <c r="L94" s="26">
+        <v>63.2</v>
+      </c>
+      <c r="M94" s="26">
+        <v>63.2</v>
+      </c>
+      <c r="N94" s="27">
+        <v>63.2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
+      <c r="A95" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B95" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="22">
+        <v>40.472999999999999</v>
+      </c>
+      <c r="D95" s="26">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="E95" s="22">
+        <v>121.4</v>
+      </c>
+      <c r="F95" s="22">
+        <v>161.9</v>
+      </c>
+      <c r="G95" s="22">
+        <v>202.4</v>
+      </c>
+      <c r="H95" s="22">
+        <v>242.8</v>
+      </c>
+      <c r="I95" s="22">
+        <v>297.39999999999998</v>
+      </c>
+      <c r="J95" s="32">
+        <v>352.1</v>
+      </c>
+      <c r="K95" s="22">
+        <v>405.7</v>
+      </c>
+      <c r="L95" s="26">
+        <v>462.8</v>
+      </c>
+      <c r="M95" s="26">
+        <v>796.3</v>
+      </c>
+      <c r="N95" s="27">
+        <v>1136.9000000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19">
+      <c r="A96" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B96" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" s="22">
+        <v>58.265999999999998</v>
+      </c>
+      <c r="D96" s="26">
+        <v>116.5</v>
+      </c>
+      <c r="E96" s="22">
+        <v>174.8</v>
+      </c>
+      <c r="F96" s="22">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="G96" s="22">
+        <v>441.3</v>
+      </c>
+      <c r="H96" s="22">
+        <v>542.6</v>
+      </c>
+      <c r="I96" s="22">
+        <v>637.9</v>
+      </c>
+      <c r="J96" s="32">
+        <v>722.4</v>
+      </c>
+      <c r="K96" s="22">
+        <v>829.4</v>
+      </c>
+      <c r="L96" s="26">
+        <v>931.8</v>
+      </c>
+      <c r="M96" s="27">
+        <v>1033.4000000000001</v>
+      </c>
+      <c r="N96" s="27">
+        <v>1135.4000000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C97" s="22">
+        <v>39.155000000000001</v>
+      </c>
+      <c r="D97" s="26">
+        <v>87.4</v>
+      </c>
+      <c r="E97" s="22">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="F97" s="22">
+        <v>266.7</v>
+      </c>
+      <c r="G97" s="22">
+        <v>400.4</v>
+      </c>
+      <c r="H97" s="22">
+        <v>528</v>
+      </c>
+      <c r="I97" s="22">
+        <v>644</v>
+      </c>
+      <c r="J97" s="32">
+        <v>749.9</v>
+      </c>
+      <c r="K97" s="22">
+        <v>871.6</v>
+      </c>
+      <c r="L97" s="26">
+        <v>996.1</v>
+      </c>
+      <c r="M97" s="27">
+        <v>1124.8</v>
+      </c>
+      <c r="N97" s="27">
+        <v>1195.2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="B87" s="28" t="s">
+      <c r="B98" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="C87" s="22" t="s">
-[...42 lines deleted...]
-      <c r="A88" s="66" t="s">
+      <c r="C98" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D98" s="26">
+        <v>3.1</v>
+      </c>
+      <c r="E98" s="22">
+        <v>3.1</v>
+      </c>
+      <c r="F98" s="22">
+        <v>3.1</v>
+      </c>
+      <c r="G98" s="22">
+        <v>3.1</v>
+      </c>
+      <c r="H98" s="22">
+        <v>3.1</v>
+      </c>
+      <c r="I98" s="22">
+        <v>3.1</v>
+      </c>
+      <c r="J98" s="32">
+        <v>3.1</v>
+      </c>
+      <c r="K98" s="22">
+        <v>3.1</v>
+      </c>
+      <c r="L98" s="26">
+        <v>3.1</v>
+      </c>
+      <c r="M98" s="26">
+        <v>3.1</v>
+      </c>
+      <c r="N98" s="27">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="B88" s="28" t="s">
+      <c r="B99" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C88" s="22">
-[...42 lines deleted...]
-      <c r="A89" s="66" t="s">
+      <c r="C99" s="22">
+        <v>27.108000000000001</v>
+      </c>
+      <c r="D99" s="26">
+        <v>57.2</v>
+      </c>
+      <c r="E99" s="22">
+        <v>86.2</v>
+      </c>
+      <c r="F99" s="22">
+        <v>118</v>
+      </c>
+      <c r="G99" s="22">
+        <v>154.6</v>
+      </c>
+      <c r="H99" s="22">
+        <v>174.8</v>
+      </c>
+      <c r="I99" s="22">
+        <v>206.5</v>
+      </c>
+      <c r="J99" s="32">
+        <v>230.3</v>
+      </c>
+      <c r="K99" s="22">
+        <v>260.8</v>
+      </c>
+      <c r="L99" s="26">
+        <v>277.10000000000002</v>
+      </c>
+      <c r="M99" s="26">
+        <v>290.89999999999998</v>
+      </c>
+      <c r="N99" s="27">
+        <v>305.2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="B89" s="28" t="s">
+      <c r="B100" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="C89" s="22" t="s">
-[...42 lines deleted...]
-      <c r="A90" s="66" t="s">
+      <c r="C100" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D100" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E100" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F100" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G100" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H100" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I100" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J100" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="K100" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="L100" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="M100" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="N100" s="32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B90" s="28" t="s">
+      <c r="B101" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="C90" s="22">
-[...42 lines deleted...]
-      <c r="A91" s="66" t="s">
+      <c r="C101" s="22">
+        <v>130.45400000000001</v>
+      </c>
+      <c r="D101" s="26">
+        <v>173.1</v>
+      </c>
+      <c r="E101" s="22">
+        <v>213.4</v>
+      </c>
+      <c r="F101" s="22">
+        <v>252.7</v>
+      </c>
+      <c r="G101" s="22">
+        <v>293</v>
+      </c>
+      <c r="H101" s="22">
+        <v>325.5</v>
+      </c>
+      <c r="I101" s="22">
+        <v>357.7</v>
+      </c>
+      <c r="J101" s="32">
+        <v>390.5</v>
+      </c>
+      <c r="K101" s="22">
+        <v>423.2</v>
+      </c>
+      <c r="L101" s="26">
+        <v>455.9</v>
+      </c>
+      <c r="M101" s="26">
+        <v>488.6</v>
+      </c>
+      <c r="N101" s="27">
+        <v>521.4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="B91" s="28" t="s">
+      <c r="B102" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="C91" s="22">
-[...42 lines deleted...]
-      <c r="A92" s="68" t="s">
+      <c r="C102" s="22">
+        <v>35.99</v>
+      </c>
+      <c r="D102" s="26">
+        <v>71.5</v>
+      </c>
+      <c r="E102" s="22">
+        <v>107.6</v>
+      </c>
+      <c r="F102" s="22">
+        <v>146.30000000000001</v>
+      </c>
+      <c r="G102" s="22">
+        <v>184.3</v>
+      </c>
+      <c r="H102" s="22">
+        <v>222</v>
+      </c>
+      <c r="I102" s="22">
+        <v>262.3</v>
+      </c>
+      <c r="J102" s="32">
+        <v>298.89999999999998</v>
+      </c>
+      <c r="K102" s="22">
+        <v>336.2</v>
+      </c>
+      <c r="L102" s="26">
+        <v>370.9</v>
+      </c>
+      <c r="M102" s="26">
+        <v>408.9</v>
+      </c>
+      <c r="N102" s="27">
+        <v>444.5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B92" s="23" t="s">
+      <c r="B103" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="C92" s="25" t="s">
-[...87 lines deleted...]
-      <c r="A96" s="70" t="s">
+      <c r="C103" s="25">
+        <v>6.9660000000000002</v>
+      </c>
+      <c r="D103" s="30">
+        <v>13.9</v>
+      </c>
+      <c r="E103" s="25">
+        <v>20.9</v>
+      </c>
+      <c r="F103" s="25">
+        <v>27.9</v>
+      </c>
+      <c r="G103" s="25">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="H103" s="25">
+        <v>41.8</v>
+      </c>
+      <c r="I103" s="25">
+        <v>48.8</v>
+      </c>
+      <c r="J103" s="33">
+        <v>55.7</v>
+      </c>
+      <c r="K103" s="25">
+        <v>62.7</v>
+      </c>
+      <c r="L103" s="30">
+        <v>69.7</v>
+      </c>
+      <c r="M103" s="30">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="N103" s="35">
+        <v>83.6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="B104" s="31"/>
+      <c r="C104" s="26"/>
+      <c r="D104" s="26"/>
+      <c r="E104" s="26"/>
+      <c r="F104" s="26"/>
+      <c r="G104" s="26"/>
+      <c r="H104" s="26"/>
+      <c r="I104" s="26"/>
+      <c r="J104" s="26"/>
+      <c r="K104" s="26"/>
+      <c r="L104" s="26"/>
+      <c r="M104" s="26"/>
+      <c r="N104" s="26"/>
+    </row>
+    <row r="105" spans="1:14" ht="31.5" customHeight="1">
+      <c r="A105" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="B96" s="73"/>
-[...78 lines deleted...]
-      <c r="A98" s="66" t="s">
+      <c r="B105" s="72"/>
+      <c r="C105" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="D105" s="37" t="s">
+        <v>119</v>
+      </c>
+      <c r="E105" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="F105" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="G105" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="H105" s="37" t="s">
+        <v>123</v>
+      </c>
+      <c r="I105" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="J105" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="K105" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="L105" s="37" t="s">
+        <v>127</v>
+      </c>
+      <c r="M105" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="N105" s="63" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" ht="22.5">
+      <c r="A106" s="69"/>
+      <c r="B106" s="73"/>
+      <c r="C106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="J106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L106" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M106" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N106" s="37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B98" s="67" t="s">
+      <c r="B107" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="C98" s="22">
-[...37 lines deleted...]
-      <c r="A99" s="66" t="s">
+      <c r="C107" s="22">
+        <v>4437.8</v>
+      </c>
+      <c r="D107" s="27">
+        <v>9413.2000000000007</v>
+      </c>
+      <c r="E107" s="29">
+        <v>14283.8</v>
+      </c>
+      <c r="F107" s="29">
+        <v>18970</v>
+      </c>
+      <c r="G107" s="29">
+        <v>24437.9</v>
+      </c>
+      <c r="H107" s="29">
+        <v>31017.5</v>
+      </c>
+      <c r="I107" s="29">
+        <v>36531.1</v>
+      </c>
+      <c r="J107" s="32">
+        <v>42683.6</v>
+      </c>
+      <c r="K107" s="29">
+        <v>49168.6</v>
+      </c>
+      <c r="L107" s="27">
+        <v>54135.8</v>
+      </c>
+      <c r="M107" s="27">
+        <v>62215.3</v>
+      </c>
+      <c r="N107" s="27">
+        <v>73407.8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B99" s="28" t="s">
+      <c r="B108" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C99" s="22">
-[...37 lines deleted...]
-      <c r="A100" s="66" t="s">
+      <c r="C108" s="22">
+        <v>3009.6</v>
+      </c>
+      <c r="D108" s="27">
+        <v>6768</v>
+      </c>
+      <c r="E108" s="22">
+        <v>10471.200000000001</v>
+      </c>
+      <c r="F108" s="22">
+        <v>13989.3</v>
+      </c>
+      <c r="G108" s="22">
+        <v>18276.8</v>
+      </c>
+      <c r="H108" s="22">
+        <v>23461.599999999999</v>
+      </c>
+      <c r="I108" s="22">
+        <v>27581.599999999999</v>
+      </c>
+      <c r="J108" s="32">
+        <v>32201.7</v>
+      </c>
+      <c r="K108" s="22">
+        <v>37116.9</v>
+      </c>
+      <c r="L108" s="27">
+        <v>40560.5</v>
+      </c>
+      <c r="M108" s="27">
+        <v>46969.8</v>
+      </c>
+      <c r="N108" s="27">
+        <v>56463.9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B100" s="28" t="s">
+      <c r="B109" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C100" s="22">
-[...37 lines deleted...]
-      <c r="A101" s="66" t="s">
+      <c r="C109" s="22">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="D109" s="26">
+        <v>161.6</v>
+      </c>
+      <c r="E109" s="22">
+        <v>238.6</v>
+      </c>
+      <c r="F109" s="22">
+        <v>316.60000000000002</v>
+      </c>
+      <c r="G109" s="22">
+        <v>394.2</v>
+      </c>
+      <c r="H109" s="22">
+        <v>473.3</v>
+      </c>
+      <c r="I109" s="22">
+        <v>553</v>
+      </c>
+      <c r="J109" s="32">
+        <v>638.5</v>
+      </c>
+      <c r="K109" s="22">
+        <v>719.5</v>
+      </c>
+      <c r="L109" s="27">
+        <v>800.1</v>
+      </c>
+      <c r="M109" s="27">
+        <v>879.1</v>
+      </c>
+      <c r="N109" s="27">
+        <v>962.1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="B101" s="28" t="s">
+      <c r="B110" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="C101" s="22">
-[...37 lines deleted...]
-      <c r="A102" s="66" t="s">
+      <c r="C110" s="22">
+        <v>305.2</v>
+      </c>
+      <c r="D110" s="26">
+        <v>566.79999999999995</v>
+      </c>
+      <c r="E110" s="22">
+        <v>883.3</v>
+      </c>
+      <c r="F110" s="22">
+        <v>1160.4000000000001</v>
+      </c>
+      <c r="G110" s="22">
+        <v>1466.9</v>
+      </c>
+      <c r="H110" s="22">
+        <v>1882.8</v>
+      </c>
+      <c r="I110" s="22">
+        <v>2288.6</v>
+      </c>
+      <c r="J110" s="32">
+        <v>2774.1</v>
+      </c>
+      <c r="K110" s="22">
+        <v>3375.9</v>
+      </c>
+      <c r="L110" s="27">
+        <v>4021.9</v>
+      </c>
+      <c r="M110" s="27">
+        <v>4778.8</v>
+      </c>
+      <c r="N110" s="27">
+        <v>5531.6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="B102" s="28" t="s">
+      <c r="B111" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="C102" s="22">
-[...37 lines deleted...]
-      <c r="A103" s="66" t="s">
+      <c r="C111" s="22">
+        <v>50.7</v>
+      </c>
+      <c r="D111" s="26">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="E111" s="22">
+        <v>87.2</v>
+      </c>
+      <c r="F111" s="22">
+        <v>111.4</v>
+      </c>
+      <c r="G111" s="22">
+        <v>135.5</v>
+      </c>
+      <c r="H111" s="22">
+        <v>157.9</v>
+      </c>
+      <c r="I111" s="22">
+        <v>180.9</v>
+      </c>
+      <c r="J111" s="32">
+        <v>203</v>
+      </c>
+      <c r="K111" s="22">
+        <v>232</v>
+      </c>
+      <c r="L111" s="26">
+        <v>261.89999999999998</v>
+      </c>
+      <c r="M111" s="27">
+        <v>285.10000000000002</v>
+      </c>
+      <c r="N111" s="27">
+        <v>313.89999999999998</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="B103" s="28" t="s">
+      <c r="B112" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="C103" s="22">
-[...2 lines deleted...]
-      <c r="D103" s="26">
+      <c r="C112" s="22">
+        <v>488.4</v>
+      </c>
+      <c r="D112" s="36">
+        <v>1020.5</v>
+      </c>
+      <c r="E112" s="22">
+        <v>1455.2</v>
+      </c>
+      <c r="F112" s="22">
+        <v>1885</v>
+      </c>
+      <c r="G112" s="22">
+        <v>2324.8000000000002</v>
+      </c>
+      <c r="H112" s="22">
+        <v>2823.9</v>
+      </c>
+      <c r="I112" s="22">
+        <v>3311.5</v>
+      </c>
+      <c r="J112" s="32">
+        <v>3862.2</v>
+      </c>
+      <c r="K112" s="22">
+        <v>4414.2</v>
+      </c>
+      <c r="L112" s="27">
+        <v>4865.6000000000004</v>
+      </c>
+      <c r="M112" s="27">
+        <v>5380.9</v>
+      </c>
+      <c r="N112" s="27">
+        <v>5894.4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B113" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" s="22">
+        <v>160.1</v>
+      </c>
+      <c r="D113" s="26">
+        <v>221.3</v>
+      </c>
+      <c r="E113" s="22">
+        <v>283.2</v>
+      </c>
+      <c r="F113" s="22">
+        <v>344.1</v>
+      </c>
+      <c r="G113" s="22">
+        <v>403.6</v>
+      </c>
+      <c r="H113" s="22">
+        <v>462.2</v>
+      </c>
+      <c r="I113" s="22">
+        <v>519.70000000000005</v>
+      </c>
+      <c r="J113" s="32">
+        <v>576.5</v>
+      </c>
+      <c r="K113" s="22">
+        <v>633.20000000000005</v>
+      </c>
+      <c r="L113" s="27">
+        <v>690.3</v>
+      </c>
+      <c r="M113" s="27">
+        <v>748.8</v>
+      </c>
+      <c r="N113" s="27">
+        <v>808.6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="B114" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="22">
+        <v>173</v>
+      </c>
+      <c r="D114" s="26">
+        <v>319.2</v>
+      </c>
+      <c r="E114" s="22">
+        <v>465</v>
+      </c>
+      <c r="F114" s="22">
+        <v>638.79999999999995</v>
+      </c>
+      <c r="G114" s="22">
+        <v>785.5</v>
+      </c>
+      <c r="H114" s="22">
+        <v>930.8</v>
+      </c>
+      <c r="I114" s="22">
+        <v>1091.5</v>
+      </c>
+      <c r="J114" s="32">
+        <v>1250.5999999999999</v>
+      </c>
+      <c r="K114" s="22">
+        <v>1377.7</v>
+      </c>
+      <c r="L114" s="27">
+        <v>1505.8</v>
+      </c>
+      <c r="M114" s="27">
+        <v>1621.6</v>
+      </c>
+      <c r="N114" s="27">
+        <v>1739.9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="B115" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M115" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N115" s="22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B116" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C116" s="22">
+        <v>59.1</v>
+      </c>
+      <c r="D116" s="26">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="E116" s="22">
+        <v>81.8</v>
+      </c>
+      <c r="F116" s="22">
+        <v>100.1</v>
+      </c>
+      <c r="G116" s="22">
+        <v>118.5</v>
+      </c>
+      <c r="H116" s="22">
+        <v>143.6</v>
+      </c>
+      <c r="I116" s="22">
+        <v>169.9</v>
+      </c>
+      <c r="J116" s="32">
+        <v>190.7</v>
+      </c>
+      <c r="K116" s="22">
+        <v>214.1</v>
+      </c>
+      <c r="L116" s="26">
+        <v>234.4</v>
+      </c>
+      <c r="M116" s="26">
+        <v>246.1</v>
+      </c>
+      <c r="N116" s="27">
+        <v>261.7</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="B117" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M117" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N117" s="22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14">
+      <c r="A118" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B118" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="C118" s="22">
+        <v>69.5</v>
+      </c>
+      <c r="D118" s="26">
+        <v>138.9</v>
+      </c>
+      <c r="E118" s="22">
+        <v>208.4</v>
+      </c>
+      <c r="F118" s="22">
+        <v>277.2</v>
+      </c>
+      <c r="G118" s="22">
+        <v>347.6</v>
+      </c>
+      <c r="H118" s="22">
+        <v>463.2</v>
+      </c>
+      <c r="I118" s="22">
+        <v>578.70000000000005</v>
+      </c>
+      <c r="J118" s="32">
+        <v>696.1</v>
+      </c>
+      <c r="K118" s="22">
+        <v>765.7</v>
+      </c>
+      <c r="L118" s="26">
+        <v>835.7</v>
+      </c>
+      <c r="M118" s="26">
+        <v>905.8</v>
+      </c>
+      <c r="N118" s="27">
+        <v>976.8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14">
+      <c r="A119" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B119" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C119" s="22">
+        <v>32</v>
+      </c>
+      <c r="D119" s="26">
+        <v>59.3</v>
+      </c>
+      <c r="E119" s="22">
+        <v>88.7</v>
+      </c>
+      <c r="F119" s="22">
+        <v>121.4</v>
+      </c>
+      <c r="G119" s="22">
+        <v>154.5</v>
+      </c>
+      <c r="H119" s="22">
+        <v>183.8</v>
+      </c>
+      <c r="I119" s="22">
+        <v>216.8</v>
+      </c>
+      <c r="J119" s="32">
+        <v>246.8</v>
+      </c>
+      <c r="K119" s="22">
+        <v>271.60000000000002</v>
+      </c>
+      <c r="L119" s="26">
+        <v>307.10000000000002</v>
+      </c>
+      <c r="M119" s="26">
+        <v>342.7</v>
+      </c>
+      <c r="N119" s="27">
+        <v>393.5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14">
+      <c r="A120" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B120" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C120" s="25">
+        <v>12.2</v>
+      </c>
+      <c r="D120" s="30">
+        <v>16.7</v>
+      </c>
+      <c r="E120" s="25">
+        <v>21.1</v>
+      </c>
+      <c r="F120" s="25">
+        <v>25.6</v>
+      </c>
+      <c r="G120" s="25">
+        <v>30</v>
+      </c>
+      <c r="H120" s="25">
+        <v>34.5</v>
+      </c>
+      <c r="I120" s="25">
+        <v>38.9</v>
+      </c>
+      <c r="J120" s="33">
+        <v>43.4</v>
+      </c>
+      <c r="K120" s="25">
+        <v>47.9</v>
+      </c>
+      <c r="L120" s="30">
+        <v>52.3</v>
+      </c>
+      <c r="M120" s="30">
+        <v>56.8</v>
+      </c>
+      <c r="N120" s="35">
+        <v>61.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14">
+      <c r="B121" s="31"/>
+    </row>
+    <row r="122" spans="1:14" ht="31.5" customHeight="1">
+      <c r="A122" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="B122" s="72"/>
+      <c r="C122" s="37" t="s">
+        <v>130</v>
+      </c>
+      <c r="D122" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="E122" s="38" t="s">
+        <v>132</v>
+      </c>
+      <c r="F122" s="38" t="s">
+        <v>133</v>
+      </c>
+      <c r="G122" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="H122" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="I122" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="J122" s="37" t="s">
+        <v>137</v>
+      </c>
+      <c r="K122" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="L122" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="M122" s="37" t="s">
+        <v>140</v>
+      </c>
+      <c r="N122" s="63" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" ht="22.5">
+      <c r="A123" s="69"/>
+      <c r="B123" s="73"/>
+      <c r="C123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="J123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L123" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M123" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N123" s="37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14">
+      <c r="A124" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B124" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="C124" s="22">
+        <v>5867.5</v>
+      </c>
+      <c r="D124" s="27">
+        <v>11604.9</v>
+      </c>
+      <c r="E124" s="29">
+        <v>17705.7</v>
+      </c>
+      <c r="F124" s="29">
+        <v>23658.5</v>
+      </c>
+      <c r="G124" s="29">
+        <v>30236.9</v>
+      </c>
+      <c r="H124" s="29">
+        <v>37784.1</v>
+      </c>
+      <c r="I124" s="29">
+        <v>44115.6</v>
+      </c>
+      <c r="J124" s="32">
+        <v>51142.6</v>
+      </c>
+      <c r="K124" s="29">
+        <v>58117</v>
+      </c>
+      <c r="L124" s="27"/>
+      <c r="M124" s="27"/>
+      <c r="N124" s="27"/>
+    </row>
+    <row r="125" spans="1:14">
+      <c r="A125" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B125" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C125" s="22">
+        <v>4290.5</v>
+      </c>
+      <c r="D125" s="27">
+        <v>8236.5</v>
+      </c>
+      <c r="E125" s="22">
+        <v>12690.8</v>
+      </c>
+      <c r="F125" s="22">
+        <v>16919.599999999999</v>
+      </c>
+      <c r="G125" s="22">
+        <v>21778.400000000001</v>
+      </c>
+      <c r="H125" s="22">
+        <v>27060.9</v>
+      </c>
+      <c r="I125" s="22">
+        <v>31305.599999999999</v>
+      </c>
+      <c r="J125" s="32">
+        <v>36216.400000000001</v>
+      </c>
+      <c r="K125" s="22">
+        <v>41092.6</v>
+      </c>
+      <c r="L125" s="27"/>
+      <c r="M125" s="27"/>
+      <c r="N125" s="27"/>
+    </row>
+    <row r="126" spans="1:14">
+      <c r="A126" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B126" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C126" s="22">
+        <v>95.9</v>
+      </c>
+      <c r="D126" s="26">
+        <v>192.1</v>
+      </c>
+      <c r="E126" s="22">
+        <v>282.3</v>
+      </c>
+      <c r="F126" s="22">
+        <v>372.5</v>
+      </c>
+      <c r="G126" s="22">
+        <v>462.8</v>
+      </c>
+      <c r="H126" s="22">
+        <v>1034.9000000000001</v>
+      </c>
+      <c r="I126" s="22">
+        <v>1505.5</v>
+      </c>
+      <c r="J126" s="32">
+        <v>2027.2</v>
+      </c>
+      <c r="K126" s="22">
+        <v>2352.9</v>
+      </c>
+      <c r="L126" s="27"/>
+      <c r="M126" s="27"/>
+      <c r="N126" s="27"/>
+    </row>
+    <row r="127" spans="1:14">
+      <c r="A127" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="B127" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C127" s="22">
+        <v>271.10000000000002</v>
+      </c>
+      <c r="D127" s="26">
+        <v>772.6</v>
+      </c>
+      <c r="E127" s="22">
+        <v>1402.6</v>
+      </c>
+      <c r="F127" s="22">
+        <v>2129.8000000000002</v>
+      </c>
+      <c r="G127" s="22">
+        <v>2844.8</v>
+      </c>
+      <c r="H127" s="22">
+        <v>3515</v>
+      </c>
+      <c r="I127" s="22">
+        <v>4167.8999999999996</v>
+      </c>
+      <c r="J127" s="32">
+        <v>4846.3</v>
+      </c>
+      <c r="K127" s="22">
+        <v>5475.3</v>
+      </c>
+      <c r="L127" s="27"/>
+      <c r="M127" s="27"/>
+      <c r="N127" s="27"/>
+    </row>
+    <row r="128" spans="1:14">
+      <c r="A128" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B128" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C128" s="22">
+        <v>104.6</v>
+      </c>
+      <c r="D128" s="26">
+        <v>209.3</v>
+      </c>
+      <c r="E128" s="22">
+        <v>209.3</v>
+      </c>
+      <c r="F128" s="22">
+        <v>209.3</v>
+      </c>
+      <c r="G128" s="22">
+        <v>209.3</v>
+      </c>
+      <c r="H128" s="22">
+        <v>209.3</v>
+      </c>
+      <c r="I128" s="22">
+        <v>209.3</v>
+      </c>
+      <c r="J128" s="32">
+        <v>209.3</v>
+      </c>
+      <c r="K128" s="22">
+        <v>209.3</v>
+      </c>
+      <c r="L128" s="26"/>
+      <c r="M128" s="27"/>
+      <c r="N128" s="27"/>
+    </row>
+    <row r="129" spans="1:14">
+      <c r="A129" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B129" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="22">
+        <v>581.20000000000005</v>
+      </c>
+      <c r="D129" s="36">
+        <v>1156.4000000000001</v>
+      </c>
+      <c r="E129" s="22">
+        <v>1732.9</v>
+      </c>
+      <c r="F129" s="22">
+        <v>2283.8000000000002</v>
+      </c>
+      <c r="G129" s="22">
+        <v>2854.7</v>
+      </c>
+      <c r="H129" s="22">
+        <v>3513.6</v>
+      </c>
+      <c r="I129" s="22">
+        <v>4105.3999999999996</v>
+      </c>
+      <c r="J129" s="32">
+        <v>4653.8</v>
+      </c>
+      <c r="K129" s="22">
+        <v>5216.6000000000004</v>
+      </c>
+      <c r="L129" s="27"/>
+      <c r="M129" s="27"/>
+      <c r="N129" s="27"/>
+    </row>
+    <row r="130" spans="1:14">
+      <c r="A130" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B130" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" s="22">
+        <v>168</v>
+      </c>
+      <c r="D130" s="26">
+        <v>335.8</v>
+      </c>
+      <c r="E130" s="22">
+        <v>397.8</v>
+      </c>
+      <c r="F130" s="22">
+        <v>456.4</v>
+      </c>
+      <c r="G130" s="22">
+        <v>515.9</v>
+      </c>
+      <c r="H130" s="22">
+        <v>575.70000000000005</v>
+      </c>
+      <c r="I130" s="22">
+        <v>634.20000000000005</v>
+      </c>
+      <c r="J130" s="32">
+        <v>690.9</v>
+      </c>
+      <c r="K130" s="22">
+        <v>748</v>
+      </c>
+      <c r="L130" s="27"/>
+      <c r="M130" s="27"/>
+      <c r="N130" s="27"/>
+    </row>
+    <row r="131" spans="1:14">
+      <c r="A131" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="B131" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="22">
+        <v>160.1</v>
+      </c>
+      <c r="D131" s="26">
+        <v>300.7</v>
+      </c>
+      <c r="E131" s="22">
+        <v>456.6</v>
+      </c>
+      <c r="F131" s="22">
+        <v>606.9</v>
+      </c>
+      <c r="G131" s="22">
+        <v>757.4</v>
+      </c>
+      <c r="H131" s="22">
+        <v>909</v>
+      </c>
+      <c r="I131" s="22">
+        <v>1066.5</v>
+      </c>
+      <c r="J131" s="32">
+        <v>1223.3</v>
+      </c>
+      <c r="K131" s="22">
+        <v>1378.6</v>
+      </c>
+      <c r="L131" s="27"/>
+      <c r="M131" s="27"/>
+      <c r="N131" s="27"/>
+    </row>
+    <row r="132" spans="1:14">
+      <c r="A132" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="B132" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C132" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D132" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E132" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F132" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G132" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H132" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I132" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J132" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K132" s="22">
+        <v>229.3</v>
+      </c>
+      <c r="L132" s="22"/>
+      <c r="M132" s="22"/>
+      <c r="N132" s="22"/>
+    </row>
+    <row r="133" spans="1:14">
+      <c r="A133" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B133" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" s="22">
+        <v>60.6</v>
+      </c>
+      <c r="D133" s="26">
+        <v>130.5</v>
+      </c>
+      <c r="E133" s="22">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="F133" s="22">
+        <v>174.6</v>
+      </c>
+      <c r="G133" s="22">
+        <v>208.6</v>
+      </c>
+      <c r="H133" s="22">
+        <v>242.9</v>
+      </c>
+      <c r="I133" s="22">
+        <v>276.5</v>
+      </c>
+      <c r="J133" s="32">
+        <v>321.5</v>
+      </c>
+      <c r="K133" s="22">
+        <v>351.6</v>
+      </c>
+      <c r="L133" s="26"/>
+      <c r="M133" s="26"/>
+      <c r="N133" s="27"/>
+    </row>
+    <row r="134" spans="1:14">
+      <c r="A134" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="B134" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="K134" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L134" s="22"/>
+      <c r="M134" s="22"/>
+      <c r="N134" s="22"/>
+    </row>
+    <row r="135" spans="1:14">
+      <c r="A135" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B135" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="C135" s="22">
         <v>80.900000000000006</v>
       </c>
-      <c r="E103" s="22">
-[...2 lines deleted...]
-      <c r="F103" s="22">
+      <c r="D135" s="26">
         <v>161.9</v>
       </c>
-      <c r="G103" s="22">
-[...289 lines deleted...]
-      <c r="A110" s="66" t="s">
+      <c r="E135" s="22">
+        <v>247.2</v>
+      </c>
+      <c r="F135" s="22">
+        <v>323.8</v>
+      </c>
+      <c r="G135" s="22">
+        <v>391</v>
+      </c>
+      <c r="H135" s="22">
+        <v>474.9</v>
+      </c>
+      <c r="I135" s="22">
+        <v>562.9</v>
+      </c>
+      <c r="J135" s="32">
+        <v>640.9</v>
+      </c>
+      <c r="K135" s="22">
+        <v>711.3</v>
+      </c>
+      <c r="L135" s="26"/>
+      <c r="M135" s="26"/>
+      <c r="N135" s="27"/>
+    </row>
+    <row r="136" spans="1:14">
+      <c r="A136" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="B110" s="28" t="s">
+      <c r="B136" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="C110" s="22">
-[...37 lines deleted...]
-      <c r="A111" s="68" t="s">
+      <c r="C136" s="22">
+        <v>39.6</v>
+      </c>
+      <c r="D136" s="26">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="E136" s="22">
+        <v>111.6</v>
+      </c>
+      <c r="F136" s="22">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="G136" s="22">
+        <v>183.7</v>
+      </c>
+      <c r="H136" s="22">
+        <v>217.1</v>
+      </c>
+      <c r="I136" s="22">
+        <v>251.4</v>
+      </c>
+      <c r="J136" s="32">
+        <v>282.60000000000002</v>
+      </c>
+      <c r="K136" s="22">
+        <v>321.10000000000002</v>
+      </c>
+      <c r="L136" s="26"/>
+      <c r="M136" s="26"/>
+      <c r="N136" s="27"/>
+    </row>
+    <row r="137" spans="1:14">
+      <c r="A137" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B111" s="23" t="s">
+      <c r="B137" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="C111" s="25">
-[...929 lines deleted...]
-        <v>31305.599999999999</v>
+      <c r="C137" s="25">
+        <v>15.2</v>
+      </c>
+      <c r="D137" s="30">
+        <v>30.4</v>
+      </c>
+      <c r="E137" s="25">
+        <v>30.4</v>
+      </c>
+      <c r="F137" s="25">
+        <v>30.4</v>
+      </c>
+      <c r="G137" s="25">
+        <v>30.4</v>
+      </c>
+      <c r="H137" s="25">
+        <v>30.4</v>
+      </c>
+      <c r="I137" s="25">
+        <v>30.4</v>
       </c>
       <c r="J137" s="33">
-        <v>36216.400000000001</v>
-[...4 lines deleted...]
-      <c r="N137" s="27"/>
+        <v>30.4</v>
+      </c>
+      <c r="K137" s="25">
+        <v>30.4</v>
+      </c>
+      <c r="L137" s="30"/>
+      <c r="M137" s="30"/>
+      <c r="N137" s="35"/>
     </row>
     <row r="138" spans="1:14">
-      <c r="A138" s="66" t="s">
-[...32 lines deleted...]
-      <c r="N138" s="27"/>
+      <c r="A138" s="31" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="139" spans="1:14">
-      <c r="A139" s="66" t="s">
-[...400 lines deleted...]
-      <c r="A151" s="32" t="s">
+      <c r="A139" s="31" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A115:A116"/>
-    <mergeCell ref="A134:A135"/>
+    <mergeCell ref="A105:A106"/>
+    <mergeCell ref="A122:A123"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
-    <mergeCell ref="A29:A30"/>
-[...6 lines deleted...]
-    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="B105:B106"/>
+    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="B49:B50"/>
     <mergeCell ref="B2:N2"/>
-    <mergeCell ref="A77:A78"/>
-    <mergeCell ref="A96:A97"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="A88:A89"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>