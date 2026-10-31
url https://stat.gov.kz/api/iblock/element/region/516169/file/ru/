--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Условные обозначения'!$A$1:$B$18</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725" uniqueCount="174">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Караганда г.а.</t>
   </si>
   <si>
     <t>Балхаш г.а.</t>
   </si>
   <si>
     <t>Жезказган г.а.</t>
   </si>
   <si>
     <t>Каражал г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">г.Приозерск </t>
   </si>
   <si>
     <t>Сарань г.а.</t>
   </si>
   <si>
@@ -861,51 +861,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1089,50 +1089,56 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1550,59 +1556,59 @@
       <c r="B13" s="70" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="49" customFormat="1" ht="12.75">
       <c r="A14" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="49" customFormat="1" ht="12.75">
       <c r="A15" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="47" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="58">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="58">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="47" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="59" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="59" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="47" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="64" t="s">
         <v>76</v>
       </c>
@@ -1713,65 +1719,65 @@
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="15" style="1" customWidth="1"/>
     <col min="15" max="15" width="16.42578125" style="3" customWidth="1"/>
     <col min="16" max="16" width="17.5703125" style="3" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="3"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="18" customHeight="1">
       <c r="A1" s="80" t="s">
         <v>142</v>
       </c>
       <c r="B1" s="80"/>
     </row>
     <row r="2" spans="1:15" ht="18" customHeight="1">
-      <c r="B2" s="85" t="s">
+      <c r="B2" s="87" t="s">
         <v>164</v>
       </c>
-      <c r="C2" s="85"/>
-[...10 lines deleted...]
-      <c r="N2" s="85"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+      <c r="N2" s="87"/>
       <c r="O2" s="10"/>
     </row>
     <row r="4" spans="1:15" ht="25.5" customHeight="1">
       <c r="A4" s="78" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="81"/>
       <c r="C4" s="68" t="s">
         <v>141</v>
       </c>
       <c r="D4" s="68" t="s">
         <v>156</v>
       </c>
       <c r="E4" s="68" t="s">
         <v>155</v>
       </c>
       <c r="F4" s="68" t="s">
         <v>157</v>
       </c>
       <c r="G4" s="68" t="s">
         <v>154</v>
       </c>
       <c r="H4" s="68" t="s">
         <v>153</v>
       </c>
@@ -6127,91 +6133,91 @@
         <v>20</v>
       </c>
       <c r="N102" s="37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="B103" s="32"/>
       <c r="C103" s="28"/>
       <c r="D103" s="28"/>
       <c r="E103" s="28"/>
       <c r="F103" s="28"/>
       <c r="G103" s="28"/>
       <c r="H103" s="28"/>
       <c r="I103" s="28"/>
       <c r="J103" s="28"/>
       <c r="K103" s="28"/>
       <c r="L103" s="28"/>
       <c r="M103" s="28"/>
       <c r="N103" s="28"/>
     </row>
     <row r="104" spans="1:14" ht="30.75" customHeight="1">
       <c r="A104" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="B104" s="83"/>
+      <c r="B104" s="85"/>
       <c r="C104" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D104" s="68" t="s">
         <v>98</v>
       </c>
       <c r="E104" s="68" t="s">
         <v>99</v>
       </c>
       <c r="F104" s="68" t="s">
         <v>100</v>
       </c>
       <c r="G104" s="68" t="s">
         <v>101</v>
       </c>
       <c r="H104" s="68" t="s">
         <v>102</v>
       </c>
       <c r="I104" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J104" s="68" t="s">
         <v>104</v>
       </c>
       <c r="K104" s="68" t="s">
         <v>105</v>
       </c>
       <c r="L104" s="68" t="s">
         <v>106</v>
       </c>
       <c r="M104" s="68" t="s">
         <v>107</v>
       </c>
       <c r="N104" s="68" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:14" ht="22.5" customHeight="1">
-      <c r="A105" s="79"/>
-      <c r="B105" s="84"/>
+      <c r="A105" s="78"/>
+      <c r="B105" s="86"/>
       <c r="C105" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D105" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E105" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F105" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G105" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H105" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I105" s="44" t="s">
         <v>0</v>
       </c>
       <c r="J105" s="44" t="s">
         <v>0</v>
       </c>
       <c r="K105" s="44" t="s">
@@ -6934,519 +6940,547 @@
       </c>
       <c r="C123" s="22">
         <v>108.2</v>
       </c>
       <c r="D123" s="29">
         <v>103.5</v>
       </c>
       <c r="E123" s="31">
         <v>105.3</v>
       </c>
       <c r="F123" s="31">
         <v>107.6</v>
       </c>
       <c r="G123" s="31">
         <v>107.8</v>
       </c>
       <c r="H123" s="31">
         <v>106.9</v>
       </c>
       <c r="I123" s="31">
         <v>106.5</v>
       </c>
       <c r="J123" s="36">
         <v>106.2</v>
       </c>
-      <c r="K123" s="31"/>
+      <c r="K123" s="31">
+        <v>105.3</v>
+      </c>
       <c r="L123" s="28"/>
       <c r="M123" s="29"/>
       <c r="N123" s="28"/>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" s="71" t="s">
         <v>27</v>
       </c>
       <c r="B124" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C124" s="22">
         <v>116.7</v>
       </c>
       <c r="D124" s="29">
         <v>102.2</v>
       </c>
       <c r="E124" s="22">
         <v>103</v>
       </c>
       <c r="F124" s="22">
         <v>104.4</v>
       </c>
       <c r="G124" s="22">
         <v>103.8</v>
       </c>
       <c r="H124" s="22">
         <v>101.2</v>
       </c>
       <c r="I124" s="22">
         <v>100.1</v>
       </c>
       <c r="J124" s="36">
         <v>99.7</v>
       </c>
-      <c r="K124" s="22"/>
+      <c r="K124" s="22">
+        <v>98.7</v>
+      </c>
       <c r="L124" s="28"/>
       <c r="M124" s="29"/>
       <c r="N124" s="28"/>
     </row>
     <row r="125" spans="1:14">
       <c r="A125" s="71" t="s">
         <v>28</v>
       </c>
       <c r="B125" s="30" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="22">
         <v>100.5</v>
       </c>
       <c r="D125" s="29">
         <v>99.8</v>
       </c>
       <c r="E125" s="22">
         <v>100.5</v>
       </c>
       <c r="F125" s="22">
         <v>101.5</v>
       </c>
       <c r="G125" s="22">
         <v>102.3</v>
       </c>
       <c r="H125" s="22">
         <v>191.8</v>
       </c>
       <c r="I125" s="22">
         <v>240.1</v>
       </c>
       <c r="J125" s="36">
         <v>281.5</v>
       </c>
-      <c r="K125" s="22"/>
+      <c r="K125" s="22">
+        <v>291.5</v>
+      </c>
       <c r="L125" s="28"/>
       <c r="M125" s="29"/>
       <c r="N125" s="28"/>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" s="71" t="s">
         <v>31</v>
       </c>
       <c r="B126" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C126" s="22">
         <v>72.7</v>
       </c>
       <c r="D126" s="22">
         <v>114.5</v>
       </c>
       <c r="E126" s="22">
         <v>134.9</v>
       </c>
       <c r="F126" s="22">
         <v>158.4</v>
       </c>
       <c r="G126" s="22">
         <v>168.9</v>
       </c>
       <c r="H126" s="22">
         <v>163.80000000000001</v>
       </c>
       <c r="I126" s="22">
         <v>160.6</v>
       </c>
       <c r="J126" s="38">
         <v>154.9</v>
       </c>
-      <c r="K126" s="38"/>
+      <c r="K126" s="38">
+        <v>144.6</v>
+      </c>
       <c r="L126" s="38"/>
       <c r="M126" s="38"/>
       <c r="N126" s="38"/>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" s="71" t="s">
         <v>32</v>
       </c>
       <c r="B127" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="22">
         <v>168.8</v>
       </c>
       <c r="D127" s="29">
         <v>249.1</v>
       </c>
       <c r="E127" s="22">
         <v>204</v>
       </c>
       <c r="F127" s="22">
         <v>162.1</v>
       </c>
       <c r="G127" s="22">
         <v>134.6</v>
       </c>
       <c r="H127" s="22">
         <v>116.3</v>
       </c>
       <c r="I127" s="22">
         <v>102</v>
       </c>
       <c r="J127" s="36">
         <v>91.4</v>
       </c>
-      <c r="K127" s="22"/>
+      <c r="K127" s="22">
+        <v>80.400000000000006</v>
+      </c>
       <c r="L127" s="28"/>
       <c r="M127" s="29"/>
       <c r="N127" s="41"/>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" s="71" t="s">
         <v>34</v>
       </c>
       <c r="B128" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="22">
         <v>97.4</v>
       </c>
       <c r="D128" s="29">
         <v>95.2</v>
       </c>
       <c r="E128" s="22">
         <v>101.2</v>
       </c>
       <c r="F128" s="22">
         <v>104.5</v>
       </c>
       <c r="G128" s="22">
         <v>107</v>
       </c>
       <c r="H128" s="22">
         <v>109.1</v>
       </c>
       <c r="I128" s="22">
         <v>109.3</v>
       </c>
       <c r="J128" s="36">
         <v>106.8</v>
       </c>
-      <c r="K128" s="22"/>
+      <c r="K128" s="22">
+        <v>105.3</v>
+      </c>
       <c r="L128" s="41"/>
       <c r="M128" s="29"/>
       <c r="N128" s="28"/>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" s="71" t="s">
         <v>35</v>
       </c>
       <c r="B129" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="22">
         <v>85.9</v>
       </c>
       <c r="D129" s="29">
         <v>127.4</v>
       </c>
       <c r="E129" s="22">
         <v>119.3</v>
       </c>
       <c r="F129" s="22">
         <v>114.4</v>
       </c>
       <c r="G129" s="22">
         <v>111.3</v>
       </c>
       <c r="H129" s="22">
         <v>109.3</v>
       </c>
       <c r="I129" s="22">
         <v>107.6</v>
       </c>
       <c r="J129" s="36">
         <v>106.2</v>
       </c>
-      <c r="K129" s="22"/>
+      <c r="K129" s="22">
+        <v>105.3</v>
+      </c>
       <c r="L129" s="29"/>
       <c r="M129" s="29"/>
       <c r="N129" s="28"/>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" s="71" t="s">
         <v>36</v>
       </c>
       <c r="B130" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C130" s="22">
         <v>75.7</v>
       </c>
       <c r="D130" s="29">
         <v>79.099999999999994</v>
       </c>
       <c r="E130" s="22">
         <v>83.4</v>
       </c>
       <c r="F130" s="22">
         <v>82</v>
       </c>
       <c r="G130" s="22">
         <v>84</v>
       </c>
       <c r="H130" s="22">
         <v>85.7</v>
       </c>
       <c r="I130" s="22">
         <v>86.2</v>
       </c>
       <c r="J130" s="36">
         <v>86.7</v>
       </c>
-      <c r="K130" s="22"/>
+      <c r="K130" s="22">
+        <v>89.2</v>
+      </c>
       <c r="L130" s="28"/>
       <c r="M130" s="29"/>
       <c r="N130" s="28"/>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" s="71" t="s">
         <v>37</v>
       </c>
       <c r="B131" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D131" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E131" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F131" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G131" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H131" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I131" s="22" t="s">
         <v>20</v>
       </c>
       <c r="J131" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="K131" s="22"/>
+      <c r="K131" s="22" t="s">
+        <v>20</v>
+      </c>
       <c r="L131" s="22"/>
       <c r="M131" s="22"/>
       <c r="N131" s="22"/>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" s="71" t="s">
         <v>38</v>
       </c>
       <c r="B132" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C132" s="22">
         <v>83.9</v>
       </c>
       <c r="D132" s="29">
         <v>155.5</v>
       </c>
       <c r="E132" s="22">
         <v>149.9</v>
       </c>
       <c r="F132" s="22">
         <v>150.5</v>
       </c>
       <c r="G132" s="22">
         <v>153.30000000000001</v>
       </c>
       <c r="H132" s="22">
         <v>148.4</v>
       </c>
       <c r="I132" s="22">
         <v>143.5</v>
       </c>
       <c r="J132" s="36">
         <v>149.5</v>
       </c>
-      <c r="K132" s="22"/>
+      <c r="K132" s="22">
+        <v>146.4</v>
+      </c>
       <c r="L132" s="28"/>
       <c r="M132" s="28"/>
       <c r="N132" s="28"/>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" s="71" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C133" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D133" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E133" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F133" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G133" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H133" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I133" s="22" t="s">
         <v>20</v>
       </c>
       <c r="J133" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="K133" s="22"/>
+      <c r="K133" s="22" t="s">
+        <v>20</v>
+      </c>
       <c r="L133" s="22"/>
       <c r="M133" s="22"/>
       <c r="N133" s="22"/>
     </row>
     <row r="134" spans="1:14">
       <c r="A134" s="71" t="s">
         <v>41</v>
       </c>
       <c r="B134" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C134" s="22">
         <v>95.3</v>
       </c>
       <c r="D134" s="29">
         <v>97.8</v>
       </c>
       <c r="E134" s="22">
         <v>100.7</v>
       </c>
       <c r="F134" s="22">
         <v>100.8</v>
       </c>
       <c r="G134" s="22">
         <v>98</v>
       </c>
       <c r="H134" s="22">
         <v>90</v>
       </c>
       <c r="I134" s="22">
         <v>85.8</v>
       </c>
       <c r="J134" s="36">
         <v>81.599999999999994</v>
       </c>
-      <c r="K134" s="22"/>
+      <c r="K134" s="22">
+        <v>82.8</v>
+      </c>
       <c r="L134" s="29"/>
       <c r="M134" s="29"/>
       <c r="N134" s="29"/>
     </row>
     <row r="135" spans="1:14">
       <c r="A135" s="71" t="s">
         <v>42</v>
       </c>
       <c r="B135" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C135" s="22">
         <v>101.1</v>
       </c>
       <c r="D135" s="29">
         <v>111.3</v>
       </c>
       <c r="E135" s="22">
         <v>107</v>
       </c>
       <c r="F135" s="22">
         <v>107.5</v>
       </c>
       <c r="G135" s="22">
         <v>103.5</v>
       </c>
       <c r="H135" s="22">
         <v>103.6</v>
       </c>
       <c r="I135" s="22">
         <v>102.3</v>
       </c>
       <c r="J135" s="36">
         <v>101.5</v>
       </c>
-      <c r="K135" s="22"/>
+      <c r="K135" s="22">
+        <v>105.4</v>
+      </c>
       <c r="L135" s="28"/>
       <c r="M135" s="28"/>
       <c r="N135" s="28"/>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" s="73" t="s">
         <v>44</v>
       </c>
       <c r="B136" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C136" s="27">
         <v>101.8</v>
       </c>
       <c r="D136" s="27">
         <v>153.19999999999999</v>
       </c>
       <c r="E136" s="27">
         <v>122.3</v>
       </c>
       <c r="F136" s="27">
         <v>102.5</v>
       </c>
       <c r="G136" s="27">
         <v>88.2</v>
       </c>
       <c r="H136" s="27">
         <v>77.3</v>
       </c>
       <c r="I136" s="27">
         <v>68.8</v>
       </c>
       <c r="J136" s="37">
         <v>62.1</v>
       </c>
-      <c r="K136" s="27"/>
+      <c r="K136" s="27">
+        <v>56.6</v>
+      </c>
       <c r="L136" s="37"/>
       <c r="M136" s="37"/>
       <c r="N136" s="37"/>
     </row>
     <row r="137" spans="1:14">
       <c r="A137" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:14">
       <c r="A138" s="32" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A121:A122"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="A48:A49"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="B70:B71"/>
     <mergeCell ref="B104:B105"/>