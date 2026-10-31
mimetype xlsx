--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1238,59 +1238,59 @@
       </c>
       <c r="D13" s="9"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="9"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="14">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="14">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="D17" s="9"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="9"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="15" t="s">
@@ -1336,53 +1336,51 @@
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="12"/>
       <c r="B29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B4:D17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="128.7109375" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15">
       <c r="B4" s="17"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="18" t="s">
         <v>33</v>
       </c>
@@ -1403,53 +1401,51 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="20"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="20"/>
     </row>
     <row r="17" spans="2:4">
       <c r="B17" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="17.25" customHeight="1">
       <c r="A3" s="47" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="47"/>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
@@ -2888,52 +2884,56 @@
       </c>
       <c r="J32" s="31">
         <v>1741566.1</v>
       </c>
       <c r="K32" s="31">
         <v>101.1</v>
       </c>
       <c r="L32" s="31">
         <v>2169658.6</v>
       </c>
       <c r="M32" s="31">
         <v>101.3</v>
       </c>
       <c r="N32" s="31">
         <v>2600183.9</v>
       </c>
       <c r="O32" s="34">
         <v>100.6</v>
       </c>
       <c r="P32" s="31">
         <v>3084915.7</v>
       </c>
       <c r="Q32" s="34">
         <v>100.3</v>
       </c>
-      <c r="R32" s="31"/>
-      <c r="S32" s="36"/>
+      <c r="R32" s="31">
+        <v>3647251</v>
+      </c>
+      <c r="S32" s="36">
+        <v>100.2</v>
+      </c>
       <c r="T32" s="31"/>
       <c r="U32" s="34"/>
       <c r="V32" s="31"/>
       <c r="W32" s="34"/>
       <c r="X32" s="31"/>
       <c r="Y32" s="34"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="39" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>