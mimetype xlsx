--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -991,59 +991,59 @@
       </c>
       <c r="D13" s="39"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="39"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="36">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="36">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="D17" s="39"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="39"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="37" t="s">
@@ -1158,53 +1158,51 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="14"/>
     </row>
     <row r="17" spans="2:4">
       <c r="B17" s="45" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N29"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.5703125" style="1" customWidth="1"/>
     <col min="6" max="14" width="10.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="17"/>
       <c r="B3" s="47" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
@@ -1558,51 +1556,53 @@
       </c>
       <c r="C13" s="18">
         <v>52.3</v>
       </c>
       <c r="D13" s="18">
         <v>97</v>
       </c>
       <c r="E13" s="18">
         <v>105.1</v>
       </c>
       <c r="F13" s="18">
         <v>96.9</v>
       </c>
       <c r="G13" s="18">
         <v>110.5</v>
       </c>
       <c r="H13" s="18">
         <v>112.9</v>
       </c>
       <c r="I13" s="18">
         <v>83.9</v>
       </c>
       <c r="J13" s="18">
         <v>110.8</v>
       </c>
-      <c r="K13" s="19"/>
+      <c r="K13" s="19">
+        <v>98.8</v>
+      </c>
       <c r="L13" s="18"/>
       <c r="M13" s="20"/>
       <c r="N13" s="21"/>
     </row>
     <row r="14" spans="1:14" ht="12.75" customHeight="1">
       <c r="A14" s="17"/>
       <c r="B14" s="50" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="50"/>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="17"/>
       <c r="B15" s="24">
@@ -1862,51 +1862,53 @@
       </c>
       <c r="C21" s="18">
         <v>108.2</v>
       </c>
       <c r="D21" s="18">
         <v>99.3</v>
       </c>
       <c r="E21" s="18">
         <v>108.7</v>
       </c>
       <c r="F21" s="18">
         <v>114.5</v>
       </c>
       <c r="G21" s="18">
         <v>108.5</v>
       </c>
       <c r="H21" s="18">
         <v>104</v>
       </c>
       <c r="I21" s="18">
         <v>104.4</v>
       </c>
       <c r="J21" s="18">
         <v>105.3</v>
       </c>
-      <c r="K21" s="22"/>
+      <c r="K21" s="22">
+        <v>99.7</v>
+      </c>
       <c r="L21" s="18"/>
       <c r="M21" s="20"/>
       <c r="N21" s="19"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1">
       <c r="A22" s="17"/>
       <c r="B22" s="50" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="50"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="17"/>
       <c r="B23" s="23">
@@ -2166,51 +2168,53 @@
       </c>
       <c r="C29" s="33">
         <v>108.2</v>
       </c>
       <c r="D29" s="33">
         <v>103.5</v>
       </c>
       <c r="E29" s="33">
         <v>105.3</v>
       </c>
       <c r="F29" s="33">
         <v>107.6</v>
       </c>
       <c r="G29" s="33">
         <v>107.8</v>
       </c>
       <c r="H29" s="33">
         <v>106.9</v>
       </c>
       <c r="I29" s="33">
         <v>106.5</v>
       </c>
       <c r="J29" s="33">
         <v>106.2</v>
       </c>
-      <c r="K29" s="34"/>
+      <c r="K29" s="34">
+        <v>105.3</v>
+      </c>
       <c r="L29" s="33"/>
       <c r="M29" s="35"/>
       <c r="N29" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="B14:N14"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="M4:N4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>