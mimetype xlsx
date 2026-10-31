--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -948,59 +948,59 @@
       </c>
       <c r="D13" s="35"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="35"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="6">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="6">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="D17" s="35"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="35"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="9" t="s">
@@ -1045,53 +1045,51 @@
     <row r="28" spans="1:4">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B4:D17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="12" customWidth="1"/>
     <col min="2" max="2" width="127.85546875" style="12" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15">
       <c r="B4" s="11"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="13" t="s">
         <v>45</v>
       </c>
@@ -1112,53 +1110,51 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="15"/>
     </row>
     <row r="17" spans="2:4">
       <c r="B17" s="38" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N13"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="1" customWidth="1"/>
     <col min="3" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="B3" s="41" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
@@ -1533,51 +1529,53 @@
       </c>
       <c r="C13" s="31">
         <v>1175.5</v>
       </c>
       <c r="D13" s="31">
         <v>1394.4</v>
       </c>
       <c r="E13" s="31">
         <v>1408.7</v>
       </c>
       <c r="F13" s="31">
         <v>1814.4</v>
       </c>
       <c r="G13" s="31">
         <v>1630.3</v>
       </c>
       <c r="H13" s="31">
         <v>1712.7</v>
       </c>
       <c r="I13" s="31">
         <v>2094.5</v>
       </c>
       <c r="J13" s="39">
         <v>2061.1999999999998</v>
       </c>
-      <c r="K13" s="31"/>
+      <c r="K13" s="31">
+        <v>2293.6</v>
+      </c>
       <c r="L13" s="31"/>
       <c r="M13" s="32"/>
       <c r="N13" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>