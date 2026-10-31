--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -810,51 +810,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/karagandy/dynamic-tables/28254/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="42" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42" style="13"/>
     <col min="2" max="2" width="114" style="13" customWidth="1"/>
     <col min="3" max="16384" width="42" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="37" t="s">
         <v>15</v>
       </c>
@@ -946,59 +946,59 @@
       </c>
       <c r="D13" s="38"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="38"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="10">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="D17" s="38"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="38"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11" t="s">
@@ -1044,53 +1044,51 @@
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="14"/>
       <c r="B29" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B4:D17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="133.5703125" style="13" customWidth="1"/>
     <col min="3" max="3" width="33.28515625" style="13" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15">
       <c r="B4" s="15"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="16" t="s">
         <v>46</v>
@@ -1112,53 +1110,51 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="18"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="18"/>
     </row>
     <row r="17" spans="2:4">
       <c r="B17" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z12"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:26" ht="15" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
@@ -1565,51 +1561,53 @@
       </c>
       <c r="C12" s="32">
         <v>5867.5</v>
       </c>
       <c r="D12" s="32">
         <v>5737.4</v>
       </c>
       <c r="E12" s="32">
         <v>6100.8</v>
       </c>
       <c r="F12" s="32">
         <v>5952.8</v>
       </c>
       <c r="G12" s="32">
         <v>6578.4</v>
       </c>
       <c r="H12" s="32">
         <v>7547.2</v>
       </c>
       <c r="I12" s="32">
         <v>6331.5</v>
       </c>
       <c r="J12" s="32">
         <v>7027</v>
       </c>
-      <c r="K12" s="32"/>
+      <c r="K12" s="32">
+        <v>6974.4</v>
+      </c>
       <c r="L12" s="32"/>
       <c r="M12" s="33"/>
       <c r="N12" s="32"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="A3:N3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>