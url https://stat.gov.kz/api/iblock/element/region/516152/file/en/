--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="673" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="172">
   <si>
     <t>January 2020</t>
   </si>
   <si>
     <t>Karaganda C.A.</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Zhekazgan C.A.</t>
   </si>
   <si>
     <t>Karazhal C.A.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Satpaev C.A.</t>
   </si>
   <si>
@@ -698,51 +698,51 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -787,62 +787,73 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -879,53 +890,50 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -935,50 +943,59 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
@@ -1280,2183 +1297,2181 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/karagandy/dynamic-tables/28254/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.85546875" style="46" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="46"/>
+    <col min="1" max="1" width="41.85546875" style="45" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="60"/>
-      <c r="B1" s="60"/>
+      <c r="A1" s="62"/>
+      <c r="B1" s="62"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="B2" s="37">
+      <c r="B2" s="36">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="B3" s="37" t="s">
+      <c r="B3" s="36" t="s">
         <v>161</v>
       </c>
-      <c r="D3" s="54"/>
+      <c r="D3" s="53"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="52" t="s">
         <v>159</v>
       </c>
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="36" t="s">
         <v>161</v>
       </c>
-      <c r="D5" s="54"/>
+      <c r="D5" s="53"/>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="52" t="s">
         <v>83</v>
       </c>
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="36" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="51">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="38" t="s">
         <v>86</v>
       </c>
-      <c r="D7" s="54"/>
+      <c r="D7" s="53"/>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="53" t="s">
+      <c r="A8" s="52" t="s">
         <v>87</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="25.5">
-      <c r="A9" s="53" t="s">
+      <c r="A9" s="52" t="s">
         <v>89</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="38" t="s">
         <v>90</v>
       </c>
-      <c r="D9" s="54"/>
+      <c r="D9" s="53"/>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="53" t="s">
+      <c r="A10" s="52" t="s">
         <v>91</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="39" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="53" t="s">
+      <c r="A11" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="B11" s="59"/>
-      <c r="D11" s="54"/>
+      <c r="B11" s="58"/>
+      <c r="D11" s="53"/>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="53" t="s">
+      <c r="A12" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="54" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="53" t="s">
+      <c r="A13" s="52" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="42" t="s">
+      <c r="B13" s="41" t="s">
         <v>158</v>
       </c>
-      <c r="D13" s="54"/>
+      <c r="D13" s="53"/>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="53" t="s">
+      <c r="A14" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="41" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="53" t="s">
+      <c r="A15" s="52" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="42" t="s">
+      <c r="B15" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D15" s="54"/>
+      <c r="D15" s="53"/>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="53" t="s">
+      <c r="A16" s="52" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="43">
-        <v>46280</v>
+      <c r="B16" s="42">
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="52" t="s">
         <v>97</v>
       </c>
-      <c r="B17" s="43">
-[...2 lines deleted...]
-      <c r="D17" s="54"/>
+      <c r="B17" s="42">
+        <v>46339</v>
+      </c>
+      <c r="D17" s="53"/>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="53" t="s">
+      <c r="A18" s="52" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="37" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="53" t="s">
+      <c r="A19" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="D19" s="54"/>
+      <c r="D19" s="53"/>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="53" t="s">
+      <c r="A20" s="52" t="s">
         <v>100</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="43" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="53" t="s">
+      <c r="A21" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="B21" s="45" t="s">
+      <c r="B21" s="44" t="s">
         <v>108</v>
       </c>
-      <c r="D21" s="54"/>
+      <c r="D21" s="53"/>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="41"/>
-      <c r="B22" s="41"/>
+      <c r="A22" s="40"/>
+      <c r="B22" s="40"/>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="41"/>
-[...1 lines deleted...]
-      <c r="D23" s="54"/>
+      <c r="A23" s="40"/>
+      <c r="B23" s="40"/>
+      <c r="D23" s="53"/>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="41"/>
-      <c r="B24" s="41"/>
+      <c r="A24" s="40"/>
+      <c r="B24" s="40"/>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="41"/>
-      <c r="B25" s="41"/>
+      <c r="A25" s="40"/>
+      <c r="B25" s="40"/>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="41"/>
-      <c r="B26" s="41"/>
+      <c r="A26" s="40"/>
+      <c r="B26" s="40"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="41"/>
-[...1 lines deleted...]
-      <c r="D27" s="54"/>
+      <c r="A27" s="40"/>
+      <c r="B27" s="40"/>
+      <c r="D27" s="53"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="41"/>
-      <c r="B28" s="41"/>
+      <c r="A28" s="40"/>
+      <c r="B28" s="40"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="47"/>
-      <c r="B29" s="47"/>
+      <c r="A29" s="46"/>
+      <c r="B29" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B4:D17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="46" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="46"/>
+    <col min="1" max="1" width="3.42578125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="127" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15">
-      <c r="B4" s="48"/>
+      <c r="B4" s="47"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="48" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="48" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="48" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="48" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="49" t="s">
+      <c r="B10" s="48" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="50" t="s">
+      <c r="B11" s="49" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="51"/>
+      <c r="B12" s="50"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="51"/>
+      <c r="B13" s="50"/>
     </row>
     <row r="17" spans="2:4">
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="55" t="s">
         <v>115</v>
       </c>
-      <c r="C17" s="52"/>
-      <c r="D17" s="52"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N139"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="6" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" style="6" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="6" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="16.140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="16" style="6" customWidth="1"/>
     <col min="10" max="10" width="16.7109375" style="6" customWidth="1"/>
     <col min="11" max="11" width="16.85546875" style="6" customWidth="1"/>
     <col min="12" max="12" width="14.85546875" style="6" customWidth="1"/>
     <col min="13" max="13" width="16.140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="14.42578125" style="6" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75">
       <c r="A1" s="33" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1">
-      <c r="B3" s="63" t="s">
+      <c r="B3" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="63"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
     </row>
     <row r="5" spans="1:14" ht="27.75" customHeight="1">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="B5" s="64"/>
+      <c r="B5" s="66"/>
       <c r="C5" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>135</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>137</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>141</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>143</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>145</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>147</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>149</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="M5" s="7" t="s">
+      <c r="M5" s="35" t="s">
         <v>153</v>
       </c>
-      <c r="N5" s="7" t="s">
+      <c r="N5" s="60" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="31.5" customHeight="1">
-      <c r="A6" s="61"/>
-      <c r="B6" s="65"/>
+      <c r="A6" s="63"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="I6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="J6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="M6" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="34" t="s">
+      <c r="M6" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="N6" s="59" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="56" t="s">
         <v>116</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="9">
         <v>2087.6999999999998</v>
       </c>
       <c r="D7" s="10">
         <v>4063.31</v>
       </c>
       <c r="E7" s="11">
         <v>5867.1</v>
       </c>
       <c r="F7" s="11">
         <v>7035.7</v>
       </c>
       <c r="G7" s="11">
         <v>8194.6</v>
       </c>
       <c r="H7" s="11">
         <v>9484.7999999999993</v>
       </c>
       <c r="I7" s="11">
         <v>10700.5</v>
       </c>
       <c r="J7" s="11">
         <v>12036</v>
       </c>
       <c r="K7" s="11">
         <v>13425</v>
       </c>
       <c r="L7" s="11">
         <v>14847.7</v>
       </c>
       <c r="M7" s="11">
         <v>16291.6</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="9">
         <v>17835.400000000001</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="57" t="s">
+      <c r="A8" s="56" t="s">
         <v>117</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="9">
         <v>1009</v>
       </c>
       <c r="D8" s="10">
         <v>1919.9</v>
       </c>
       <c r="E8" s="9">
         <v>2664.7</v>
       </c>
       <c r="F8" s="9">
         <v>3043.4</v>
       </c>
       <c r="G8" s="9">
         <v>3389.5</v>
       </c>
       <c r="H8" s="9">
         <v>3895.4</v>
       </c>
       <c r="I8" s="9">
         <v>4356.5</v>
       </c>
       <c r="J8" s="9">
         <v>4905.5</v>
       </c>
       <c r="K8" s="9">
         <v>5461.9</v>
       </c>
       <c r="L8" s="9">
         <v>6057.5</v>
       </c>
       <c r="M8" s="9">
         <v>6663.2</v>
       </c>
       <c r="N8" s="9">
         <v>7306.3</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="57" t="s">
+      <c r="A9" s="56" t="s">
         <v>118</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="9">
         <v>202.4</v>
       </c>
       <c r="D9" s="10">
         <v>401.6</v>
       </c>
       <c r="E9" s="9">
         <v>605</v>
       </c>
       <c r="F9" s="9">
         <v>777.3</v>
       </c>
       <c r="G9" s="9">
         <v>961.9</v>
       </c>
       <c r="H9" s="9">
         <v>1125.5</v>
       </c>
       <c r="I9" s="9">
         <v>1286.0999999999999</v>
       </c>
       <c r="J9" s="9">
         <v>1450.3</v>
       </c>
       <c r="K9" s="9">
         <v>1626.8</v>
       </c>
       <c r="L9" s="9">
         <v>1790.5</v>
       </c>
       <c r="M9" s="9">
         <v>1979.7</v>
       </c>
       <c r="N9" s="9">
         <v>2196</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="56" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="9">
         <v>414.8</v>
       </c>
       <c r="D10" s="10">
         <v>831.5</v>
       </c>
       <c r="E10" s="9">
         <v>1241.2</v>
       </c>
       <c r="F10" s="9">
         <v>1607.1</v>
       </c>
       <c r="G10" s="9">
         <v>1977.6</v>
       </c>
       <c r="H10" s="9">
         <v>2334.5</v>
       </c>
       <c r="I10" s="9">
         <v>2661.7</v>
       </c>
       <c r="J10" s="9">
         <v>3014.9</v>
       </c>
       <c r="K10" s="9">
         <v>3382.2</v>
       </c>
       <c r="L10" s="9">
         <v>3756.8</v>
       </c>
       <c r="M10" s="9">
         <v>4127.3999999999996</v>
       </c>
       <c r="N10" s="9">
         <v>4501.1000000000004</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="56" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="9">
         <v>66.7</v>
       </c>
       <c r="D11" s="10">
         <v>121.7</v>
       </c>
       <c r="E11" s="9">
         <v>174.7</v>
       </c>
       <c r="F11" s="9">
         <v>218.7</v>
       </c>
       <c r="G11" s="9">
         <v>258.2</v>
       </c>
       <c r="H11" s="9">
         <v>298.5</v>
       </c>
       <c r="I11" s="9">
         <v>333.1</v>
       </c>
       <c r="J11" s="9">
         <v>369.4</v>
       </c>
       <c r="K11" s="9">
         <v>416.5</v>
       </c>
       <c r="L11" s="9">
         <v>466.8</v>
       </c>
       <c r="M11" s="9">
         <v>517.9</v>
       </c>
       <c r="N11" s="9">
         <v>569.5</v>
       </c>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="N12" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="56" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="9">
         <v>4.2</v>
       </c>
       <c r="D13" s="10">
         <v>8.4</v>
       </c>
       <c r="E13" s="9">
         <v>12.6</v>
       </c>
       <c r="F13" s="9">
         <v>14.8</v>
       </c>
       <c r="G13" s="9">
         <v>23.5</v>
       </c>
       <c r="H13" s="9">
         <v>26.8</v>
       </c>
       <c r="I13" s="9">
         <v>34.200000000000003</v>
       </c>
       <c r="J13" s="9">
         <v>41.7</v>
       </c>
       <c r="K13" s="9">
         <v>51.5</v>
       </c>
       <c r="L13" s="9">
         <v>61.4</v>
       </c>
       <c r="M13" s="9">
         <v>63.5</v>
       </c>
       <c r="N13" s="9">
         <v>99.5</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="9">
         <v>6.2</v>
       </c>
       <c r="D14" s="10">
         <v>12.4</v>
       </c>
       <c r="E14" s="9">
         <v>18.7</v>
       </c>
       <c r="F14" s="9">
         <v>21.8</v>
       </c>
       <c r="G14" s="9">
         <v>24.9</v>
       </c>
       <c r="H14" s="9">
         <v>28</v>
       </c>
       <c r="I14" s="9">
         <v>31.1</v>
       </c>
       <c r="J14" s="9">
         <v>34.200000000000003</v>
       </c>
       <c r="K14" s="9">
         <v>37.299999999999997</v>
       </c>
       <c r="L14" s="9">
         <v>40.4</v>
       </c>
       <c r="M14" s="9">
         <v>43.6</v>
       </c>
       <c r="N14" s="9">
         <v>46.7</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="56" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="9">
         <v>207.8</v>
       </c>
       <c r="D15" s="10">
         <v>416.2</v>
       </c>
       <c r="E15" s="9">
         <v>623.79999999999995</v>
       </c>
       <c r="F15" s="9">
         <v>726.4</v>
       </c>
       <c r="G15" s="9">
         <v>836</v>
       </c>
       <c r="H15" s="9">
         <v>943.6</v>
       </c>
       <c r="I15" s="9">
         <v>1052.3</v>
       </c>
       <c r="J15" s="9">
         <v>1161.5</v>
       </c>
       <c r="K15" s="9">
         <v>1268.5</v>
       </c>
       <c r="L15" s="9">
         <v>1376.9</v>
       </c>
       <c r="M15" s="9">
         <v>1482.6</v>
       </c>
       <c r="N15" s="9">
         <v>1588.5</v>
       </c>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="56" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="9">
         <v>10.4</v>
       </c>
       <c r="D16" s="10">
         <v>20.7</v>
       </c>
       <c r="E16" s="9">
         <v>31.1</v>
       </c>
       <c r="F16" s="9">
         <v>36.299999999999997</v>
       </c>
       <c r="G16" s="9">
         <v>41.5</v>
       </c>
       <c r="H16" s="9">
         <v>46.7</v>
       </c>
       <c r="I16" s="9">
         <v>51.8</v>
       </c>
       <c r="J16" s="9">
         <v>57</v>
       </c>
       <c r="K16" s="9">
         <v>62.2</v>
       </c>
       <c r="L16" s="9">
         <v>67.400000000000006</v>
       </c>
       <c r="M16" s="9">
         <v>72.3</v>
       </c>
       <c r="N16" s="9">
         <v>77.8</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="56" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>34.4</v>
       </c>
       <c r="D17" s="10">
         <v>67.400000000000006</v>
       </c>
       <c r="E17" s="9">
         <v>100.6</v>
       </c>
       <c r="F17" s="9">
         <v>119.9</v>
       </c>
       <c r="G17" s="9">
         <v>138.6</v>
       </c>
       <c r="H17" s="9">
         <v>160.30000000000001</v>
       </c>
       <c r="I17" s="9">
         <v>184.6</v>
       </c>
       <c r="J17" s="9">
         <v>211.1</v>
       </c>
       <c r="K17" s="9">
         <v>238.3</v>
       </c>
       <c r="L17" s="9">
         <v>266.7</v>
       </c>
       <c r="M17" s="9">
         <v>295.39999999999998</v>
       </c>
       <c r="N17" s="9">
         <v>323.60000000000002</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="57" t="s">
+      <c r="A18" s="56" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="9">
         <v>1.3</v>
       </c>
       <c r="D18" s="10">
         <v>2.7</v>
       </c>
       <c r="E18" s="9">
         <v>4</v>
       </c>
       <c r="F18" s="9">
         <v>4.7</v>
       </c>
       <c r="G18" s="9">
         <v>5.4</v>
       </c>
       <c r="H18" s="9">
         <v>6</v>
       </c>
       <c r="I18" s="9">
         <v>6.7</v>
       </c>
       <c r="J18" s="9">
         <v>7.4</v>
       </c>
       <c r="K18" s="9">
         <v>8</v>
       </c>
       <c r="L18" s="9">
         <v>8.6999999999999993</v>
       </c>
       <c r="M18" s="9">
         <v>9.4</v>
       </c>
       <c r="N18" s="9">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="57" t="s">
+      <c r="A19" s="56" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="9">
         <v>5.4</v>
       </c>
       <c r="D19" s="10">
         <v>12.5</v>
       </c>
       <c r="E19" s="9">
         <v>19.2</v>
       </c>
       <c r="F19" s="9">
         <v>24.5</v>
       </c>
       <c r="G19" s="9">
         <v>26.8</v>
       </c>
       <c r="H19" s="9">
         <v>37.4</v>
       </c>
       <c r="I19" s="9">
         <v>48.8</v>
       </c>
       <c r="J19" s="9">
         <v>57.7</v>
       </c>
       <c r="K19" s="9">
         <v>73.8</v>
       </c>
       <c r="L19" s="9">
         <v>83.8</v>
       </c>
       <c r="M19" s="9">
         <v>93.2</v>
       </c>
       <c r="N19" s="9">
         <v>100.4</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="57" t="s">
+      <c r="A20" s="56" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="9">
         <v>43.7</v>
       </c>
       <c r="D20" s="10">
         <v>87.5</v>
       </c>
       <c r="E20" s="9">
         <v>131.19999999999999</v>
       </c>
       <c r="F20" s="9">
         <v>153.1</v>
       </c>
       <c r="G20" s="9">
         <v>174.9</v>
       </c>
       <c r="H20" s="9">
         <v>196.8</v>
       </c>
       <c r="I20" s="9">
         <v>218.7</v>
       </c>
       <c r="J20" s="9">
         <v>240.6</v>
       </c>
       <c r="K20" s="9">
         <v>262.39999999999998</v>
       </c>
       <c r="L20" s="9">
         <v>284.3</v>
       </c>
       <c r="M20" s="9">
         <v>306.2</v>
       </c>
       <c r="N20" s="9">
         <v>328</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="57" t="s">
+      <c r="A21" s="56" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="M21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="N21" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="57" t="s">
+      <c r="A22" s="56" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="D22" s="10">
         <v>4.7</v>
       </c>
       <c r="E22" s="9">
         <v>6.9</v>
       </c>
       <c r="F22" s="9">
         <v>8.1999999999999993</v>
       </c>
       <c r="G22" s="9">
         <v>9.3000000000000007</v>
       </c>
       <c r="H22" s="9">
         <v>10.5</v>
       </c>
       <c r="I22" s="9">
         <v>11.6</v>
       </c>
       <c r="J22" s="9">
         <v>12.8</v>
       </c>
       <c r="K22" s="9">
         <v>14</v>
       </c>
       <c r="L22" s="9">
         <v>15.1</v>
       </c>
       <c r="M22" s="9">
         <v>16.3</v>
       </c>
       <c r="N22" s="9">
         <v>17.5</v>
       </c>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="57" t="s">
+      <c r="A23" s="56" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="9">
         <v>77.5</v>
       </c>
       <c r="D23" s="10">
         <v>152.9</v>
       </c>
       <c r="E23" s="9">
         <v>228.5</v>
       </c>
       <c r="F23" s="9">
         <v>274.10000000000002</v>
       </c>
       <c r="G23" s="9">
         <v>320</v>
       </c>
       <c r="H23" s="9">
         <v>367.6</v>
       </c>
       <c r="I23" s="9">
         <v>415.3</v>
       </c>
       <c r="J23" s="9">
         <v>463.2</v>
       </c>
       <c r="K23" s="9">
         <v>511.9</v>
       </c>
       <c r="L23" s="9">
         <v>561</v>
       </c>
       <c r="M23" s="9">
         <v>609.5</v>
       </c>
       <c r="N23" s="9">
         <v>658.5</v>
       </c>
     </row>
     <row r="24" spans="1:14">
-      <c r="A24" s="57" t="s">
+      <c r="A24" s="56" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="M24" s="9" t="s">
         <v>5</v>
       </c>
       <c r="N24" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:14">
-      <c r="A25" s="58" t="s">
+      <c r="A25" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="15">
         <v>1607</v>
       </c>
       <c r="D25" s="15">
         <v>3.2</v>
       </c>
       <c r="E25" s="15">
         <v>4.8</v>
       </c>
       <c r="F25" s="15">
         <v>5.6</v>
       </c>
       <c r="G25" s="15">
         <v>6.4</v>
       </c>
       <c r="H25" s="15">
         <v>7.2</v>
       </c>
       <c r="I25" s="15">
         <v>8</v>
       </c>
       <c r="J25" s="15">
         <v>8.8000000000000007</v>
       </c>
       <c r="K25" s="15">
         <v>9.6</v>
       </c>
       <c r="L25" s="15">
         <v>10.4</v>
       </c>
       <c r="M25" s="15">
         <v>11.3</v>
       </c>
       <c r="N25" s="15">
         <v>12.1</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A27" s="61" t="s">
+      <c r="A27" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="B27" s="64"/>
+      <c r="B27" s="66"/>
       <c r="C27" s="34" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="34" t="s">
         <v>136</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>138</v>
       </c>
       <c r="F27" s="34" t="s">
         <v>140</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>142</v>
       </c>
       <c r="H27" s="34" t="s">
         <v>144</v>
       </c>
       <c r="I27" s="34" t="s">
         <v>146</v>
       </c>
       <c r="J27" s="34" t="s">
         <v>148</v>
       </c>
       <c r="K27" s="34" t="s">
         <v>150</v>
       </c>
       <c r="L27" s="34" t="s">
         <v>152</v>
       </c>
-      <c r="M27" s="34" t="s">
+      <c r="M27" s="59" t="s">
         <v>154</v>
       </c>
-      <c r="N27" s="34" t="s">
+      <c r="N27" s="61" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="27.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B28" s="65"/>
+    <row r="28" spans="1:14" ht="31.5" customHeight="1">
+      <c r="A28" s="63"/>
+      <c r="B28" s="67"/>
       <c r="C28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="F28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="G28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="H28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="I28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="J28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="K28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="L28" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="M28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="34" t="s">
+      <c r="M28" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="N28" s="59" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:14">
-      <c r="A29" s="57" t="s">
+      <c r="A29" s="56" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="3">
         <v>2088.1</v>
       </c>
       <c r="D29" s="12">
         <v>4216.5</v>
       </c>
       <c r="E29" s="12">
         <v>6192.8</v>
       </c>
       <c r="F29" s="12">
         <v>7893</v>
       </c>
       <c r="G29" s="3">
         <v>9897.6</v>
       </c>
       <c r="H29" s="3">
         <v>12131.9</v>
       </c>
       <c r="I29" s="12">
         <v>14280.5</v>
       </c>
       <c r="J29" s="12">
         <v>16708.599999999999</v>
       </c>
       <c r="K29" s="12">
         <v>19315.900000000001</v>
       </c>
       <c r="L29" s="12">
         <v>22083.9</v>
       </c>
       <c r="M29" s="12">
         <v>25104.9</v>
       </c>
-      <c r="N29" s="12">
+      <c r="N29" s="3">
         <v>28708.7</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="57" t="s">
+      <c r="A30" s="56" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="3">
         <v>1274.5999999999999</v>
       </c>
       <c r="D30" s="3">
         <v>2399.6999999999998</v>
       </c>
       <c r="E30" s="3">
         <v>3669.7</v>
       </c>
       <c r="F30" s="3">
         <v>4619.8</v>
       </c>
       <c r="G30" s="3">
         <v>5870.2</v>
       </c>
       <c r="H30" s="3">
         <v>7383.9</v>
       </c>
       <c r="I30" s="3">
         <v>8807.7999999999993</v>
       </c>
       <c r="J30" s="3">
         <v>10507.3</v>
       </c>
       <c r="K30" s="3">
         <v>12371.5</v>
       </c>
       <c r="L30" s="3">
         <v>14403.7</v>
       </c>
       <c r="M30" s="3">
         <v>16662.400000000001</v>
       </c>
       <c r="N30" s="3">
         <v>19486.5</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="57" t="s">
+      <c r="A31" s="56" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="3">
         <v>36.1</v>
       </c>
       <c r="D31" s="3">
         <v>157.6</v>
       </c>
       <c r="E31" s="3">
         <v>300.39999999999998</v>
       </c>
       <c r="F31" s="3">
         <v>460.6</v>
       </c>
       <c r="G31" s="3">
         <v>598.29999999999995</v>
       </c>
       <c r="H31" s="3">
         <v>735.5</v>
       </c>
       <c r="I31" s="3">
         <v>879.7</v>
       </c>
       <c r="J31" s="3">
         <v>1025</v>
       </c>
       <c r="K31" s="3">
         <v>1181.8</v>
       </c>
       <c r="L31" s="3">
         <v>1330.4</v>
       </c>
       <c r="M31" s="3">
         <v>1476.3</v>
       </c>
       <c r="N31" s="3">
         <v>1622.6</v>
       </c>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="57" t="s">
+      <c r="A32" s="56" t="s">
         <v>119</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="3">
         <v>545.29999999999995</v>
       </c>
       <c r="D32" s="3">
         <v>957.9</v>
       </c>
       <c r="E32" s="3">
         <v>1022.2</v>
       </c>
       <c r="F32" s="3">
         <v>1089.9000000000001</v>
       </c>
       <c r="G32" s="3">
         <v>1157.5999999999999</v>
       </c>
       <c r="H32" s="3">
         <v>1220.5</v>
       </c>
       <c r="I32" s="3">
         <v>1283.8</v>
       </c>
       <c r="J32" s="3">
         <v>1343.6</v>
       </c>
       <c r="K32" s="3">
         <v>1404.7</v>
       </c>
       <c r="L32" s="3">
         <v>1466.4</v>
       </c>
       <c r="M32" s="3">
         <v>1527.9</v>
       </c>
       <c r="N32" s="3">
         <v>1589.9</v>
       </c>
     </row>
     <row r="33" spans="1:14">
-      <c r="A33" s="57" t="s">
+      <c r="A33" s="56" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="3">
         <v>44.4</v>
       </c>
       <c r="D33" s="3">
         <v>80.3</v>
       </c>
       <c r="E33" s="3">
         <v>114.5</v>
       </c>
       <c r="F33" s="3">
         <v>156.5</v>
       </c>
       <c r="G33" s="3">
         <v>203.2</v>
       </c>
       <c r="H33" s="3">
         <v>258.39999999999998</v>
       </c>
       <c r="I33" s="3">
         <v>317.7</v>
       </c>
       <c r="J33" s="3">
         <v>387.6</v>
       </c>
       <c r="K33" s="3">
         <v>449.8</v>
       </c>
       <c r="L33" s="3">
         <v>520.1</v>
       </c>
       <c r="M33" s="3">
         <v>594.20000000000005</v>
       </c>
       <c r="N33" s="3">
         <v>665</v>
       </c>
     </row>
     <row r="34" spans="1:14">
-      <c r="A34" s="57" t="s">
+      <c r="A34" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="3">
         <v>0.7</v>
       </c>
       <c r="D34" s="3">
         <v>0.9</v>
       </c>
       <c r="E34" s="3">
         <v>22.5</v>
       </c>
       <c r="F34" s="3">
         <v>44.1</v>
       </c>
       <c r="G34" s="3">
         <v>74.099999999999994</v>
       </c>
       <c r="H34" s="3">
         <v>101</v>
       </c>
       <c r="I34" s="3">
         <v>101.2</v>
       </c>
       <c r="J34" s="3">
         <v>101.3</v>
       </c>
       <c r="K34" s="3">
         <v>101.5</v>
       </c>
       <c r="L34" s="3">
         <v>101.7</v>
       </c>
       <c r="M34" s="3">
         <v>101.8</v>
       </c>
       <c r="N34" s="3">
         <v>122.8</v>
       </c>
     </row>
     <row r="35" spans="1:14">
-      <c r="A35" s="57" t="s">
+      <c r="A35" s="56" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="3">
         <v>2.1</v>
       </c>
       <c r="D35" s="3">
         <v>3.2</v>
       </c>
       <c r="E35" s="3">
         <v>3.7</v>
       </c>
       <c r="F35" s="3">
         <v>4.2</v>
       </c>
       <c r="G35" s="3">
         <v>4.7</v>
       </c>
       <c r="H35" s="3">
         <v>5.3</v>
       </c>
       <c r="I35" s="3">
         <v>5.8</v>
       </c>
       <c r="J35" s="3">
         <v>6.3</v>
       </c>
       <c r="K35" s="3">
         <v>6.9</v>
       </c>
       <c r="L35" s="3">
         <v>7.4</v>
       </c>
       <c r="M35" s="3">
         <v>7.9</v>
       </c>
       <c r="N35" s="3">
         <v>8.4</v>
       </c>
     </row>
     <row r="36" spans="1:14">
-      <c r="A36" s="57" t="s">
+      <c r="A36" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="3">
         <v>3.1</v>
       </c>
       <c r="D36" s="3">
         <v>297.3</v>
       </c>
       <c r="E36" s="3">
         <v>627.5</v>
       </c>
       <c r="F36" s="3">
         <v>962.7</v>
       </c>
       <c r="G36" s="3">
         <v>1306.0999999999999</v>
       </c>
       <c r="H36" s="3">
         <v>1620.7</v>
       </c>
       <c r="I36" s="3">
         <v>1942.3</v>
       </c>
       <c r="J36" s="3">
         <v>2245.3000000000002</v>
       </c>
       <c r="K36" s="3">
         <v>2547.4</v>
       </c>
       <c r="L36" s="3">
         <v>2856.3</v>
       </c>
       <c r="M36" s="3">
         <v>3222</v>
       </c>
       <c r="N36" s="3">
         <v>3588.1</v>
       </c>
     </row>
     <row r="37" spans="1:14">
-      <c r="A37" s="57" t="s">
+      <c r="A37" s="56" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="3">
         <v>101.6</v>
       </c>
       <c r="D37" s="3">
         <v>183.1</v>
       </c>
       <c r="E37" s="3">
         <v>246.3</v>
       </c>
       <c r="F37" s="3">
         <v>316.2</v>
       </c>
       <c r="G37" s="3">
         <v>380.5</v>
       </c>
       <c r="H37" s="3">
         <v>444.4</v>
       </c>
       <c r="I37" s="3">
         <v>520.6</v>
       </c>
       <c r="J37" s="3">
         <v>614.9</v>
       </c>
       <c r="K37" s="3">
         <v>712.8</v>
       </c>
       <c r="L37" s="3">
         <v>795.8</v>
       </c>
       <c r="M37" s="3">
         <v>840.3</v>
       </c>
       <c r="N37" s="3">
         <v>883.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
-      <c r="A38" s="57" t="s">
+      <c r="A38" s="56" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="3">
         <v>5.2</v>
       </c>
       <c r="D38" s="3">
         <v>7.8</v>
       </c>
       <c r="E38" s="3">
         <v>10.7</v>
       </c>
       <c r="F38" s="3">
         <v>13.2</v>
       </c>
       <c r="G38" s="3">
         <v>17.899999999999999</v>
       </c>
       <c r="H38" s="3">
         <v>23.4</v>
       </c>
       <c r="I38" s="3">
         <v>28.9</v>
       </c>
       <c r="J38" s="3">
         <v>34</v>
       </c>
       <c r="K38" s="3">
         <v>37.9</v>
       </c>
       <c r="L38" s="3">
         <v>45</v>
       </c>
       <c r="M38" s="3">
         <v>57.1</v>
       </c>
       <c r="N38" s="3">
         <v>70.5</v>
       </c>
     </row>
     <row r="39" spans="1:14">
-      <c r="A39" s="57" t="s">
+      <c r="A39" s="56" t="s">
         <v>126</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="3">
         <v>13.3</v>
       </c>
       <c r="D39" s="3">
         <v>26.1</v>
       </c>
       <c r="E39" s="3">
         <v>39.200000000000003</v>
       </c>
       <c r="F39" s="3">
         <v>52.1</v>
       </c>
       <c r="G39" s="3">
         <v>67.3</v>
       </c>
       <c r="H39" s="3">
         <v>81.900000000000006</v>
       </c>
       <c r="I39" s="3">
         <v>95.1</v>
       </c>
       <c r="J39" s="3">
         <v>109.1</v>
       </c>
       <c r="K39" s="3">
         <v>124.1</v>
       </c>
       <c r="L39" s="3">
         <v>140.9</v>
       </c>
       <c r="M39" s="3">
         <v>159.1</v>
       </c>
       <c r="N39" s="3">
         <v>176.1</v>
       </c>
     </row>
     <row r="40" spans="1:14">
-      <c r="A40" s="57" t="s">
+      <c r="A40" s="56" t="s">
         <v>127</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="3">
         <v>1.6</v>
       </c>
       <c r="D40" s="3">
         <v>2.4</v>
       </c>
       <c r="E40" s="3">
         <v>2.8</v>
       </c>
       <c r="F40" s="3">
         <v>3.2</v>
       </c>
       <c r="G40" s="3">
         <v>3.6</v>
       </c>
       <c r="H40" s="3">
         <v>3.9</v>
       </c>
       <c r="I40" s="3">
         <v>4.4000000000000004</v>
       </c>
       <c r="J40" s="3">
         <v>4.8</v>
       </c>
       <c r="K40" s="3">
         <v>5.0999999999999996</v>
       </c>
       <c r="L40" s="3">
         <v>5.5</v>
       </c>
       <c r="M40" s="3">
         <v>5.9</v>
       </c>
       <c r="N40" s="3">
         <v>6.3</v>
       </c>
     </row>
     <row r="41" spans="1:14">
-      <c r="A41" s="57" t="s">
+      <c r="A41" s="56" t="s">
         <v>128</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="3">
         <v>6.7</v>
       </c>
       <c r="D41" s="3">
         <v>11.8</v>
       </c>
       <c r="E41" s="3">
         <v>18.399999999999999</v>
       </c>
       <c r="F41" s="3">
         <v>25.9</v>
       </c>
       <c r="G41" s="3">
         <v>37.5</v>
       </c>
       <c r="H41" s="3">
         <v>45.3</v>
       </c>
       <c r="I41" s="3">
         <v>55.3</v>
       </c>
       <c r="J41" s="3">
         <v>61.8</v>
       </c>
       <c r="K41" s="3">
         <v>72.2</v>
       </c>
       <c r="L41" s="3">
         <v>79.2</v>
       </c>
       <c r="M41" s="3">
         <v>85.5</v>
       </c>
       <c r="N41" s="3">
         <v>96.9</v>
       </c>
     </row>
     <row r="42" spans="1:14">
-      <c r="A42" s="57" t="s">
+      <c r="A42" s="56" t="s">
         <v>129</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="3">
         <v>0.4</v>
       </c>
       <c r="D42" s="3">
         <v>0.6</v>
       </c>
       <c r="E42" s="3">
         <v>0.7</v>
       </c>
       <c r="F42" s="3">
         <v>0.8</v>
       </c>
       <c r="G42" s="3">
         <v>0.9</v>
       </c>
       <c r="H42" s="3">
         <v>0.9</v>
       </c>
       <c r="I42" s="3">
         <v>1.1000000000000001</v>
       </c>
       <c r="J42" s="3">
         <v>1.2</v>
       </c>
       <c r="K42" s="3">
         <v>1.3</v>
       </c>
       <c r="L42" s="3">
         <v>1.4</v>
       </c>
       <c r="M42" s="3">
         <v>1.5</v>
       </c>
       <c r="N42" s="3">
         <v>1.6</v>
       </c>
     </row>
     <row r="43" spans="1:14">
-      <c r="A43" s="57" t="s">
+      <c r="A43" s="56" t="s">
         <v>130</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N43" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:14">
-      <c r="A44" s="57" t="s">
+      <c r="A44" s="56" t="s">
         <v>131</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="3">
         <v>1.2</v>
       </c>
       <c r="D44" s="3">
         <v>1.7</v>
       </c>
       <c r="E44" s="3">
         <v>2</v>
       </c>
       <c r="F44" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="G44" s="3">
         <v>2.6</v>
       </c>
       <c r="H44" s="3">
         <v>2.9</v>
       </c>
       <c r="I44" s="3">
         <v>3.2</v>
       </c>
       <c r="J44" s="3">
         <v>3.5</v>
       </c>
       <c r="K44" s="3">
         <v>3.8</v>
       </c>
       <c r="L44" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="M44" s="3">
         <v>4.4000000000000004</v>
       </c>
       <c r="N44" s="3">
         <v>4.7</v>
       </c>
     </row>
     <row r="45" spans="1:14">
-      <c r="A45" s="57" t="s">
+      <c r="A45" s="56" t="s">
         <v>132</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="3">
         <v>50.5</v>
       </c>
       <c r="D45" s="3">
         <v>84</v>
       </c>
       <c r="E45" s="3">
         <v>109.8</v>
       </c>
       <c r="F45" s="3">
         <v>138.80000000000001</v>
       </c>
       <c r="G45" s="3">
         <v>170.1</v>
       </c>
       <c r="H45" s="3">
         <v>200.4</v>
       </c>
       <c r="I45" s="3">
         <v>230.1</v>
       </c>
       <c r="J45" s="3">
         <v>258.89999999999998</v>
       </c>
       <c r="K45" s="3">
         <v>288.5</v>
       </c>
       <c r="L45" s="3">
         <v>316.7</v>
       </c>
       <c r="M45" s="3">
         <v>346.4</v>
       </c>
       <c r="N45" s="3">
         <v>370.2</v>
       </c>
     </row>
     <row r="46" spans="1:14">
-      <c r="A46" s="57" t="s">
+      <c r="A46" s="56" t="s">
         <v>133</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="58" t="s">
+      <c r="A47" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="16">
         <v>1.3</v>
       </c>
       <c r="D47" s="16">
         <v>1.9</v>
       </c>
       <c r="E47" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="F47" s="16">
         <v>2.6</v>
       </c>
       <c r="G47" s="16">
         <v>2.9</v>
       </c>
       <c r="H47" s="16">
         <v>3.3</v>
       </c>
       <c r="I47" s="16">
         <v>3.6</v>
@@ -3471,1626 +3486,1626 @@
         <v>9.4</v>
       </c>
       <c r="M47" s="16">
         <v>12.2</v>
       </c>
       <c r="N47" s="16">
         <v>15.1</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="B48" s="17"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="20"/>
       <c r="G48" s="19"/>
       <c r="H48" s="20"/>
       <c r="I48" s="20"/>
       <c r="J48" s="20"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="20"/>
     </row>
     <row r="49" spans="1:14" ht="27.75" customHeight="1">
-      <c r="A49" s="62" t="s">
+      <c r="A49" s="64" t="s">
         <v>77</v>
       </c>
-      <c r="B49" s="64"/>
+      <c r="B49" s="66"/>
       <c r="C49" s="35" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="35" t="s">
         <v>22</v>
       </c>
       <c r="E49" s="35" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="35" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="35" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="35" t="s">
         <v>162</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>163</v>
       </c>
       <c r="J49" s="7" t="s">
         <v>168</v>
       </c>
       <c r="K49" s="7" t="s">
         <v>164</v>
       </c>
       <c r="L49" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="M49" s="7" t="s">
+      <c r="M49" s="35" t="s">
         <v>166</v>
       </c>
-      <c r="N49" s="7" t="s">
+      <c r="N49" s="60" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="50" spans="1:14" ht="33.75" customHeight="1">
-      <c r="A50" s="62"/>
-      <c r="B50" s="65"/>
+      <c r="A50" s="64"/>
+      <c r="B50" s="67"/>
       <c r="C50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="F50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="G50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="H50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="I50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="J50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="K50" s="34" t="s">
         <v>78</v>
       </c>
       <c r="L50" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="M50" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N50" s="34" t="s">
+      <c r="M50" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="N50" s="59" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="51" spans="1:14">
-      <c r="A51" s="57" t="s">
+      <c r="A51" s="56" t="s">
         <v>116</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C51" s="12">
         <v>2367</v>
       </c>
       <c r="D51" s="12">
         <v>4807</v>
       </c>
       <c r="E51" s="12">
         <v>7483</v>
       </c>
       <c r="F51" s="12">
         <v>10095.5</v>
       </c>
       <c r="G51" s="12">
         <v>12953.2</v>
       </c>
       <c r="H51" s="12">
         <v>12947.5</v>
       </c>
       <c r="I51" s="12">
         <v>15284.9</v>
       </c>
       <c r="J51" s="12">
         <v>17831.2</v>
       </c>
       <c r="K51" s="12">
         <v>20247.8</v>
       </c>
       <c r="L51" s="3">
         <v>22883.9</v>
       </c>
       <c r="M51" s="3">
         <v>25438.6</v>
       </c>
       <c r="N51" s="3">
         <v>28248.2</v>
       </c>
     </row>
     <row r="52" spans="1:14">
-      <c r="A52" s="57" t="s">
+      <c r="A52" s="56" t="s">
         <v>117</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="3">
         <v>1512.5</v>
       </c>
       <c r="D52" s="3">
         <v>3226.6</v>
       </c>
       <c r="E52" s="3">
         <v>5018.6000000000004</v>
       </c>
       <c r="F52" s="3">
         <v>6762.8</v>
       </c>
       <c r="G52" s="3">
         <v>8715.5</v>
       </c>
       <c r="H52" s="3">
         <v>10704.1</v>
       </c>
       <c r="I52" s="3">
         <v>12594.1</v>
       </c>
       <c r="J52" s="3">
         <v>14685.8</v>
       </c>
       <c r="K52" s="3">
         <v>16608.7</v>
       </c>
       <c r="L52" s="3">
         <v>18731.599999999999</v>
       </c>
       <c r="M52" s="3">
         <v>20782.5</v>
       </c>
       <c r="N52" s="3">
         <v>23085.83</v>
       </c>
     </row>
     <row r="53" spans="1:14">
-      <c r="A53" s="57" t="s">
+      <c r="A53" s="56" t="s">
         <v>118</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="3">
         <v>170.1</v>
       </c>
       <c r="D53" s="3">
         <v>342.2</v>
       </c>
       <c r="E53" s="3">
         <v>477.04500000000002</v>
       </c>
       <c r="F53" s="3">
         <v>627.6</v>
       </c>
       <c r="G53" s="3">
         <v>778.3</v>
       </c>
       <c r="H53" s="3">
         <v>1089.2</v>
       </c>
       <c r="I53" s="3">
         <v>1369.2</v>
       </c>
       <c r="J53" s="3">
         <v>1664.27</v>
       </c>
       <c r="K53" s="3">
         <v>1985.2</v>
       </c>
       <c r="L53" s="3">
         <v>2305.38</v>
       </c>
       <c r="M53" s="3">
         <v>2637.5</v>
       </c>
       <c r="N53" s="3">
         <v>2968.2</v>
       </c>
     </row>
     <row r="54" spans="1:14">
-      <c r="A54" s="57" t="s">
+      <c r="A54" s="56" t="s">
         <v>119</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="3">
         <v>76.400000000000006</v>
       </c>
       <c r="D54" s="3">
         <v>160.1</v>
       </c>
       <c r="E54" s="3">
         <v>258.8</v>
       </c>
       <c r="F54" s="3">
         <v>344</v>
       </c>
       <c r="G54" s="3">
         <v>451.9</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N54" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:14">
-      <c r="A55" s="57" t="s">
+      <c r="A55" s="56" t="s">
         <v>120</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="3">
         <v>65</v>
       </c>
       <c r="D55" s="3">
         <v>133.19999999999999</v>
       </c>
       <c r="E55" s="3">
         <v>210.81</v>
       </c>
       <c r="F55" s="3">
         <v>282.89999999999998</v>
       </c>
       <c r="G55" s="3">
         <v>355.06</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M55" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:14">
-      <c r="A56" s="57" t="s">
+      <c r="A56" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C56" s="3">
         <v>27.2</v>
       </c>
       <c r="D56" s="3">
         <v>58.2</v>
       </c>
       <c r="E56" s="3">
         <v>95.9</v>
       </c>
       <c r="F56" s="3">
         <v>135.30000000000001</v>
       </c>
       <c r="G56" s="3">
         <v>182.18</v>
       </c>
       <c r="H56" s="3">
         <v>220.4</v>
       </c>
       <c r="I56" s="3">
         <v>251.4</v>
       </c>
       <c r="J56" s="3">
         <v>283.39999999999998</v>
       </c>
       <c r="K56" s="3">
         <v>321.565</v>
       </c>
       <c r="L56" s="3">
         <v>367.9</v>
       </c>
       <c r="M56" s="3">
         <v>419.8</v>
       </c>
       <c r="N56" s="3">
         <v>461.9</v>
       </c>
     </row>
     <row r="57" spans="1:14">
-      <c r="A57" s="57" t="s">
+      <c r="A57" s="56" t="s">
         <v>122</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="3">
         <v>2.6</v>
       </c>
       <c r="H57" s="3">
         <v>7.5949999999999998</v>
       </c>
       <c r="I57" s="3">
         <v>9.7750000000000004</v>
       </c>
       <c r="J57" s="3">
         <v>11.675000000000001</v>
       </c>
       <c r="K57" s="3">
         <v>13.6</v>
       </c>
       <c r="L57" s="3">
         <v>15.7</v>
       </c>
       <c r="M57" s="3">
         <v>17.899999999999999</v>
       </c>
       <c r="N57" s="3">
         <v>19.965</v>
       </c>
     </row>
     <row r="58" spans="1:14">
-      <c r="A58" s="57" t="s">
+      <c r="A58" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C58" s="3">
         <v>388.8</v>
       </c>
       <c r="D58" s="3">
         <v>633.29999999999995</v>
       </c>
       <c r="E58" s="3">
         <v>1030.5999999999999</v>
       </c>
       <c r="F58" s="3">
         <v>1348.3</v>
       </c>
       <c r="G58" s="3">
         <v>1668.1</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:14">
-      <c r="A59" s="57" t="s">
+      <c r="A59" s="56" t="s">
         <v>124</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C59" s="3">
         <v>83.7</v>
       </c>
       <c r="D59" s="3">
         <v>169.2</v>
       </c>
       <c r="E59" s="3">
         <v>261.60000000000002</v>
       </c>
       <c r="F59" s="3">
         <v>419.51499999999999</v>
       </c>
       <c r="G59" s="3">
         <v>572.4</v>
       </c>
       <c r="H59" s="3">
         <v>613.1</v>
       </c>
       <c r="I59" s="3">
         <v>654.1</v>
       </c>
       <c r="J59" s="3">
         <v>686.2</v>
       </c>
       <c r="K59" s="3">
         <v>724.5</v>
       </c>
       <c r="L59" s="3">
         <v>782.41499999999996</v>
       </c>
       <c r="M59" s="3">
         <v>805.6</v>
       </c>
       <c r="N59" s="3">
         <v>829.6</v>
       </c>
     </row>
     <row r="60" spans="1:14">
-      <c r="A60" s="57" t="s">
+      <c r="A60" s="56" t="s">
         <v>125</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H60" s="3">
         <v>19.445</v>
       </c>
       <c r="I60" s="3">
         <v>38.89</v>
       </c>
       <c r="J60" s="3">
         <v>58.335000000000001</v>
       </c>
       <c r="K60" s="3">
         <v>77.78</v>
       </c>
       <c r="L60" s="3">
         <v>97.224999999999994</v>
       </c>
       <c r="M60" s="3">
         <v>116.67</v>
       </c>
       <c r="N60" s="3">
         <v>136.11500000000001</v>
       </c>
     </row>
     <row r="61" spans="1:14">
-      <c r="A61" s="57" t="s">
+      <c r="A61" s="56" t="s">
         <v>126</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="3">
         <v>8.9</v>
       </c>
       <c r="D61" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="E61" s="3">
         <v>26.684999999999999</v>
       </c>
       <c r="F61" s="3">
         <v>36.58</v>
       </c>
       <c r="G61" s="3">
         <v>47.7</v>
       </c>
       <c r="H61" s="3">
         <v>62.96</v>
       </c>
       <c r="I61" s="3">
         <v>79.8</v>
       </c>
       <c r="J61" s="3">
         <v>96.765000000000001</v>
       </c>
       <c r="K61" s="3">
         <v>113.9</v>
       </c>
       <c r="L61" s="3">
         <v>131.30000000000001</v>
       </c>
       <c r="M61" s="3">
         <v>153.6</v>
       </c>
       <c r="N61" s="3">
         <v>178.7</v>
       </c>
     </row>
     <row r="62" spans="1:14">
-      <c r="A62" s="57" t="s">
+      <c r="A62" s="56" t="s">
         <v>127</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L62" s="3">
         <v>0.6</v>
       </c>
       <c r="M62" s="3">
         <v>2.38</v>
       </c>
       <c r="N62" s="3">
         <v>4.8</v>
       </c>
     </row>
     <row r="63" spans="1:14">
-      <c r="A63" s="57" t="s">
+      <c r="A63" s="56" t="s">
         <v>128</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="D63" s="3">
         <v>8.8000000000000007</v>
       </c>
       <c r="E63" s="3">
         <v>15.7</v>
       </c>
       <c r="F63" s="3">
         <v>21.9</v>
       </c>
       <c r="G63" s="3">
         <v>32</v>
       </c>
       <c r="H63" s="3">
         <v>47.8</v>
       </c>
       <c r="I63" s="3">
         <v>68.5</v>
       </c>
       <c r="J63" s="3">
         <v>92.385000000000005</v>
       </c>
       <c r="K63" s="3">
         <v>110.37</v>
       </c>
       <c r="L63" s="3">
         <v>123.4</v>
       </c>
       <c r="M63" s="3">
         <v>133.80000000000001</v>
       </c>
       <c r="N63" s="3">
         <v>151.19999999999999</v>
       </c>
     </row>
     <row r="64" spans="1:14">
-      <c r="A64" s="57" t="s">
+      <c r="A64" s="56" t="s">
         <v>129</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:14">
-      <c r="A65" s="57" t="s">
+      <c r="A65" s="56" t="s">
         <v>130</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:14">
-      <c r="A66" s="57" t="s">
+      <c r="A66" s="56" t="s">
         <v>131</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="3">
         <v>0.1</v>
       </c>
       <c r="D66" s="3">
         <v>0.2</v>
       </c>
       <c r="E66" s="3">
         <v>0.3</v>
       </c>
       <c r="F66" s="3">
         <v>0.3</v>
       </c>
       <c r="G66" s="3">
         <v>0.43</v>
       </c>
       <c r="H66" s="3">
         <v>3.71</v>
       </c>
       <c r="I66" s="3">
         <v>6.4</v>
       </c>
       <c r="J66" s="3">
         <v>6.4</v>
       </c>
       <c r="K66" s="3">
         <v>9.6</v>
       </c>
       <c r="L66" s="3">
         <v>12.49</v>
       </c>
       <c r="M66" s="3">
         <v>14.6</v>
       </c>
       <c r="N66" s="3">
         <v>16.399999999999999</v>
       </c>
     </row>
     <row r="67" spans="1:14">
-      <c r="A67" s="57" t="s">
+      <c r="A67" s="56" t="s">
         <v>132</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="3">
         <v>27.7</v>
       </c>
       <c r="D67" s="3">
         <v>52.6</v>
       </c>
       <c r="E67" s="3">
         <v>7.3</v>
       </c>
       <c r="F67" s="3">
         <v>106.1</v>
       </c>
       <c r="G67" s="3">
         <v>134</v>
       </c>
       <c r="H67" s="3">
         <v>163.5</v>
       </c>
       <c r="I67" s="3">
         <v>194.68</v>
       </c>
       <c r="J67" s="3">
         <v>225.9</v>
       </c>
       <c r="K67" s="3">
         <v>260.2</v>
       </c>
       <c r="L67" s="3">
         <v>292.39999999999998</v>
       </c>
       <c r="M67" s="3">
         <v>330.8</v>
       </c>
       <c r="N67" s="3">
         <v>372.08499999999998</v>
       </c>
     </row>
     <row r="68" spans="1:14">
-      <c r="A68" s="57" t="s">
+      <c r="A68" s="56" t="s">
         <v>133</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N68" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:14">
-      <c r="A69" s="58" t="s">
+      <c r="A69" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C69" s="16">
         <v>2.6</v>
       </c>
       <c r="D69" s="16">
         <v>5</v>
       </c>
       <c r="E69" s="16">
         <v>7.7</v>
       </c>
       <c r="F69" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="G69" s="16">
         <v>12.97</v>
       </c>
       <c r="H69" s="16">
         <v>15.7</v>
       </c>
       <c r="I69" s="16">
         <v>18.2</v>
       </c>
       <c r="J69" s="16">
         <v>20.100000000000001</v>
       </c>
       <c r="K69" s="16">
         <v>22.3</v>
       </c>
       <c r="L69" s="16">
         <v>23.4</v>
       </c>
       <c r="M69" s="16">
         <v>23.4</v>
       </c>
       <c r="N69" s="16">
         <v>23.4</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="15" customHeight="1">
       <c r="F70" s="19"/>
     </row>
     <row r="71" spans="1:14" ht="27.75" customHeight="1">
-      <c r="A71" s="61" t="s">
+      <c r="A71" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="B71" s="64"/>
+      <c r="B71" s="66"/>
       <c r="C71" s="35" t="s">
         <v>26</v>
       </c>
       <c r="D71" s="35" t="s">
         <v>27</v>
       </c>
       <c r="E71" s="35" t="s">
         <v>28</v>
       </c>
       <c r="F71" s="35" t="s">
         <v>29</v>
       </c>
       <c r="G71" s="35" t="s">
         <v>30</v>
       </c>
       <c r="H71" s="35" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="7" t="s">
         <v>33</v>
       </c>
       <c r="K71" s="7" t="s">
         <v>34</v>
       </c>
       <c r="L71" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="M71" s="7" t="s">
+      <c r="M71" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="N71" s="7" t="s">
+      <c r="N71" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:14" ht="30" customHeight="1">
-      <c r="A72" s="61"/>
-      <c r="B72" s="65"/>
+      <c r="A72" s="63"/>
+      <c r="B72" s="67"/>
       <c r="C72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="F72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="G72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="H72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="I72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="J72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="K72" s="34" t="s">
         <v>78</v>
       </c>
       <c r="L72" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="M72" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N72" s="34" t="s">
+      <c r="M72" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="N72" s="59" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="73" spans="1:14">
-      <c r="A73" s="57" t="s">
+      <c r="A73" s="56" t="s">
         <v>116</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C73" s="22">
         <v>2567.6999999999998</v>
       </c>
       <c r="D73" s="23">
         <v>4927.6000000000004</v>
       </c>
       <c r="E73" s="23">
         <v>7418.82</v>
       </c>
       <c r="F73" s="23">
         <v>9830.4</v>
       </c>
       <c r="G73" s="23">
         <v>12659.1</v>
       </c>
       <c r="H73" s="23">
         <v>15652.4</v>
       </c>
       <c r="I73" s="23">
         <v>18364.099999999999</v>
       </c>
       <c r="J73" s="23">
         <v>21888.32</v>
       </c>
       <c r="K73" s="23">
         <v>24934.3</v>
       </c>
       <c r="L73" s="23">
         <v>28068.799999999999</v>
       </c>
       <c r="M73" s="23">
         <v>31714.400000000001</v>
       </c>
       <c r="N73" s="23">
         <v>35365.699999999997</v>
       </c>
     </row>
     <row r="74" spans="1:14">
-      <c r="A74" s="57" t="s">
+      <c r="A74" s="56" t="s">
         <v>117</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C74" s="3">
         <v>1990.1</v>
       </c>
       <c r="D74" s="3">
         <v>4039.2</v>
       </c>
       <c r="E74" s="3">
         <v>6200</v>
       </c>
       <c r="F74" s="3">
         <v>8165.4</v>
       </c>
       <c r="G74" s="3">
         <v>10424.86</v>
       </c>
       <c r="H74" s="3">
         <v>12877.7</v>
       </c>
       <c r="I74" s="3">
         <v>15186.83</v>
       </c>
       <c r="J74" s="3">
         <v>18079.900000000001</v>
       </c>
       <c r="K74" s="3">
         <v>20917.5</v>
       </c>
       <c r="L74" s="3">
         <v>23834.400000000001</v>
       </c>
       <c r="M74" s="3">
         <v>27079.7</v>
       </c>
       <c r="N74" s="3">
         <v>30348.400000000001</v>
       </c>
     </row>
     <row r="75" spans="1:14">
-      <c r="A75" s="57" t="s">
+      <c r="A75" s="56" t="s">
         <v>118</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C75" s="3">
         <v>439.4</v>
       </c>
       <c r="D75" s="3">
         <v>593.5</v>
       </c>
       <c r="E75" s="3">
         <v>751.9</v>
       </c>
       <c r="F75" s="3">
         <v>1056.3</v>
       </c>
       <c r="G75" s="3">
         <v>1477.4</v>
       </c>
       <c r="H75" s="3">
         <v>1831.3050000000001</v>
       </c>
       <c r="I75" s="3">
         <v>2050.8000000000002</v>
       </c>
       <c r="J75" s="3">
         <v>2480.1999999999998</v>
       </c>
       <c r="K75" s="3">
         <v>2480.1999999999998</v>
       </c>
       <c r="L75" s="3">
         <v>2480.1999999999998</v>
       </c>
       <c r="M75" s="3">
         <v>2651.3</v>
       </c>
       <c r="N75" s="3">
         <v>2651.3</v>
       </c>
     </row>
     <row r="76" spans="1:14">
-      <c r="A76" s="57" t="s">
+      <c r="A76" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:14">
-      <c r="A77" s="57" t="s">
+      <c r="A77" s="56" t="s">
         <v>122</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="3">
         <v>2.14</v>
       </c>
       <c r="D77" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="E77" s="3">
         <v>6.4</v>
       </c>
       <c r="F77" s="3">
         <v>8.8000000000000007</v>
       </c>
       <c r="G77" s="3">
         <v>11.21</v>
       </c>
       <c r="H77" s="3">
         <v>13.53</v>
       </c>
       <c r="I77" s="3">
         <v>15.945</v>
       </c>
       <c r="J77" s="3">
         <v>18</v>
       </c>
       <c r="K77" s="3">
         <v>20.5</v>
       </c>
       <c r="L77" s="3">
         <v>23.1</v>
       </c>
       <c r="M77" s="3">
         <v>25.7</v>
       </c>
       <c r="N77" s="3">
         <v>28.4</v>
       </c>
     </row>
     <row r="78" spans="1:14">
-      <c r="A78" s="57" t="s">
+      <c r="A78" s="56" t="s">
         <v>124</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C78" s="3">
         <v>52.4</v>
       </c>
       <c r="D78" s="3">
         <v>121.3</v>
       </c>
       <c r="E78" s="3">
         <v>204.535</v>
       </c>
       <c r="F78" s="3">
         <v>279</v>
       </c>
       <c r="G78" s="3">
         <v>354</v>
       </c>
       <c r="H78" s="3">
         <v>457.3</v>
       </c>
       <c r="I78" s="3">
         <v>561.6</v>
       </c>
       <c r="J78" s="3">
         <v>686.3</v>
       </c>
       <c r="K78" s="3">
         <v>816.26</v>
       </c>
       <c r="L78" s="3">
         <v>964.7</v>
       </c>
       <c r="M78" s="3">
         <v>1120.3</v>
       </c>
       <c r="N78" s="3">
         <v>1255.8</v>
       </c>
     </row>
     <row r="79" spans="1:14">
-      <c r="A79" s="57" t="s">
+      <c r="A79" s="56" t="s">
         <v>125</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="3">
         <v>18.625</v>
       </c>
       <c r="D79" s="3">
         <v>37.25</v>
       </c>
       <c r="E79" s="3">
         <v>55.875</v>
       </c>
       <c r="F79" s="3">
         <v>74.5</v>
       </c>
       <c r="G79" s="3">
         <v>93.125</v>
       </c>
       <c r="H79" s="3">
         <v>111.75</v>
       </c>
       <c r="I79" s="3">
         <v>130.375</v>
       </c>
       <c r="J79" s="3">
         <v>149</v>
       </c>
       <c r="K79" s="3">
         <v>167.625</v>
       </c>
       <c r="L79" s="3">
         <v>186.25</v>
       </c>
       <c r="M79" s="3">
         <v>204.875</v>
       </c>
       <c r="N79" s="3">
         <v>311.5</v>
       </c>
     </row>
     <row r="80" spans="1:14">
-      <c r="A80" s="57" t="s">
+      <c r="A80" s="56" t="s">
         <v>126</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C80" s="3">
         <v>17.535</v>
       </c>
       <c r="D80" s="3">
         <v>33.700000000000003</v>
       </c>
       <c r="E80" s="3">
         <v>51</v>
       </c>
       <c r="F80" s="3">
         <v>63</v>
       </c>
       <c r="G80" s="3">
         <v>75</v>
       </c>
       <c r="H80" s="3">
         <v>87.6</v>
       </c>
       <c r="I80" s="3">
         <v>99.64</v>
       </c>
       <c r="J80" s="3">
         <v>111.2</v>
       </c>
       <c r="K80" s="3">
         <v>123.72</v>
       </c>
       <c r="L80" s="3">
         <v>135.5</v>
       </c>
       <c r="M80" s="3">
         <v>148.72499999999999</v>
       </c>
       <c r="N80" s="3">
         <v>243.1</v>
       </c>
     </row>
     <row r="81" spans="1:14">
-      <c r="A81" s="57" t="s">
+      <c r="A81" s="56" t="s">
         <v>127</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D81" s="3">
         <v>4.0449999999999999</v>
       </c>
       <c r="E81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="F81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="G81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="H81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="I81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="J81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="K81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="L81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="M81" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="N81" s="3">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="82" spans="1:14">
-      <c r="A82" s="57" t="s">
+      <c r="A82" s="56" t="s">
         <v>128</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="3">
         <v>10.37</v>
       </c>
       <c r="D82" s="3">
         <v>23.86</v>
       </c>
       <c r="E82" s="3">
         <v>36.9</v>
       </c>
       <c r="F82" s="3">
         <v>40.9</v>
       </c>
       <c r="G82" s="3">
         <v>52.9</v>
       </c>
       <c r="H82" s="3">
         <v>72.8</v>
       </c>
       <c r="I82" s="3">
         <v>89.7</v>
       </c>
       <c r="J82" s="3">
         <v>104.8</v>
       </c>
       <c r="K82" s="3">
         <v>119.3</v>
       </c>
       <c r="L82" s="3">
         <v>128.1</v>
       </c>
       <c r="M82" s="3">
         <v>139.69999999999999</v>
       </c>
       <c r="N82" s="3">
         <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:14">
-      <c r="A83" s="57" t="s">
+      <c r="A83" s="56" t="s">
         <v>130</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:14">
-      <c r="A84" s="57" t="s">
+      <c r="A84" s="56" t="s">
         <v>131</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="3">
         <v>2.6</v>
       </c>
       <c r="D84" s="3">
         <v>5.5</v>
       </c>
       <c r="E84" s="3">
         <v>8.36</v>
       </c>
       <c r="F84" s="3">
         <v>10.1</v>
       </c>
       <c r="G84" s="3">
         <v>10.1</v>
       </c>
       <c r="H84" s="3">
         <v>10.1</v>
       </c>
       <c r="I84" s="3">
         <v>10.1</v>
       </c>
       <c r="J84" s="3">
         <v>10.1</v>
       </c>
       <c r="K84" s="3">
         <v>10.1</v>
       </c>
       <c r="L84" s="3">
         <v>10.1</v>
       </c>
       <c r="M84" s="3">
         <v>10.1</v>
       </c>
       <c r="N84" s="3">
         <v>10.1</v>
       </c>
     </row>
     <row r="85" spans="1:14">
-      <c r="A85" s="57" t="s">
+      <c r="A85" s="56" t="s">
         <v>132</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="3">
         <v>34.5</v>
       </c>
       <c r="D85" s="3">
         <v>65.099999999999994</v>
       </c>
       <c r="E85" s="3">
         <v>95.5</v>
       </c>
       <c r="F85" s="3">
         <v>124.2</v>
       </c>
       <c r="G85" s="3">
         <v>152.19999999999999</v>
       </c>
       <c r="H85" s="3">
         <v>182.14</v>
       </c>
       <c r="I85" s="3">
         <v>210.8</v>
       </c>
       <c r="J85" s="3">
         <v>240.6</v>
       </c>
       <c r="K85" s="3">
         <v>270.76499999999999</v>
       </c>
       <c r="L85" s="3">
         <v>298.2</v>
       </c>
       <c r="M85" s="3">
         <v>325.73500000000001</v>
       </c>
       <c r="N85" s="3">
         <v>348.8</v>
       </c>
     </row>
     <row r="86" spans="1:14">
-      <c r="A86" s="58" t="s">
+      <c r="A86" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C86" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E86" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F86" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G86" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H86" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I86" s="16" t="s">
         <v>5</v>
@@ -5105,2028 +5120,2056 @@
         <v>5</v>
       </c>
       <c r="M86" s="16" t="s">
         <v>5</v>
       </c>
       <c r="N86" s="16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="B87" s="1"/>
       <c r="C87" s="2"/>
       <c r="D87" s="2"/>
       <c r="E87" s="2"/>
       <c r="F87" s="2"/>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2"/>
       <c r="N87" s="2"/>
     </row>
     <row r="88" spans="1:14" ht="25.5" customHeight="1">
-      <c r="A88" s="61" t="s">
+      <c r="A88" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="B88" s="64"/>
+      <c r="B88" s="66"/>
       <c r="C88" s="35" t="s">
         <v>38</v>
       </c>
       <c r="D88" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="E88" s="36" t="s">
+      <c r="E88" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F88" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G88" s="35" t="s">
         <v>42</v>
       </c>
       <c r="H88" s="35" t="s">
         <v>43</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J88" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K88" s="7" t="s">
         <v>47</v>
       </c>
       <c r="L88" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="M88" s="7" t="s">
+      <c r="M88" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="N88" s="7" t="s">
+      <c r="N88" s="60" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="89" spans="1:14" ht="22.5">
-[...1 lines deleted...]
-      <c r="B89" s="65"/>
+    <row r="89" spans="1:14" ht="26.25" customHeight="1">
+      <c r="A89" s="63"/>
+      <c r="B89" s="67"/>
       <c r="C89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="F89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="G89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="H89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="I89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="J89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="K89" s="34" t="s">
         <v>78</v>
       </c>
       <c r="L89" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="M89" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N89" s="34" t="s">
+      <c r="M89" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="N89" s="59" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="90" spans="1:14">
-      <c r="A90" s="57" t="s">
+      <c r="A90" s="56" t="s">
         <v>116</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C90" s="3">
         <v>3324.6</v>
       </c>
       <c r="D90" s="18">
         <v>6835.3</v>
       </c>
       <c r="E90" s="23">
         <v>10514.5</v>
       </c>
       <c r="F90" s="23">
         <v>14410.6</v>
       </c>
       <c r="G90" s="23">
         <v>18610.099999999999</v>
       </c>
       <c r="H90" s="23">
         <v>22943.4</v>
       </c>
       <c r="I90" s="23">
         <v>27561.599999999999</v>
       </c>
       <c r="J90" s="28">
         <v>32267.4</v>
       </c>
       <c r="K90" s="23">
         <v>37016.1</v>
       </c>
       <c r="L90" s="18">
         <v>41481.5</v>
       </c>
       <c r="M90" s="18">
         <v>45864.9</v>
       </c>
       <c r="N90" s="18">
         <v>50555.199999999997</v>
       </c>
     </row>
     <row r="91" spans="1:14">
-      <c r="A91" s="57" t="s">
+      <c r="A91" s="56" t="s">
         <v>117</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C91" s="3">
         <v>2791.7</v>
       </c>
       <c r="D91" s="18">
         <v>5874.9</v>
       </c>
       <c r="E91" s="3">
         <v>9138.2000000000007</v>
       </c>
       <c r="F91" s="3">
         <v>12439</v>
       </c>
       <c r="G91" s="3">
         <v>16061.2</v>
       </c>
       <c r="H91" s="3">
         <v>19874.8</v>
       </c>
       <c r="I91" s="3">
         <v>23963.8</v>
       </c>
       <c r="J91" s="28">
         <v>28183.4</v>
       </c>
       <c r="K91" s="3">
         <v>32357.8</v>
       </c>
       <c r="L91" s="18">
         <v>36251.4</v>
       </c>
       <c r="M91" s="18">
         <v>39802.1</v>
       </c>
       <c r="N91" s="18">
         <v>43736.800000000003</v>
       </c>
     </row>
     <row r="92" spans="1:14">
-      <c r="A92" s="57" t="s">
+      <c r="A92" s="56" t="s">
         <v>118</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C92" s="3">
         <v>149.9</v>
       </c>
       <c r="D92" s="6">
         <v>298.3</v>
       </c>
       <c r="E92" s="3">
         <v>446.3</v>
       </c>
       <c r="F92" s="3">
         <v>594.6</v>
       </c>
       <c r="G92" s="3">
         <v>743</v>
       </c>
       <c r="H92" s="3">
         <v>890.3</v>
       </c>
       <c r="I92" s="3">
         <v>1036.5999999999999</v>
       </c>
       <c r="J92" s="28">
         <v>1171.7</v>
       </c>
       <c r="K92" s="3">
         <v>1306.7</v>
       </c>
       <c r="L92" s="18">
         <v>1476.5</v>
       </c>
       <c r="M92" s="18">
         <v>1648.1</v>
       </c>
       <c r="N92" s="18">
         <v>1795.4</v>
       </c>
     </row>
     <row r="93" spans="1:14">
-      <c r="A93" s="57" t="s">
+      <c r="A93" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C93" s="3">
         <v>5.8</v>
       </c>
       <c r="D93" s="6">
         <v>11.6</v>
       </c>
       <c r="E93" s="3">
         <v>17.3</v>
       </c>
       <c r="F93" s="3">
         <v>23.1</v>
       </c>
       <c r="G93" s="3">
         <v>28.9</v>
       </c>
       <c r="H93" s="3">
         <v>34.700000000000003</v>
       </c>
       <c r="I93" s="3">
         <v>40.4</v>
       </c>
       <c r="J93" s="28">
         <v>46.2</v>
       </c>
       <c r="K93" s="3">
         <v>95.6</v>
       </c>
       <c r="L93" s="30">
         <v>123</v>
       </c>
       <c r="M93" s="6">
         <v>128.80000000000001</v>
       </c>
       <c r="N93" s="18">
         <v>134.6</v>
       </c>
     </row>
     <row r="94" spans="1:14">
-      <c r="A94" s="57" t="s">
+      <c r="A94" s="56" t="s">
         <v>122</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="3">
         <v>38.774999999999999</v>
       </c>
       <c r="D94" s="6">
         <v>46.8</v>
       </c>
       <c r="E94" s="3">
         <v>55.3</v>
       </c>
       <c r="F94" s="3">
         <v>59.2</v>
       </c>
       <c r="G94" s="3">
         <v>63.2</v>
       </c>
       <c r="H94" s="3">
         <v>63.2</v>
       </c>
       <c r="I94" s="3">
         <v>63.2</v>
       </c>
       <c r="J94" s="28">
         <v>63.2</v>
       </c>
       <c r="K94" s="3">
         <v>63.2</v>
       </c>
       <c r="L94" s="6">
         <v>63.2</v>
       </c>
       <c r="M94" s="6">
         <v>63.2</v>
       </c>
       <c r="N94" s="18">
         <v>63.2</v>
       </c>
     </row>
     <row r="95" spans="1:14">
-      <c r="A95" s="57" t="s">
+      <c r="A95" s="56" t="s">
         <v>124</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C95" s="3">
         <v>40.5</v>
       </c>
       <c r="D95" s="6">
         <v>80.900000000000006</v>
       </c>
       <c r="E95" s="3">
         <v>121.4</v>
       </c>
       <c r="F95" s="3">
         <v>161.9</v>
       </c>
       <c r="G95" s="3">
         <v>202.4</v>
       </c>
       <c r="H95" s="3">
         <v>242.8</v>
       </c>
       <c r="I95" s="3">
         <v>297.39999999999998</v>
       </c>
       <c r="J95" s="28">
         <v>352.1</v>
       </c>
       <c r="K95" s="3">
         <v>405.7</v>
       </c>
       <c r="L95" s="6">
         <v>462.8</v>
       </c>
       <c r="M95" s="6">
         <v>796.3</v>
       </c>
       <c r="N95" s="18">
         <v>1136.9000000000001</v>
       </c>
     </row>
     <row r="96" spans="1:14">
-      <c r="A96" s="57" t="s">
+      <c r="A96" s="56" t="s">
         <v>125</v>
       </c>
       <c r="B96" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C96" s="3">
         <v>58.3</v>
       </c>
       <c r="D96" s="6">
         <v>116.5</v>
       </c>
       <c r="E96" s="3">
         <v>174.8</v>
       </c>
       <c r="F96" s="3">
         <v>317.89999999999998</v>
       </c>
       <c r="G96" s="3">
         <v>441.3</v>
       </c>
       <c r="H96" s="3">
         <v>542.6</v>
       </c>
       <c r="I96" s="3">
         <v>637.9</v>
       </c>
       <c r="J96" s="28">
         <v>722.4</v>
       </c>
       <c r="K96" s="3">
         <v>829.4</v>
       </c>
       <c r="L96" s="6">
         <v>931.8</v>
       </c>
       <c r="M96" s="18">
         <v>1033.4000000000001</v>
       </c>
       <c r="N96" s="18">
         <v>1135.4000000000001</v>
       </c>
     </row>
     <row r="97" spans="1:14">
-      <c r="A97" s="57" t="s">
+      <c r="A97" s="56" t="s">
         <v>126</v>
       </c>
       <c r="B97" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="3">
         <v>39.155000000000001</v>
       </c>
       <c r="D97" s="6">
         <v>87.4</v>
       </c>
       <c r="E97" s="3">
         <v>129.69999999999999</v>
       </c>
       <c r="F97" s="3">
         <v>266.7</v>
       </c>
       <c r="G97" s="3">
         <v>400.4</v>
       </c>
       <c r="H97" s="3">
         <v>528</v>
       </c>
       <c r="I97" s="3">
         <v>644</v>
       </c>
       <c r="J97" s="28">
         <v>749.9</v>
       </c>
       <c r="K97" s="3">
         <v>871.6</v>
       </c>
       <c r="L97" s="6">
         <v>996.1</v>
       </c>
       <c r="M97" s="18">
         <v>1124.8</v>
       </c>
       <c r="N97" s="18">
         <v>1195.2</v>
       </c>
     </row>
     <row r="98" spans="1:14">
-      <c r="A98" s="57" t="s">
+      <c r="A98" s="56" t="s">
         <v>127</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D98" s="6">
         <v>3.1</v>
       </c>
       <c r="E98" s="3">
         <v>3.1</v>
       </c>
       <c r="F98" s="3">
         <v>3.1</v>
       </c>
       <c r="G98" s="3">
         <v>3.1</v>
       </c>
       <c r="H98" s="3">
         <v>3.1</v>
       </c>
       <c r="I98" s="3">
         <v>3.1</v>
       </c>
       <c r="J98" s="28">
         <v>3.1</v>
       </c>
       <c r="K98" s="3">
         <v>3.1</v>
       </c>
       <c r="L98" s="6">
         <v>3.1</v>
       </c>
       <c r="M98" s="6">
         <v>3.1</v>
       </c>
       <c r="N98" s="18">
         <v>3.1</v>
       </c>
     </row>
     <row r="99" spans="1:14">
-      <c r="A99" s="57" t="s">
+      <c r="A99" s="56" t="s">
         <v>128</v>
       </c>
       <c r="B99" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C99" s="3">
         <v>27.1</v>
       </c>
       <c r="D99" s="6">
         <v>57.2</v>
       </c>
       <c r="E99" s="3">
         <v>86.2</v>
       </c>
       <c r="F99" s="3">
         <v>118</v>
       </c>
       <c r="G99" s="3">
         <v>154.6</v>
       </c>
       <c r="H99" s="3">
         <v>174.8</v>
       </c>
       <c r="I99" s="3">
         <v>206.5</v>
       </c>
       <c r="J99" s="28">
         <v>230.3</v>
       </c>
       <c r="K99" s="3">
         <v>260.8</v>
       </c>
       <c r="L99" s="6">
         <v>277.10000000000002</v>
       </c>
       <c r="M99" s="6">
         <v>290.89999999999998</v>
       </c>
       <c r="N99" s="18">
         <v>305.2</v>
       </c>
     </row>
     <row r="100" spans="1:14">
-      <c r="A100" s="57" t="s">
+      <c r="A100" s="56" t="s">
         <v>130</v>
       </c>
       <c r="B100" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J100" s="28" t="s">
         <v>5</v>
       </c>
       <c r="K100" s="28" t="s">
         <v>5</v>
       </c>
       <c r="L100" s="28" t="s">
         <v>5</v>
       </c>
       <c r="M100" s="10" t="s">
         <v>5</v>
       </c>
       <c r="N100" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:14">
-      <c r="A101" s="57" t="s">
+      <c r="A101" s="56" t="s">
         <v>131</v>
       </c>
       <c r="B101" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C101" s="3">
         <v>130.5</v>
       </c>
       <c r="D101" s="6">
         <v>173.1</v>
       </c>
       <c r="E101" s="3">
         <v>213.4</v>
       </c>
       <c r="F101" s="3">
         <v>252.7</v>
       </c>
       <c r="G101" s="3">
         <v>293</v>
       </c>
       <c r="H101" s="3">
         <v>325.5</v>
       </c>
       <c r="I101" s="3">
         <v>357.7</v>
       </c>
       <c r="J101" s="28">
         <v>390.5</v>
       </c>
       <c r="K101" s="3">
         <v>423.2</v>
       </c>
       <c r="L101" s="6">
         <v>455.9</v>
       </c>
       <c r="M101" s="6">
         <v>488.6</v>
       </c>
       <c r="N101" s="18">
         <v>521.4</v>
       </c>
     </row>
     <row r="102" spans="1:14">
-      <c r="A102" s="57" t="s">
+      <c r="A102" s="56" t="s">
         <v>132</v>
       </c>
       <c r="B102" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="3">
         <v>35.99</v>
       </c>
       <c r="D102" s="6">
         <v>71.5</v>
       </c>
       <c r="E102" s="3">
         <v>107.6</v>
       </c>
       <c r="F102" s="3">
         <v>146.30000000000001</v>
       </c>
       <c r="G102" s="3">
         <v>184.3</v>
       </c>
       <c r="H102" s="3">
         <v>222</v>
       </c>
       <c r="I102" s="3">
         <v>262.3</v>
       </c>
       <c r="J102" s="28">
         <v>298.89999999999998</v>
       </c>
       <c r="K102" s="3">
         <v>336.2</v>
       </c>
       <c r="L102" s="6">
         <v>370.9</v>
       </c>
       <c r="M102" s="6">
         <v>408.9</v>
       </c>
       <c r="N102" s="18">
         <v>444.5</v>
       </c>
     </row>
     <row r="103" spans="1:14">
-      <c r="A103" s="58" t="s">
+      <c r="A103" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="16">
         <v>7</v>
       </c>
       <c r="D103" s="26">
         <v>13.9</v>
       </c>
       <c r="E103" s="16">
         <v>20.9</v>
       </c>
       <c r="F103" s="16">
         <v>27.9</v>
       </c>
       <c r="G103" s="16">
         <v>34.799999999999997</v>
       </c>
       <c r="H103" s="16">
         <v>41.8</v>
       </c>
       <c r="I103" s="16">
         <v>48.8</v>
       </c>
       <c r="J103" s="29">
         <v>55.7</v>
       </c>
       <c r="K103" s="16">
         <v>62.7</v>
       </c>
       <c r="L103" s="26">
         <v>69.7</v>
       </c>
       <c r="M103" s="26">
         <v>76.599999999999994</v>
       </c>
       <c r="N103" s="31">
         <v>83.6</v>
       </c>
     </row>
     <row r="104" spans="1:14" s="21" customFormat="1">
       <c r="B104" s="27"/>
       <c r="C104" s="24"/>
     </row>
     <row r="105" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A105" s="61" t="s">
+      <c r="A105" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="B105" s="64"/>
+      <c r="B105" s="66"/>
       <c r="C105" s="35" t="s">
         <v>52</v>
       </c>
       <c r="D105" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="E105" s="36" t="s">
+      <c r="E105" s="7" t="s">
         <v>54</v>
       </c>
       <c r="F105" s="35" t="s">
         <v>55</v>
       </c>
       <c r="G105" s="35" t="s">
         <v>56</v>
       </c>
       <c r="H105" s="35" t="s">
         <v>57</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>58</v>
       </c>
       <c r="J105" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K105" s="7" t="s">
         <v>60</v>
       </c>
       <c r="L105" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="M105" s="7" t="s">
+      <c r="M105" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="N105" s="7" t="s">
+      <c r="N105" s="60" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="106" spans="1:14" ht="22.5">
-[...1 lines deleted...]
-      <c r="B106" s="65"/>
+    <row r="106" spans="1:14" ht="27.75" customHeight="1">
+      <c r="A106" s="63"/>
+      <c r="B106" s="67"/>
       <c r="C106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="F106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="G106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="H106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="I106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="J106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="K106" s="34" t="s">
         <v>78</v>
       </c>
       <c r="L106" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="M106" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N106" s="34" t="s">
+      <c r="M106" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="N106" s="59" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="107" spans="1:14">
-      <c r="A107" s="57" t="s">
+      <c r="A107" s="56" t="s">
         <v>116</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C107" s="3">
         <v>4437.8</v>
       </c>
       <c r="D107" s="18">
         <v>9413.2000000000007</v>
       </c>
       <c r="E107" s="23">
         <v>14283.8</v>
       </c>
       <c r="F107" s="23">
         <v>18970</v>
       </c>
       <c r="G107" s="23">
         <v>24437.9</v>
       </c>
       <c r="H107" s="23">
         <v>31017.5</v>
       </c>
       <c r="I107" s="23">
         <v>36531.1</v>
       </c>
       <c r="J107" s="10">
         <v>42683.6</v>
       </c>
       <c r="K107" s="23">
         <v>49168.6</v>
       </c>
       <c r="L107" s="18">
         <v>54135.8</v>
       </c>
       <c r="M107" s="18">
         <v>62215.3</v>
       </c>
       <c r="N107" s="18">
         <v>73407.8</v>
       </c>
     </row>
     <row r="108" spans="1:14">
-      <c r="A108" s="57" t="s">
+      <c r="A108" s="56" t="s">
         <v>117</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C108" s="3">
         <v>3009.6</v>
       </c>
       <c r="D108" s="18">
         <v>6768</v>
       </c>
       <c r="E108" s="3">
         <v>10471.200000000001</v>
       </c>
       <c r="F108" s="3">
         <v>13989.3</v>
       </c>
       <c r="G108" s="3">
         <v>18276.8</v>
       </c>
       <c r="H108" s="3">
         <v>23461.599999999999</v>
       </c>
       <c r="I108" s="3">
         <v>27581.599999999999</v>
       </c>
       <c r="J108" s="10">
         <v>32201.7</v>
       </c>
       <c r="K108" s="3">
         <v>37116.9</v>
       </c>
       <c r="L108" s="18">
         <v>40560.5</v>
       </c>
       <c r="M108" s="18">
         <v>46969.8</v>
       </c>
       <c r="N108" s="18">
         <v>56463.9</v>
       </c>
     </row>
     <row r="109" spans="1:14">
-      <c r="A109" s="57" t="s">
+      <c r="A109" s="56" t="s">
         <v>118</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C109" s="3">
         <v>78.099999999999994</v>
       </c>
       <c r="D109" s="6">
         <v>161.6</v>
       </c>
       <c r="E109" s="3">
         <v>238.6</v>
       </c>
       <c r="F109" s="3">
         <v>316.60000000000002</v>
       </c>
       <c r="G109" s="3">
         <v>394.2</v>
       </c>
       <c r="H109" s="3">
         <v>473.3</v>
       </c>
       <c r="I109" s="3">
         <v>553</v>
       </c>
       <c r="J109" s="10">
         <v>638.5</v>
       </c>
       <c r="K109" s="3">
         <v>719.5</v>
       </c>
       <c r="L109" s="18">
         <v>800.1</v>
       </c>
       <c r="M109" s="18">
         <v>879.1</v>
       </c>
       <c r="N109" s="18">
         <v>962.1</v>
       </c>
     </row>
     <row r="110" spans="1:14">
-      <c r="A110" s="57" t="s">
+      <c r="A110" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C110" s="3">
         <v>305.2</v>
       </c>
       <c r="D110" s="6">
         <v>566.79999999999995</v>
       </c>
       <c r="E110" s="3">
         <v>883.3</v>
       </c>
       <c r="F110" s="3">
         <v>1160.4000000000001</v>
       </c>
       <c r="G110" s="3">
         <v>1466.9</v>
       </c>
       <c r="H110" s="3">
         <v>1882.8</v>
       </c>
       <c r="I110" s="3">
         <v>2288.6</v>
       </c>
       <c r="J110" s="10">
         <v>2774.1</v>
       </c>
       <c r="K110" s="3">
         <v>3375.9</v>
       </c>
       <c r="L110" s="18">
         <v>4021.9</v>
       </c>
       <c r="M110" s="18">
         <v>4778.8</v>
       </c>
       <c r="N110" s="18">
         <v>5531.6</v>
       </c>
     </row>
     <row r="111" spans="1:14">
-      <c r="A111" s="57" t="s">
+      <c r="A111" s="56" t="s">
         <v>122</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C111" s="3">
         <v>50.7</v>
       </c>
       <c r="D111" s="6">
         <v>70.599999999999994</v>
       </c>
       <c r="E111" s="3">
         <v>87.2</v>
       </c>
       <c r="F111" s="3">
         <v>111.4</v>
       </c>
       <c r="G111" s="3">
         <v>135.5</v>
       </c>
       <c r="H111" s="3">
         <v>157.9</v>
       </c>
       <c r="I111" s="3">
         <v>180.9</v>
       </c>
       <c r="J111" s="10">
         <v>203</v>
       </c>
       <c r="K111" s="3">
         <v>232</v>
       </c>
       <c r="L111" s="6">
         <v>261.89999999999998</v>
       </c>
       <c r="M111" s="18">
         <v>285.10000000000002</v>
       </c>
       <c r="N111" s="18">
         <v>313.89999999999998</v>
       </c>
     </row>
     <row r="112" spans="1:14">
-      <c r="A112" s="57" t="s">
+      <c r="A112" s="56" t="s">
         <v>124</v>
       </c>
       <c r="B112" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C112" s="3">
         <v>488.4</v>
       </c>
       <c r="D112" s="32">
         <v>1020.5</v>
       </c>
       <c r="E112" s="3">
         <v>1455.2</v>
       </c>
       <c r="F112" s="3">
         <v>1885</v>
       </c>
       <c r="G112" s="3">
         <v>2324.8000000000002</v>
       </c>
       <c r="H112" s="3">
         <v>2823.9</v>
       </c>
       <c r="I112" s="3">
         <v>3311.5</v>
       </c>
       <c r="J112" s="10">
         <v>3862.2</v>
       </c>
       <c r="K112" s="3">
         <v>4414.2</v>
       </c>
       <c r="L112" s="18">
         <v>4865.6000000000004</v>
       </c>
       <c r="M112" s="18">
         <v>5380.9</v>
       </c>
       <c r="N112" s="18">
         <v>5894.4</v>
       </c>
     </row>
     <row r="113" spans="1:14">
-      <c r="A113" s="57" t="s">
+      <c r="A113" s="56" t="s">
         <v>125</v>
       </c>
       <c r="B113" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C113" s="3">
         <v>160.1</v>
       </c>
       <c r="D113" s="6">
         <v>221.3</v>
       </c>
       <c r="E113" s="3">
         <v>283.2</v>
       </c>
       <c r="F113" s="3">
         <v>344.1</v>
       </c>
       <c r="G113" s="3">
         <v>403.6</v>
       </c>
       <c r="H113" s="3">
         <v>462.2</v>
       </c>
       <c r="I113" s="3">
         <v>519.70000000000005</v>
       </c>
       <c r="J113" s="10">
         <v>576.5</v>
       </c>
       <c r="K113" s="3">
         <v>633.20000000000005</v>
       </c>
       <c r="L113" s="18">
         <v>690.3</v>
       </c>
       <c r="M113" s="18">
         <v>748.8</v>
       </c>
       <c r="N113" s="18">
         <v>808.6</v>
       </c>
     </row>
     <row r="114" spans="1:14">
-      <c r="A114" s="57" t="s">
+      <c r="A114" s="56" t="s">
         <v>126</v>
       </c>
       <c r="B114" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C114" s="3">
         <v>173</v>
       </c>
       <c r="D114" s="6">
         <v>319.2</v>
       </c>
       <c r="E114" s="3">
         <v>465</v>
       </c>
       <c r="F114" s="3">
         <v>638.79999999999995</v>
       </c>
       <c r="G114" s="3">
         <v>785.5</v>
       </c>
       <c r="H114" s="3">
         <v>930.8</v>
       </c>
       <c r="I114" s="3">
         <v>1091.5</v>
       </c>
       <c r="J114" s="10">
         <v>1250.5999999999999</v>
       </c>
       <c r="K114" s="3">
         <v>1377.7</v>
       </c>
       <c r="L114" s="18">
         <v>1505.8</v>
       </c>
       <c r="M114" s="18">
         <v>1621.6</v>
       </c>
       <c r="N114" s="18">
         <v>1739.9</v>
       </c>
     </row>
     <row r="115" spans="1:14">
-      <c r="A115" s="57" t="s">
+      <c r="A115" s="56" t="s">
         <v>127</v>
       </c>
       <c r="B115" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M115" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:14">
-      <c r="A116" s="57" t="s">
+      <c r="A116" s="56" t="s">
         <v>128</v>
       </c>
       <c r="B116" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C116" s="3">
         <v>59.1</v>
       </c>
       <c r="D116" s="6">
         <v>70.400000000000006</v>
       </c>
       <c r="E116" s="3">
         <v>81.8</v>
       </c>
       <c r="F116" s="3">
         <v>100.1</v>
       </c>
       <c r="G116" s="3">
         <v>118.5</v>
       </c>
       <c r="H116" s="3">
         <v>143.6</v>
       </c>
       <c r="I116" s="3">
         <v>169.9</v>
       </c>
       <c r="J116" s="10">
         <v>190.7</v>
       </c>
       <c r="K116" s="3">
         <v>214.1</v>
       </c>
       <c r="L116" s="6">
         <v>234.4</v>
       </c>
       <c r="M116" s="6">
         <v>246.1</v>
       </c>
       <c r="N116" s="18">
         <v>261.7</v>
       </c>
     </row>
     <row r="117" spans="1:14">
-      <c r="A117" s="57" t="s">
+      <c r="A117" s="56" t="s">
         <v>130</v>
       </c>
       <c r="B117" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="K117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M117" s="3" t="s">
         <v>5</v>
       </c>
       <c r="N117" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:14">
-      <c r="A118" s="57" t="s">
+      <c r="A118" s="56" t="s">
         <v>131</v>
       </c>
       <c r="B118" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C118" s="3">
         <v>69.5</v>
       </c>
       <c r="D118" s="6">
         <v>138.9</v>
       </c>
       <c r="E118" s="3">
         <v>208.4</v>
       </c>
       <c r="F118" s="3">
         <v>277.2</v>
       </c>
       <c r="G118" s="3">
         <v>347.6</v>
       </c>
       <c r="H118" s="3">
         <v>463.2</v>
       </c>
       <c r="I118" s="3">
         <v>578.70000000000005</v>
       </c>
       <c r="J118" s="10">
         <v>696.1</v>
       </c>
       <c r="K118" s="3">
         <v>765.7</v>
       </c>
       <c r="L118" s="6">
         <v>835.7</v>
       </c>
       <c r="M118" s="6">
         <v>905.8</v>
       </c>
       <c r="N118" s="18">
         <v>976.8</v>
       </c>
     </row>
     <row r="119" spans="1:14">
-      <c r="A119" s="57" t="s">
+      <c r="A119" s="56" t="s">
         <v>132</v>
       </c>
       <c r="B119" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C119" s="3">
         <v>32</v>
       </c>
       <c r="D119" s="6">
         <v>59.3</v>
       </c>
       <c r="E119" s="3">
         <v>88.7</v>
       </c>
       <c r="F119" s="3">
         <v>121.4</v>
       </c>
       <c r="G119" s="3">
         <v>154.5</v>
       </c>
       <c r="H119" s="3">
         <v>183.8</v>
       </c>
       <c r="I119" s="3">
         <v>216.8</v>
       </c>
       <c r="J119" s="10">
         <v>246.8</v>
       </c>
       <c r="K119" s="3">
         <v>271.60000000000002</v>
       </c>
       <c r="L119" s="6">
         <v>307.10000000000002</v>
       </c>
       <c r="M119" s="6">
         <v>342.7</v>
       </c>
       <c r="N119" s="18">
         <v>393.5</v>
       </c>
     </row>
     <row r="120" spans="1:14">
-      <c r="A120" s="58" t="s">
+      <c r="A120" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C120" s="16">
         <v>12.2</v>
       </c>
       <c r="D120" s="26">
         <v>16.7</v>
       </c>
       <c r="E120" s="16">
         <v>21.1</v>
       </c>
       <c r="F120" s="16">
         <v>25.6</v>
       </c>
       <c r="G120" s="16">
         <v>30</v>
       </c>
       <c r="H120" s="16">
         <v>34.5</v>
       </c>
       <c r="I120" s="16">
         <v>38.9</v>
       </c>
       <c r="J120" s="15">
         <v>43.4</v>
       </c>
       <c r="K120" s="16">
         <v>47.9</v>
       </c>
       <c r="L120" s="26">
         <v>52.3</v>
       </c>
       <c r="M120" s="26">
         <v>56.8</v>
       </c>
       <c r="N120" s="31">
         <v>61.2</v>
       </c>
     </row>
     <row r="121" spans="1:14" s="21" customFormat="1">
       <c r="B121" s="4"/>
       <c r="C121" s="24"/>
     </row>
     <row r="122" spans="1:14" ht="30.75" customHeight="1">
-      <c r="A122" s="61" t="s">
+      <c r="A122" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="B122" s="64"/>
+      <c r="B122" s="66"/>
       <c r="C122" s="35" t="s">
         <v>64</v>
       </c>
       <c r="D122" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="E122" s="36" t="s">
+      <c r="E122" s="7" t="s">
         <v>66</v>
       </c>
       <c r="F122" s="35" t="s">
         <v>67</v>
       </c>
       <c r="G122" s="35" t="s">
         <v>68</v>
       </c>
       <c r="H122" s="35" t="s">
         <v>69</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>70</v>
       </c>
       <c r="J122" s="7" t="s">
         <v>71</v>
       </c>
       <c r="K122" s="7" t="s">
         <v>72</v>
       </c>
       <c r="L122" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="M122" s="7" t="s">
+      <c r="M122" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="N122" s="7" t="s">
+      <c r="N122" s="60" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="123" spans="1:14" ht="22.5">
-[...1 lines deleted...]
-      <c r="B123" s="65"/>
+    <row r="123" spans="1:14" ht="28.5" customHeight="1">
+      <c r="A123" s="63"/>
+      <c r="B123" s="67"/>
       <c r="C123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="D123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="F123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="G123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="H123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="I123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="J123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="K123" s="34" t="s">
         <v>78</v>
       </c>
       <c r="L123" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="M123" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N123" s="34" t="s">
+      <c r="M123" s="59" t="s">
+        <v>78</v>
+      </c>
+      <c r="N123" s="59" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="124" spans="1:14">
-      <c r="A124" s="57" t="s">
+      <c r="A124" s="56" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C124" s="3">
         <v>5867.5</v>
       </c>
       <c r="D124" s="18">
         <v>11604.9</v>
       </c>
       <c r="E124" s="23">
         <v>17705.7</v>
       </c>
       <c r="F124" s="23">
         <v>23658.5</v>
       </c>
       <c r="G124" s="23">
         <v>30236.9</v>
       </c>
       <c r="H124" s="23">
         <v>37784.1</v>
       </c>
       <c r="I124" s="23">
         <v>44115.6</v>
       </c>
       <c r="J124" s="10">
         <v>51142.6</v>
       </c>
-      <c r="K124" s="23"/>
+      <c r="K124" s="23">
+        <v>58117</v>
+      </c>
       <c r="L124" s="18"/>
       <c r="M124" s="18"/>
       <c r="N124" s="18"/>
     </row>
     <row r="125" spans="1:14">
-      <c r="A125" s="57" t="s">
+      <c r="A125" s="56" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C125" s="3">
         <v>4290.5</v>
       </c>
       <c r="D125" s="18">
         <v>8236.5</v>
       </c>
       <c r="E125" s="3">
         <v>12690.8</v>
       </c>
       <c r="F125" s="3">
         <v>16919.599999999999</v>
       </c>
       <c r="G125" s="3">
         <v>21778.400000000001</v>
       </c>
       <c r="H125" s="3">
         <v>27060.9</v>
       </c>
       <c r="I125" s="3">
         <v>31305.599999999999</v>
       </c>
       <c r="J125" s="10">
         <v>36216.400000000001</v>
       </c>
-      <c r="K125" s="3"/>
+      <c r="K125" s="3">
+        <v>41092.6</v>
+      </c>
       <c r="L125" s="18"/>
       <c r="M125" s="18"/>
       <c r="N125" s="18"/>
     </row>
     <row r="126" spans="1:14">
-      <c r="A126" s="57" t="s">
+      <c r="A126" s="56" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C126" s="3">
         <v>95.9</v>
       </c>
       <c r="D126" s="6">
         <v>192.1</v>
       </c>
       <c r="E126" s="3">
         <v>282.3</v>
       </c>
       <c r="F126" s="3">
         <v>372.5</v>
       </c>
       <c r="G126" s="3">
         <v>462.8</v>
       </c>
       <c r="H126" s="3">
         <v>1034.9000000000001</v>
       </c>
       <c r="I126" s="3">
         <v>1505.5</v>
       </c>
       <c r="J126" s="10">
         <v>2027.2</v>
       </c>
-      <c r="K126" s="3"/>
+      <c r="K126" s="3">
+        <v>2352.9</v>
+      </c>
       <c r="L126" s="18"/>
       <c r="M126" s="18"/>
       <c r="N126" s="18"/>
     </row>
     <row r="127" spans="1:14">
-      <c r="A127" s="57" t="s">
+      <c r="A127" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B127" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C127" s="3">
         <v>271.10000000000002</v>
       </c>
       <c r="D127" s="6">
         <v>772.6</v>
       </c>
       <c r="E127" s="3">
         <v>1402.6</v>
       </c>
       <c r="F127" s="3">
         <v>2129.8000000000002</v>
       </c>
       <c r="G127" s="3">
         <v>2844.8</v>
       </c>
       <c r="H127" s="3">
         <v>3515</v>
       </c>
       <c r="I127" s="3">
         <v>4167.8999999999996</v>
       </c>
       <c r="J127" s="10">
         <v>4846.3</v>
       </c>
-      <c r="K127" s="3"/>
+      <c r="K127" s="3">
+        <v>5475.3</v>
+      </c>
       <c r="L127" s="18"/>
       <c r="M127" s="18"/>
       <c r="N127" s="18"/>
     </row>
     <row r="128" spans="1:14">
-      <c r="A128" s="57" t="s">
+      <c r="A128" s="56" t="s">
         <v>122</v>
       </c>
       <c r="B128" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C128" s="3">
         <v>104.6</v>
       </c>
       <c r="D128" s="6">
         <v>209.3</v>
       </c>
       <c r="E128" s="3">
         <v>209.3</v>
       </c>
       <c r="F128" s="3">
         <v>209.3</v>
       </c>
       <c r="G128" s="3">
         <v>209.3</v>
       </c>
       <c r="H128" s="3">
         <v>209.3</v>
       </c>
       <c r="I128" s="3">
         <v>209.3</v>
       </c>
       <c r="J128" s="10">
         <v>209.3</v>
       </c>
-      <c r="K128" s="3"/>
+      <c r="K128" s="3">
+        <v>209.3</v>
+      </c>
       <c r="M128" s="18"/>
       <c r="N128" s="18"/>
     </row>
     <row r="129" spans="1:14">
-      <c r="A129" s="57" t="s">
+      <c r="A129" s="56" t="s">
         <v>124</v>
       </c>
       <c r="B129" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C129" s="3">
         <v>581.20000000000005</v>
       </c>
       <c r="D129" s="32">
         <v>1156.4000000000001</v>
       </c>
       <c r="E129" s="3">
         <v>1732.9</v>
       </c>
       <c r="F129" s="3">
         <v>2283.8000000000002</v>
       </c>
       <c r="G129" s="3">
         <v>2854.7</v>
       </c>
       <c r="H129" s="3">
         <v>3513.6</v>
       </c>
       <c r="I129" s="3">
         <v>4105.3999999999996</v>
       </c>
       <c r="J129" s="10">
         <v>4653.8</v>
       </c>
-      <c r="K129" s="3"/>
+      <c r="K129" s="3">
+        <v>5216.6000000000004</v>
+      </c>
       <c r="L129" s="18"/>
       <c r="M129" s="18"/>
       <c r="N129" s="18"/>
     </row>
     <row r="130" spans="1:14">
-      <c r="A130" s="57" t="s">
+      <c r="A130" s="56" t="s">
         <v>125</v>
       </c>
       <c r="B130" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="3">
         <v>168</v>
       </c>
       <c r="D130" s="6">
         <v>335.8</v>
       </c>
       <c r="E130" s="3">
         <v>397.8</v>
       </c>
       <c r="F130" s="3">
         <v>456.4</v>
       </c>
       <c r="G130" s="3">
         <v>515.9</v>
       </c>
       <c r="H130" s="3">
         <v>575.70000000000005</v>
       </c>
       <c r="I130" s="3">
         <v>634.20000000000005</v>
       </c>
       <c r="J130" s="10">
         <v>690.9</v>
       </c>
-      <c r="K130" s="3"/>
+      <c r="K130" s="3">
+        <v>748</v>
+      </c>
       <c r="L130" s="18"/>
       <c r="M130" s="18"/>
       <c r="N130" s="18"/>
     </row>
     <row r="131" spans="1:14">
-      <c r="A131" s="57" t="s">
+      <c r="A131" s="56" t="s">
         <v>126</v>
       </c>
       <c r="B131" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C131" s="3">
         <v>160.1</v>
       </c>
       <c r="D131" s="6">
         <v>300.7</v>
       </c>
       <c r="E131" s="3">
         <v>456.6</v>
       </c>
       <c r="F131" s="3">
         <v>606.9</v>
       </c>
       <c r="G131" s="3">
         <v>757.4</v>
       </c>
       <c r="H131" s="3">
         <v>909</v>
       </c>
       <c r="I131" s="3">
         <v>1066.5</v>
       </c>
       <c r="J131" s="10">
         <v>1223.3</v>
       </c>
-      <c r="K131" s="3"/>
+      <c r="K131" s="3">
+        <v>1378.6</v>
+      </c>
       <c r="L131" s="18"/>
       <c r="M131" s="18"/>
       <c r="N131" s="18"/>
     </row>
     <row r="132" spans="1:14">
-      <c r="A132" s="57" t="s">
+      <c r="A132" s="56" t="s">
         <v>127</v>
       </c>
       <c r="B132" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="K132" s="3"/>
+      <c r="K132" s="3">
+        <v>229.3</v>
+      </c>
       <c r="L132" s="3"/>
       <c r="M132" s="3"/>
       <c r="N132" s="3"/>
     </row>
     <row r="133" spans="1:14">
-      <c r="A133" s="57" t="s">
+      <c r="A133" s="56" t="s">
         <v>128</v>
       </c>
       <c r="B133" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C133" s="3">
         <v>60.6</v>
       </c>
       <c r="D133" s="6">
         <v>130.5</v>
       </c>
       <c r="E133" s="3">
         <v>144.19999999999999</v>
       </c>
       <c r="F133" s="3">
         <v>174.6</v>
       </c>
       <c r="G133" s="3">
         <v>208.6</v>
       </c>
       <c r="H133" s="3">
         <v>242.9</v>
       </c>
       <c r="I133" s="3">
         <v>276.5</v>
       </c>
       <c r="J133" s="10">
         <v>321.5</v>
       </c>
-      <c r="K133" s="3"/>
+      <c r="K133" s="3">
+        <v>351.6</v>
+      </c>
       <c r="N133" s="18"/>
     </row>
     <row r="134" spans="1:14">
-      <c r="A134" s="57" t="s">
+      <c r="A134" s="56" t="s">
         <v>130</v>
       </c>
       <c r="B134" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="K134" s="3"/>
+      <c r="K134" s="3" t="s">
+        <v>5</v>
+      </c>
       <c r="L134" s="3"/>
       <c r="M134" s="3"/>
       <c r="N134" s="3"/>
     </row>
     <row r="135" spans="1:14">
-      <c r="A135" s="57" t="s">
+      <c r="A135" s="56" t="s">
         <v>131</v>
       </c>
       <c r="B135" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C135" s="3">
         <v>80.900000000000006</v>
       </c>
       <c r="D135" s="6">
         <v>161.9</v>
       </c>
       <c r="E135" s="3">
         <v>247.2</v>
       </c>
       <c r="F135" s="3">
         <v>323.8</v>
       </c>
       <c r="G135" s="3">
         <v>391</v>
       </c>
       <c r="H135" s="3">
         <v>474.9</v>
       </c>
       <c r="I135" s="3">
         <v>562.9</v>
       </c>
       <c r="J135" s="10">
         <v>640.9</v>
       </c>
-      <c r="K135" s="3"/>
+      <c r="K135" s="3">
+        <v>711.3</v>
+      </c>
       <c r="N135" s="18"/>
     </row>
     <row r="136" spans="1:14">
-      <c r="A136" s="57" t="s">
+      <c r="A136" s="56" t="s">
         <v>132</v>
       </c>
       <c r="B136" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C136" s="3">
         <v>39.6</v>
       </c>
       <c r="D136" s="6">
         <v>78.599999999999994</v>
       </c>
       <c r="E136" s="3">
         <v>111.6</v>
       </c>
       <c r="F136" s="3">
         <v>151.19999999999999</v>
       </c>
       <c r="G136" s="3">
         <v>183.7</v>
       </c>
       <c r="H136" s="3">
         <v>217.1</v>
       </c>
       <c r="I136" s="3">
         <v>251.4</v>
       </c>
       <c r="J136" s="10">
         <v>282.60000000000002</v>
       </c>
-      <c r="K136" s="3"/>
+      <c r="K136" s="3">
+        <v>321.10000000000002</v>
+      </c>
       <c r="N136" s="18"/>
     </row>
     <row r="137" spans="1:14">
-      <c r="A137" s="58" t="s">
+      <c r="A137" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B137" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C137" s="16">
         <v>15.2</v>
       </c>
       <c r="D137" s="26">
         <v>30.4</v>
       </c>
       <c r="E137" s="16">
         <v>30.4</v>
       </c>
       <c r="F137" s="16">
         <v>30.4</v>
       </c>
       <c r="G137" s="16">
         <v>30.4</v>
       </c>
       <c r="H137" s="16">
         <v>30.4</v>
       </c>
       <c r="I137" s="16">
         <v>30.4</v>
       </c>
       <c r="J137" s="15">
         <v>30.4</v>
       </c>
-      <c r="K137" s="16"/>
+      <c r="K137" s="16">
+        <v>30.4</v>
+      </c>
       <c r="L137" s="26"/>
       <c r="M137" s="26"/>
       <c r="N137" s="31"/>
     </row>
     <row r="138" spans="1:14" s="21" customFormat="1">
       <c r="A138" s="4" t="s">
         <v>170</v>
       </c>
       <c r="C138" s="24"/>
     </row>
     <row r="139" spans="1:14" s="21" customFormat="1">
       <c r="A139" s="5" t="s">
         <v>171</v>
       </c>
       <c r="C139" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B105:B106"/>
     <mergeCell ref="B122:B123"/>
     <mergeCell ref="B88:B89"/>
     <mergeCell ref="B71:B72"/>
     <mergeCell ref="B49:B50"/>