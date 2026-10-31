--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Conventions!$A$1:$B$17</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725" uniqueCount="171">
   <si>
     <t>January 2020</t>
   </si>
   <si>
     <t>physical volume index, in percentages</t>
   </si>
   <si>
     <t>Karaganda C.A.</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Zhekazgan C.A.</t>
   </si>
   <si>
     <t>Karazhal C.A.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
@@ -1458,59 +1458,59 @@
       </c>
       <c r="D13" s="48"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="47" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="48"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="38">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="38">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="D17" s="48"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="47" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="48"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="39" t="s">
@@ -1557,53 +1557,51 @@
       <c r="B28" s="34"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="36"/>
       <c r="B29" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="35" customWidth="1"/>
     <col min="2" max="2" width="127.85546875" style="35" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15">
       <c r="B2" s="41"/>
     </row>
     <row r="3" spans="2:2" ht="13.5" customHeight="1">
       <c r="B3" s="41"/>
     </row>
     <row r="4" spans="2:2" ht="13.5" customHeight="1">
       <c r="B4" s="41"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="42" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="42" t="s">
         <v>55</v>
@@ -3521,51 +3519,51 @@
       <c r="H47" s="18">
         <v>45.3</v>
       </c>
       <c r="I47" s="18">
         <v>44.9</v>
       </c>
       <c r="J47" s="18">
         <v>44.4</v>
       </c>
       <c r="K47" s="18">
         <v>68.2</v>
       </c>
       <c r="L47" s="18">
         <v>89.4</v>
       </c>
       <c r="M47" s="18">
         <v>107.2</v>
       </c>
       <c r="N47" s="18">
         <v>124.3</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="M48" s="20"/>
     </row>
-    <row r="49" spans="1:14" ht="24.75" customHeight="1">
+    <row r="49" spans="1:14" ht="27" customHeight="1">
       <c r="A49" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="61"/>
       <c r="C49" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>88</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>94</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>97</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>138</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>139</v>
       </c>
@@ -5137,51 +5135,51 @@
       <c r="G86" s="18" t="s">
         <v>6</v>
       </c>
       <c r="H86" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I86" s="18" t="s">
         <v>6</v>
       </c>
       <c r="J86" s="18" t="s">
         <v>6</v>
       </c>
       <c r="K86" s="18" t="s">
         <v>6</v>
       </c>
       <c r="L86" s="18" t="s">
         <v>6</v>
       </c>
       <c r="M86" s="18" t="s">
         <v>6</v>
       </c>
       <c r="N86" s="18" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="88" spans="1:14" ht="22.5">
+    <row r="88" spans="1:14" ht="24.75" customHeight="1">
       <c r="A88" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="61"/>
       <c r="C88" s="24" t="s">
         <v>126</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>127</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>128</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>129</v>
       </c>
       <c r="G88" s="24" t="s">
         <v>130</v>
       </c>
       <c r="H88" s="24" t="s">
         <v>131</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>132</v>
       </c>
@@ -5881,51 +5879,51 @@
       <c r="G105" s="24" t="s">
         <v>149</v>
       </c>
       <c r="H105" s="24" t="s">
         <v>150</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>151</v>
       </c>
       <c r="J105" s="7" t="s">
         <v>152</v>
       </c>
       <c r="K105" s="7" t="s">
         <v>153</v>
       </c>
       <c r="L105" s="7" t="s">
         <v>154</v>
       </c>
       <c r="M105" s="7" t="s">
         <v>155</v>
       </c>
       <c r="N105" s="7" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="106" spans="1:14" ht="33.75">
+    <row r="106" spans="1:14" ht="36.75" customHeight="1">
       <c r="A106" s="57"/>
       <c r="B106" s="62"/>
       <c r="C106" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G106" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>1</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J106" s="7" t="s">
         <v>1</v>
@@ -6541,93 +6539,93 @@
         <v>68.900000000000006</v>
       </c>
       <c r="I120" s="18">
         <v>66.400000000000006</v>
       </c>
       <c r="J120" s="29">
         <v>64.5</v>
       </c>
       <c r="K120" s="18">
         <v>62.9</v>
       </c>
       <c r="L120" s="29">
         <v>61.8</v>
       </c>
       <c r="M120" s="29">
         <v>60.9</v>
       </c>
       <c r="N120" s="29">
         <v>60.2</v>
       </c>
     </row>
     <row r="121" spans="1:14" s="20" customFormat="1">
       <c r="B121" s="3"/>
       <c r="C121" s="23"/>
     </row>
-    <row r="122" spans="1:14" ht="22.5">
+    <row r="122" spans="1:14" ht="25.5" customHeight="1">
       <c r="A122" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B122" s="61"/>
       <c r="C122" s="24" t="s">
         <v>157</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>158</v>
       </c>
       <c r="E122" s="24" t="s">
         <v>159</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>160</v>
       </c>
       <c r="G122" s="24" t="s">
         <v>161</v>
       </c>
       <c r="H122" s="24" t="s">
         <v>162</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>163</v>
       </c>
       <c r="J122" s="7" t="s">
         <v>164</v>
       </c>
       <c r="K122" s="7" t="s">
         <v>165</v>
       </c>
       <c r="L122" s="7" t="s">
         <v>166</v>
       </c>
       <c r="M122" s="7" t="s">
         <v>167</v>
       </c>
       <c r="N122" s="7" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="123" spans="1:14" ht="33.75">
+    <row r="123" spans="1:14" ht="35.25" customHeight="1">
       <c r="A123" s="57"/>
       <c r="B123" s="62"/>
       <c r="C123" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G123" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>1</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J123" s="7" t="s">
         <v>1</v>
@@ -6654,502 +6652,530 @@
       </c>
       <c r="C124" s="2">
         <v>108.2</v>
       </c>
       <c r="D124" s="19">
         <v>103.5</v>
       </c>
       <c r="E124" s="22">
         <v>105.3</v>
       </c>
       <c r="F124" s="22">
         <v>107.6</v>
       </c>
       <c r="G124" s="22">
         <v>107.8</v>
       </c>
       <c r="H124" s="22">
         <v>106.9</v>
       </c>
       <c r="I124" s="22">
         <v>106.5</v>
       </c>
       <c r="J124" s="11">
         <v>106.2</v>
       </c>
-      <c r="K124" s="22"/>
+      <c r="K124" s="22">
+        <v>105.3</v>
+      </c>
       <c r="M124" s="19"/>
     </row>
     <row r="125" spans="1:14">
       <c r="A125" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C125" s="2">
         <v>116.7</v>
       </c>
       <c r="D125" s="19">
         <v>102.2</v>
       </c>
       <c r="E125" s="2">
         <v>103</v>
       </c>
       <c r="F125" s="2">
         <v>104.4</v>
       </c>
       <c r="G125" s="2">
         <v>103.8</v>
       </c>
       <c r="H125" s="2">
         <v>101.2</v>
       </c>
       <c r="I125" s="2">
         <v>100.1</v>
       </c>
       <c r="J125" s="11">
         <v>99.7</v>
       </c>
-      <c r="K125" s="2"/>
+      <c r="K125" s="2">
+        <v>98.7</v>
+      </c>
       <c r="M125" s="19"/>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C126" s="2">
         <v>100.5</v>
       </c>
       <c r="D126" s="19">
         <v>99.8</v>
       </c>
       <c r="E126" s="2">
         <v>100.5</v>
       </c>
       <c r="F126" s="2">
         <v>101.5</v>
       </c>
       <c r="G126" s="2">
         <v>102.3</v>
       </c>
       <c r="H126" s="2">
         <v>191.8</v>
       </c>
       <c r="I126" s="2">
         <v>240.1</v>
       </c>
       <c r="J126" s="11">
         <v>281.5</v>
       </c>
-      <c r="K126" s="2"/>
+      <c r="K126" s="2">
+        <v>291.5</v>
+      </c>
       <c r="M126" s="19"/>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" s="51" t="s">
         <v>68</v>
       </c>
       <c r="B127" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C127" s="2">
         <v>72.7</v>
       </c>
       <c r="D127" s="2">
         <v>114.5</v>
       </c>
       <c r="E127" s="2">
         <v>134.9</v>
       </c>
       <c r="F127" s="2">
         <v>158.4</v>
       </c>
       <c r="G127" s="2">
         <v>168.9</v>
       </c>
       <c r="H127" s="2">
         <v>163.80000000000001</v>
       </c>
       <c r="I127" s="2">
         <v>160.6</v>
       </c>
       <c r="J127" s="10">
         <v>154.9</v>
       </c>
-      <c r="K127" s="10"/>
+      <c r="K127" s="10">
+        <v>144.6</v>
+      </c>
       <c r="L127" s="10"/>
       <c r="M127" s="10"/>
       <c r="N127" s="10"/>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="2">
         <v>168.8</v>
       </c>
       <c r="D128" s="19">
         <v>249.1</v>
       </c>
       <c r="E128" s="2">
         <v>204</v>
       </c>
       <c r="F128" s="2">
         <v>162.1</v>
       </c>
       <c r="G128" s="2">
         <v>134.6</v>
       </c>
       <c r="H128" s="2">
         <v>116.3</v>
       </c>
       <c r="I128" s="2">
         <v>102</v>
       </c>
       <c r="J128" s="11">
         <v>91.4</v>
       </c>
-      <c r="K128" s="2"/>
+      <c r="K128" s="2">
+        <v>80.400000000000006</v>
+      </c>
       <c r="M128" s="19"/>
       <c r="N128" s="28"/>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" s="51" t="s">
         <v>71</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C129" s="2">
         <v>97.4</v>
       </c>
       <c r="D129" s="19">
         <v>95.2</v>
       </c>
       <c r="E129" s="2">
         <v>101.2</v>
       </c>
       <c r="F129" s="2">
         <v>104.5</v>
       </c>
       <c r="G129" s="2">
         <v>107</v>
       </c>
       <c r="H129" s="2">
         <v>109.1</v>
       </c>
       <c r="I129" s="2">
         <v>109.3</v>
       </c>
       <c r="J129" s="11">
         <v>106.8</v>
       </c>
-      <c r="K129" s="2"/>
+      <c r="K129" s="2">
+        <v>105.3</v>
+      </c>
       <c r="L129" s="28"/>
       <c r="M129" s="19"/>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" s="51" t="s">
         <v>72</v>
       </c>
       <c r="B130" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C130" s="2">
         <v>85.9</v>
       </c>
       <c r="D130" s="19">
         <v>127.4</v>
       </c>
       <c r="E130" s="2">
         <v>119.3</v>
       </c>
       <c r="F130" s="2">
         <v>114.4</v>
       </c>
       <c r="G130" s="2">
         <v>111.3</v>
       </c>
       <c r="H130" s="2">
         <v>109.3</v>
       </c>
       <c r="I130" s="2">
         <v>107.6</v>
       </c>
       <c r="J130" s="11">
         <v>106.2</v>
       </c>
-      <c r="K130" s="2"/>
+      <c r="K130" s="2">
+        <v>105.3</v>
+      </c>
       <c r="L130" s="19"/>
       <c r="M130" s="19"/>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" s="51" t="s">
         <v>73</v>
       </c>
       <c r="B131" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C131" s="2">
         <v>75.7</v>
       </c>
       <c r="D131" s="19">
         <v>79.099999999999994</v>
       </c>
       <c r="E131" s="2">
         <v>83.4</v>
       </c>
       <c r="F131" s="2">
         <v>82</v>
       </c>
       <c r="G131" s="2">
         <v>84</v>
       </c>
       <c r="H131" s="2">
         <v>85.7</v>
       </c>
       <c r="I131" s="2">
         <v>86.2</v>
       </c>
       <c r="J131" s="11">
         <v>86.7</v>
       </c>
-      <c r="K131" s="2"/>
+      <c r="K131" s="2">
+        <v>89.2</v>
+      </c>
       <c r="M131" s="19"/>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J132" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="K132" s="2"/>
+      <c r="K132" s="2" t="s">
+        <v>6</v>
+      </c>
       <c r="L132" s="2"/>
       <c r="M132" s="2"/>
       <c r="N132" s="2"/>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B133" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C133" s="2">
         <v>83.9</v>
       </c>
       <c r="D133" s="19">
         <v>155.5</v>
       </c>
       <c r="E133" s="2">
         <v>149.9</v>
       </c>
       <c r="F133" s="2">
         <v>150.5</v>
       </c>
       <c r="G133" s="2">
         <v>153.30000000000001</v>
       </c>
       <c r="H133" s="2">
         <v>148.4</v>
       </c>
       <c r="I133" s="2">
         <v>143.5</v>
       </c>
       <c r="J133" s="11">
         <v>149.5</v>
       </c>
-      <c r="K133" s="2"/>
+      <c r="K133" s="2">
+        <v>146.4</v>
+      </c>
     </row>
     <row r="134" spans="1:14">
       <c r="A134" s="51" t="s">
         <v>77</v>
       </c>
       <c r="B134" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I134" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J134" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="K134" s="2"/>
+      <c r="K134" s="2" t="s">
+        <v>6</v>
+      </c>
       <c r="L134" s="2"/>
       <c r="M134" s="2"/>
       <c r="N134" s="2"/>
     </row>
     <row r="135" spans="1:14">
       <c r="A135" s="51" t="s">
         <v>78</v>
       </c>
       <c r="B135" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C135" s="2">
         <v>95.3</v>
       </c>
       <c r="D135" s="19">
         <v>97.8</v>
       </c>
       <c r="E135" s="2">
         <v>100.7</v>
       </c>
       <c r="F135" s="2">
         <v>100.8</v>
       </c>
       <c r="G135" s="2">
         <v>98</v>
       </c>
       <c r="H135" s="2">
         <v>90</v>
       </c>
       <c r="I135" s="2">
         <v>85.8</v>
       </c>
       <c r="J135" s="11">
         <v>81.599999999999994</v>
       </c>
-      <c r="K135" s="2"/>
+      <c r="K135" s="2">
+        <v>82.8</v>
+      </c>
       <c r="L135" s="19"/>
       <c r="M135" s="19"/>
       <c r="N135" s="19"/>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" s="51" t="s">
         <v>79</v>
       </c>
       <c r="B136" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="2">
         <v>101.1</v>
       </c>
       <c r="D136" s="19">
         <v>111.3</v>
       </c>
       <c r="E136" s="2">
         <v>107</v>
       </c>
       <c r="F136" s="2">
         <v>107.5</v>
       </c>
       <c r="G136" s="2">
         <v>103.5</v>
       </c>
       <c r="H136" s="2">
         <v>103.6</v>
       </c>
       <c r="I136" s="2">
         <v>102.3</v>
       </c>
       <c r="J136" s="11">
         <v>101.5</v>
       </c>
-      <c r="K136" s="2"/>
+      <c r="K136" s="2">
+        <v>105.4</v>
+      </c>
     </row>
     <row r="137" spans="1:14">
       <c r="A137" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B137" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C137" s="18">
         <v>101.8</v>
       </c>
       <c r="D137" s="18">
         <v>153.19999999999999</v>
       </c>
       <c r="E137" s="18">
         <v>122.3</v>
       </c>
       <c r="F137" s="18">
         <v>102.5</v>
       </c>
       <c r="G137" s="18">
         <v>88.2</v>
       </c>
       <c r="H137" s="18">
         <v>77.3</v>
       </c>
       <c r="I137" s="18">
         <v>68.8</v>
       </c>
       <c r="J137" s="29">
         <v>62.1</v>
       </c>
-      <c r="K137" s="18"/>
+      <c r="K137" s="18">
+        <v>56.6</v>
+      </c>
       <c r="L137" s="29"/>
       <c r="M137" s="29"/>
       <c r="N137" s="29"/>
     </row>
     <row r="138" spans="1:14" s="20" customFormat="1" ht="15.75" customHeight="1">
       <c r="A138" s="58" t="s">
         <v>169</v>
       </c>
       <c r="B138" s="58"/>
       <c r="C138" s="23"/>
     </row>
     <row r="139" spans="1:14" s="20" customFormat="1">
       <c r="A139" s="4" t="s">
         <v>170</v>
       </c>
       <c r="C139" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B49:B50"/>
     <mergeCell ref="B88:B89"/>
     <mergeCell ref="B71:B72"/>
     <mergeCell ref="A105:A106"/>