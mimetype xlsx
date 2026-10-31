--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -1194,59 +1194,59 @@
       <c r="B13" s="23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="22" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="22" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="26">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="26">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>55</v>
       </c>
@@ -1327,53 +1327,51 @@
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="32"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="32"/>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="34" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y32"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="9" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="9" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="9" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="9" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="9" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="9" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="9" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="9" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="9" customWidth="1"/>
     <col min="14" max="14" width="11" style="9" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="9" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="9" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="9" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="9" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="9" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="9" customWidth="1"/>
     <col min="22" max="22" width="9.28515625" style="9" customWidth="1"/>
@@ -2829,52 +2827,56 @@
       </c>
       <c r="J31" s="5">
         <v>1741566.1</v>
       </c>
       <c r="K31" s="5">
         <v>101.1</v>
       </c>
       <c r="L31" s="5">
         <v>2169658.6</v>
       </c>
       <c r="M31" s="5">
         <v>101.3</v>
       </c>
       <c r="N31" s="5">
         <v>2600183.9</v>
       </c>
       <c r="O31" s="5">
         <v>100.6</v>
       </c>
       <c r="P31" s="38">
         <v>3084915.7</v>
       </c>
       <c r="Q31" s="5">
         <v>100.3</v>
       </c>
-      <c r="R31" s="5"/>
-      <c r="S31" s="5"/>
+      <c r="R31" s="5">
+        <v>3647251</v>
+      </c>
+      <c r="S31" s="5">
+        <v>100.2</v>
+      </c>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="6" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="P29:Q29"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>