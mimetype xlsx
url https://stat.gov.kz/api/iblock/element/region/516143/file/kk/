--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -940,59 +940,59 @@
       <c r="B13" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="16">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="16">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>42</v>
       </c>
@@ -1522,51 +1522,53 @@
       </c>
       <c r="C13" s="21">
         <v>1175.5</v>
       </c>
       <c r="D13" s="21">
         <v>1394.4</v>
       </c>
       <c r="E13" s="21">
         <v>1408.7</v>
       </c>
       <c r="F13" s="21">
         <v>1814.4</v>
       </c>
       <c r="G13" s="21">
         <v>1630.3</v>
       </c>
       <c r="H13" s="21">
         <v>1712.7</v>
       </c>
       <c r="I13" s="21">
         <v>2094.5</v>
       </c>
       <c r="J13" s="21">
         <v>2061.1999999999998</v>
       </c>
-      <c r="K13" s="21"/>
+      <c r="K13" s="21">
+        <v>2293.6</v>
+      </c>
       <c r="L13" s="21"/>
       <c r="M13" s="22"/>
       <c r="N13" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:N4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>