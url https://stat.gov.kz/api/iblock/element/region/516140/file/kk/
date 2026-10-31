--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -923,59 +923,59 @@
       <c r="B13" s="38" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>32</v>
       </c>
@@ -1091,53 +1091,51 @@
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="18"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="18"/>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="20" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z13"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:26" ht="15" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
@@ -1543,51 +1541,53 @@
       </c>
       <c r="C12" s="31">
         <v>5867.5</v>
       </c>
       <c r="D12" s="31">
         <v>5737.4</v>
       </c>
       <c r="E12" s="31">
         <v>6100.8</v>
       </c>
       <c r="F12" s="31">
         <v>5952.8</v>
       </c>
       <c r="G12" s="31">
         <v>6578.4</v>
       </c>
       <c r="H12" s="31">
         <v>7547.2</v>
       </c>
       <c r="I12" s="31">
         <v>6331.5</v>
       </c>
       <c r="J12" s="31">
         <v>7027</v>
       </c>
-      <c r="K12" s="31"/>
+      <c r="K12" s="31">
+        <v>6974.4</v>
+      </c>
       <c r="L12" s="31"/>
       <c r="M12" s="32"/>
       <c r="N12" s="31"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="24"/>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>