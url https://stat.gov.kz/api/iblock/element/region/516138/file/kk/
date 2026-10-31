--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -972,59 +972,59 @@
       <c r="B13" s="49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="15">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="15">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>33</v>
       </c>
@@ -1067,53 +1067,51 @@
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="14"/>
       <c r="B29" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B1:D18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
     <col min="2" max="2" width="131.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2">
       <c r="B1" s="44"/>
     </row>
     <row r="2" spans="2:2">
       <c r="B2" s="44"/>
     </row>
     <row r="3" spans="2:2">
       <c r="B3" s="44"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="45" t="s">
         <v>56</v>
       </c>
@@ -1142,53 +1140,51 @@
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="45"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="45"/>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="48" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N29"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1" customWidth="1"/>
     <col min="3" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="B3" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="52"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
@@ -1539,51 +1535,53 @@
       </c>
       <c r="C13" s="29">
         <v>52</v>
       </c>
       <c r="D13" s="29">
         <v>118.6</v>
       </c>
       <c r="E13" s="29">
         <v>101</v>
       </c>
       <c r="F13" s="29">
         <v>127.7</v>
       </c>
       <c r="G13" s="30">
         <v>89.4</v>
       </c>
       <c r="H13" s="33">
         <v>105.1</v>
       </c>
       <c r="I13" s="33">
         <v>122.3</v>
       </c>
       <c r="J13" s="33">
         <v>98.4</v>
       </c>
-      <c r="K13" s="30"/>
+      <c r="K13" s="30">
+        <v>111.3</v>
+      </c>
       <c r="L13" s="30"/>
       <c r="M13" s="29"/>
       <c r="N13" s="34"/>
     </row>
     <row r="14" spans="1:14" ht="12.75" customHeight="1">
       <c r="A14" s="31"/>
       <c r="B14" s="53" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="53"/>
       <c r="F14" s="53"/>
       <c r="G14" s="53"/>
       <c r="H14" s="53"/>
       <c r="I14" s="53"/>
       <c r="J14" s="53"/>
       <c r="K14" s="53"/>
       <c r="L14" s="53"/>
       <c r="M14" s="53"/>
       <c r="N14" s="53"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="31"/>
       <c r="B15" s="39">
@@ -1843,51 +1841,53 @@
       </c>
       <c r="C21" s="29">
         <v>105.3</v>
       </c>
       <c r="D21" s="29">
         <v>110.3</v>
       </c>
       <c r="E21" s="29">
         <v>123.3</v>
       </c>
       <c r="F21" s="29">
         <v>144.4</v>
       </c>
       <c r="G21" s="36">
         <v>121.9</v>
       </c>
       <c r="H21" s="33">
         <v>134.1</v>
       </c>
       <c r="I21" s="33">
         <v>124.1</v>
       </c>
       <c r="J21" s="33">
         <v>124.5</v>
       </c>
-      <c r="K21" s="36"/>
+      <c r="K21" s="36">
+        <v>120.9</v>
+      </c>
       <c r="L21" s="36"/>
       <c r="M21" s="35"/>
       <c r="N21" s="37"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1">
       <c r="A22" s="31"/>
       <c r="B22" s="53" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="53"/>
       <c r="F22" s="53"/>
       <c r="G22" s="53"/>
       <c r="H22" s="53"/>
       <c r="I22" s="53"/>
       <c r="J22" s="53"/>
       <c r="K22" s="53"/>
       <c r="L22" s="53"/>
       <c r="M22" s="53"/>
       <c r="N22" s="53"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="31"/>
       <c r="B23" s="38">
@@ -2147,51 +2147,53 @@
       </c>
       <c r="C29" s="42">
         <v>105.3</v>
       </c>
       <c r="D29" s="42">
         <v>108</v>
       </c>
       <c r="E29" s="42">
         <v>112.9</v>
       </c>
       <c r="F29" s="42">
         <v>121.1</v>
       </c>
       <c r="G29" s="43">
         <v>121.3</v>
       </c>
       <c r="H29" s="43">
         <v>123.5</v>
       </c>
       <c r="I29" s="43">
         <v>123.6</v>
       </c>
       <c r="J29" s="43">
         <v>123.6</v>
       </c>
-      <c r="K29" s="43"/>
+      <c r="K29" s="43">
+        <v>123.2</v>
+      </c>
       <c r="L29" s="43"/>
       <c r="M29" s="42"/>
       <c r="N29" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="B14:N14"/>
     <mergeCell ref="B22:N22"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>