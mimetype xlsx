--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="673" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="173">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>* алдын-ала деректері</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
     <t>Қарағанды қ.ә.</t>
   </si>
   <si>
     <t>Балқаш қ.ә.</t>
   </si>
   <si>
     <t>Жезқазған қ.ә.</t>
   </si>
   <si>
     <t>Қаражал қ.ә.</t>
   </si>
   <si>
@@ -692,105 +692,129 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -910,50 +934,56 @@
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
@@ -1261,52 +1291,52 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="62" customWidth="1"/>
     <col min="2" max="2" width="114.42578125" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="68"/>
-      <c r="B1" s="68"/>
+      <c r="A1" s="70"/>
+      <c r="B1" s="70"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="47">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="48" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1379,59 +1409,59 @@
       <c r="B13" s="66" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="52" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="52" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="64" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="46" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="54">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="46" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="54">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="46" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="46" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="56" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="46" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="57" t="s">
         <v>61</v>
       </c>
@@ -1577,150 +1607,150 @@
     <col min="2" max="2" width="18.5703125" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="8" customWidth="1"/>
     <col min="4" max="4" width="14" style="8" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="8" customWidth="1"/>
     <col min="6" max="6" width="12" style="8" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="8" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.5703125" style="8" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="8" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="8" customWidth="1"/>
     <col min="13" max="13" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="8" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="13.5" customHeight="1">
       <c r="A2" s="59"/>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1">
-      <c r="A3" s="69" t="s">
+      <c r="A3" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="B3" s="69"/>
-[...11 lines deleted...]
-      <c r="N3" s="69"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
       <c r="O3" s="67"/>
       <c r="P3" s="67"/>
     </row>
     <row r="4" spans="1:19" ht="13.5" customHeight="1"/>
     <row r="5" spans="1:19" ht="32.25" customHeight="1">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="B5" s="72"/>
+      <c r="B5" s="74"/>
       <c r="C5" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>85</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>86</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>88</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>89</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>90</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>96</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="M5" s="1" t="s">
+      <c r="M5" s="68" t="s">
         <v>92</v>
       </c>
-      <c r="N5" s="1" t="s">
+      <c r="N5" s="69" t="s">
         <v>93</v>
       </c>
       <c r="O5" s="9"/>
     </row>
     <row r="6" spans="1:19" ht="38.25" customHeight="1">
-      <c r="A6" s="71"/>
-      <c r="B6" s="72"/>
+      <c r="A6" s="73"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>94</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="M6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="1" t="s">
+      <c r="M6" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="N6" s="68" t="s">
         <v>94</v>
       </c>
       <c r="O6" s="9"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="60" t="s">
         <v>65</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="10">
         <v>2087.6999999999998</v>
       </c>
       <c r="D7" s="12">
         <v>4063.31</v>
       </c>
       <c r="E7" s="10">
         <v>5867.1</v>
       </c>
       <c r="F7" s="10">
         <v>7035.7</v>
       </c>
       <c r="G7" s="10">
         <v>8194.6</v>
@@ -2629,129 +2659,129 @@
         <v>12.1</v>
       </c>
       <c r="O25" s="13"/>
       <c r="P25" s="14"/>
       <c r="Q25" s="14"/>
       <c r="R25" s="14"/>
       <c r="S25" s="14"/>
     </row>
     <row r="26" spans="1:19">
       <c r="B26" s="17"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="19"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="19"/>
       <c r="O26" s="9"/>
     </row>
     <row r="27" spans="1:19" ht="30" customHeight="1">
-      <c r="A27" s="70" t="s">
+      <c r="A27" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="B27" s="72"/>
+      <c r="B27" s="74"/>
       <c r="C27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="M27" s="1" t="s">
+      <c r="M27" s="68" t="s">
         <v>107</v>
       </c>
-      <c r="N27" s="1" t="s">
+      <c r="N27" s="69" t="s">
         <v>108</v>
       </c>
       <c r="O27" s="9"/>
     </row>
     <row r="28" spans="1:19" ht="37.5" customHeight="1">
-      <c r="A28" s="71"/>
-      <c r="B28" s="72"/>
+      <c r="A28" s="73"/>
+      <c r="B28" s="74"/>
       <c r="C28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="M28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="1" t="s">
+      <c r="M28" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="N28" s="68" t="s">
         <v>94</v>
       </c>
       <c r="O28" s="9"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="60" t="s">
         <v>65</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="11">
         <v>2088.1</v>
       </c>
       <c r="D29" s="11">
         <v>4216.5</v>
       </c>
       <c r="E29" s="11">
         <v>6192.8</v>
       </c>
       <c r="F29" s="11">
         <v>7893</v>
       </c>
       <c r="G29" s="6">
         <v>9897.6</v>
@@ -3656,129 +3686,129 @@
         <v>15.1</v>
       </c>
       <c r="O47" s="6"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
       <c r="R47" s="14"/>
       <c r="S47" s="14"/>
     </row>
     <row r="48" spans="1:19">
       <c r="B48" s="17"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="19"/>
       <c r="G48" s="20"/>
       <c r="H48" s="19"/>
       <c r="I48" s="19"/>
       <c r="J48" s="19"/>
       <c r="K48" s="19"/>
       <c r="L48" s="19"/>
       <c r="M48" s="19"/>
       <c r="N48" s="19"/>
       <c r="O48" s="9"/>
     </row>
     <row r="49" spans="1:19" ht="39.75" customHeight="1">
-      <c r="A49" s="70" t="s">
+      <c r="A49" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="B49" s="72"/>
+      <c r="B49" s="74"/>
       <c r="C49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>111</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>162</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>163</v>
       </c>
       <c r="J49" s="1" t="s">
         <v>164</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>165</v>
       </c>
       <c r="L49" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="M49" s="1" t="s">
+      <c r="M49" s="68" t="s">
         <v>167</v>
       </c>
-      <c r="N49" s="1" t="s">
+      <c r="N49" s="69" t="s">
         <v>168</v>
       </c>
       <c r="O49" s="9"/>
     </row>
     <row r="50" spans="1:19" ht="35.25" customHeight="1">
-      <c r="A50" s="71"/>
-      <c r="B50" s="72"/>
+      <c r="A50" s="73"/>
+      <c r="B50" s="74"/>
       <c r="C50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="J50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="K50" s="1" t="s">
         <v>94</v>
       </c>
       <c r="L50" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="M50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N50" s="1" t="s">
+      <c r="M50" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="N50" s="68" t="s">
         <v>94</v>
       </c>
       <c r="O50" s="9"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="60" t="s">
         <v>65</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="11">
         <v>2367</v>
       </c>
       <c r="D51" s="11">
         <v>4807</v>
       </c>
       <c r="E51" s="11">
         <v>7482.9859999999999</v>
       </c>
       <c r="F51" s="11">
         <v>10095.467000000001</v>
       </c>
       <c r="G51" s="11">
         <v>12953.174999999999</v>
@@ -4687,129 +4717,129 @@
         <v>23.401</v>
       </c>
       <c r="O69" s="26"/>
       <c r="P69" s="14"/>
       <c r="Q69" s="14"/>
       <c r="R69" s="14"/>
       <c r="S69" s="14"/>
     </row>
     <row r="70" spans="1:19" ht="15" customHeight="1">
       <c r="B70" s="9"/>
       <c r="C70" s="9"/>
       <c r="D70" s="9"/>
       <c r="E70" s="9"/>
       <c r="F70" s="9"/>
       <c r="G70" s="9"/>
       <c r="H70" s="9"/>
       <c r="I70" s="9"/>
       <c r="J70" s="9"/>
       <c r="K70" s="9"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
       <c r="N70" s="9"/>
       <c r="O70" s="9"/>
     </row>
     <row r="71" spans="1:19" ht="30.75" customHeight="1">
-      <c r="A71" s="70" t="s">
+      <c r="A71" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="B71" s="72"/>
+      <c r="B71" s="74"/>
       <c r="C71" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>116</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>119</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>120</v>
       </c>
       <c r="J71" s="1" t="s">
         <v>121</v>
       </c>
       <c r="K71" s="1" t="s">
         <v>122</v>
       </c>
       <c r="L71" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="M71" s="1" t="s">
+      <c r="M71" s="68" t="s">
         <v>124</v>
       </c>
-      <c r="N71" s="1" t="s">
+      <c r="N71" s="69" t="s">
         <v>125</v>
       </c>
       <c r="O71" s="9"/>
     </row>
     <row r="72" spans="1:19" ht="35.25" customHeight="1">
-      <c r="A72" s="71"/>
-      <c r="B72" s="72"/>
+      <c r="A72" s="73"/>
+      <c r="B72" s="74"/>
       <c r="C72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="J72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="K72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="L72" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="M72" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N72" s="1" t="s">
+      <c r="M72" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="N72" s="68" t="s">
         <v>94</v>
       </c>
       <c r="O72" s="9"/>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" s="60" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="6">
         <v>2567.6680000000001</v>
       </c>
       <c r="D73" s="6">
         <v>4927.6099999999997</v>
       </c>
       <c r="E73" s="6">
         <v>7418.82</v>
       </c>
       <c r="F73" s="6">
         <v>9830.4040000000005</v>
       </c>
       <c r="G73" s="6">
         <v>12659.133</v>
@@ -5417,129 +5447,129 @@
       <c r="M86" s="7" t="s">
         <v>0</v>
       </c>
       <c r="N86" s="7" t="s">
         <v>0</v>
       </c>
       <c r="O86" s="9"/>
     </row>
     <row r="87" spans="1:15">
       <c r="B87" s="28"/>
       <c r="C87" s="29"/>
       <c r="D87" s="29"/>
       <c r="E87" s="29"/>
       <c r="F87" s="29"/>
       <c r="G87" s="29"/>
       <c r="H87" s="29"/>
       <c r="I87" s="29"/>
       <c r="J87" s="29"/>
       <c r="K87" s="29"/>
       <c r="L87" s="29"/>
       <c r="M87" s="29"/>
       <c r="N87" s="29"/>
       <c r="O87" s="9"/>
     </row>
     <row r="88" spans="1:15" ht="30.75" customHeight="1">
-      <c r="A88" s="70" t="s">
+      <c r="A88" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="B88" s="72"/>
+      <c r="B88" s="74"/>
       <c r="C88" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>128</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>129</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>131</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>132</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>133</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>134</v>
       </c>
       <c r="L88" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="M88" s="1" t="s">
+      <c r="M88" s="68" t="s">
         <v>136</v>
       </c>
-      <c r="N88" s="1" t="s">
+      <c r="N88" s="69" t="s">
         <v>137</v>
       </c>
       <c r="O88" s="9"/>
     </row>
     <row r="89" spans="1:15" ht="45">
-      <c r="A89" s="71"/>
-      <c r="B89" s="72"/>
+      <c r="A89" s="73"/>
+      <c r="B89" s="74"/>
       <c r="C89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="J89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="K89" s="1" t="s">
         <v>94</v>
       </c>
       <c r="L89" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="M89" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N89" s="1" t="s">
+      <c r="M89" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="N89" s="68" t="s">
         <v>94</v>
       </c>
       <c r="O89" s="9"/>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" s="60" t="s">
         <v>65</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="6">
         <v>3324.5920000000001</v>
       </c>
       <c r="D90" s="30">
         <v>6835.3</v>
       </c>
       <c r="E90" s="31">
         <v>10514.5</v>
       </c>
       <c r="F90" s="5">
         <v>14410.6</v>
       </c>
       <c r="G90" s="5">
         <v>18610.099999999999</v>
@@ -6147,129 +6177,129 @@
       <c r="M103" s="32">
         <v>76.599999999999994</v>
       </c>
       <c r="N103" s="38">
         <v>83.6</v>
       </c>
       <c r="O103" s="9"/>
     </row>
     <row r="104" spans="1:17">
       <c r="B104" s="33"/>
       <c r="C104" s="9"/>
       <c r="D104" s="9"/>
       <c r="E104" s="9"/>
       <c r="F104" s="9"/>
       <c r="G104" s="9"/>
       <c r="H104" s="9"/>
       <c r="I104" s="9"/>
       <c r="J104" s="9"/>
       <c r="K104" s="9"/>
       <c r="L104" s="9"/>
       <c r="M104" s="9"/>
       <c r="N104" s="9"/>
       <c r="O104" s="9"/>
     </row>
     <row r="105" spans="1:17" ht="32.25" customHeight="1">
-      <c r="A105" s="70" t="s">
+      <c r="A105" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="B105" s="72"/>
+      <c r="B105" s="74"/>
       <c r="C105" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>140</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>141</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>143</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>144</v>
       </c>
       <c r="J105" s="1" t="s">
         <v>170</v>
       </c>
       <c r="K105" s="1" t="s">
         <v>171</v>
       </c>
       <c r="L105" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="M105" s="1" t="s">
+      <c r="M105" s="68" t="s">
         <v>145</v>
       </c>
-      <c r="N105" s="1" t="s">
+      <c r="N105" s="69" t="s">
         <v>146</v>
       </c>
       <c r="O105" s="9"/>
     </row>
     <row r="106" spans="1:17" ht="45">
-      <c r="A106" s="71"/>
-      <c r="B106" s="72"/>
+      <c r="A106" s="73"/>
+      <c r="B106" s="74"/>
       <c r="C106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="J106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="K106" s="1" t="s">
         <v>94</v>
       </c>
       <c r="L106" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="M106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N106" s="1" t="s">
+      <c r="M106" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="N106" s="68" t="s">
         <v>94</v>
       </c>
       <c r="O106" s="9"/>
     </row>
     <row r="107" spans="1:17">
       <c r="A107" s="60" t="s">
         <v>65</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C107" s="6">
         <v>4437.8</v>
       </c>
       <c r="D107" s="30">
         <v>9413.2000000000007</v>
       </c>
       <c r="E107" s="5">
         <v>14283.8</v>
       </c>
       <c r="F107" s="5">
         <v>18970</v>
       </c>
       <c r="G107" s="5">
         <v>24437.9</v>
@@ -6906,672 +6936,700 @@
       <c r="N120" s="38">
         <v>61.2</v>
       </c>
       <c r="O120" s="18"/>
       <c r="P120" s="40"/>
       <c r="Q120" s="9"/>
     </row>
     <row r="121" spans="1:17">
       <c r="B121" s="33"/>
       <c r="C121" s="9"/>
       <c r="D121" s="9"/>
       <c r="E121" s="9"/>
       <c r="F121" s="9"/>
       <c r="G121" s="9"/>
       <c r="H121" s="9"/>
       <c r="I121" s="9"/>
       <c r="J121" s="9"/>
       <c r="K121" s="9"/>
       <c r="L121" s="9"/>
       <c r="M121" s="9"/>
       <c r="N121" s="9"/>
       <c r="O121" s="21"/>
       <c r="P121" s="14"/>
     </row>
     <row r="122" spans="1:17" ht="31.5" customHeight="1">
-      <c r="A122" s="70" t="s">
+      <c r="A122" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="B122" s="72"/>
+      <c r="B122" s="74"/>
       <c r="C122" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>149</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>150</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>152</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>153</v>
       </c>
       <c r="J122" s="1" t="s">
         <v>154</v>
       </c>
       <c r="K122" s="1" t="s">
         <v>155</v>
       </c>
       <c r="L122" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="M122" s="1" t="s">
+      <c r="M122" s="68" t="s">
         <v>157</v>
       </c>
-      <c r="N122" s="1" t="s">
+      <c r="N122" s="69" t="s">
         <v>158</v>
       </c>
       <c r="O122" s="9"/>
     </row>
     <row r="123" spans="1:17" ht="45">
-      <c r="A123" s="71"/>
-      <c r="B123" s="72"/>
+      <c r="A123" s="73"/>
+      <c r="B123" s="74"/>
       <c r="C123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="J123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="K123" s="1" t="s">
         <v>94</v>
       </c>
       <c r="L123" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="M123" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N123" s="1" t="s">
+      <c r="M123" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="N123" s="68" t="s">
         <v>94</v>
       </c>
       <c r="O123" s="9"/>
     </row>
     <row r="124" spans="1:17">
       <c r="A124" s="60" t="s">
         <v>65</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C124" s="6">
         <v>5867.5</v>
       </c>
       <c r="D124" s="30">
         <v>11604.9</v>
       </c>
       <c r="E124" s="5">
         <v>17705.7</v>
       </c>
       <c r="F124" s="5">
         <v>23658.5</v>
       </c>
       <c r="G124" s="5">
         <v>30236.9</v>
       </c>
       <c r="H124" s="5">
         <v>37784.1</v>
       </c>
       <c r="I124" s="5">
         <v>44115.6</v>
       </c>
       <c r="J124" s="12">
         <v>51142.6</v>
       </c>
-      <c r="K124" s="5"/>
+      <c r="K124" s="5">
+        <v>58117</v>
+      </c>
       <c r="L124" s="30"/>
       <c r="M124" s="30"/>
       <c r="N124" s="30"/>
       <c r="O124" s="30"/>
       <c r="P124" s="30"/>
       <c r="Q124" s="9"/>
     </row>
     <row r="125" spans="1:17">
       <c r="A125" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="6">
         <v>4290.5</v>
       </c>
       <c r="D125" s="30">
         <v>8236.5</v>
       </c>
       <c r="E125" s="6">
         <v>12690.8</v>
       </c>
       <c r="F125" s="6">
         <v>16919.599999999999</v>
       </c>
       <c r="G125" s="6">
         <v>21778.400000000001</v>
       </c>
       <c r="H125" s="6">
         <v>27060.9</v>
       </c>
       <c r="I125" s="6">
         <v>31305.599999999999</v>
       </c>
       <c r="J125" s="12">
         <v>36216.400000000001</v>
       </c>
-      <c r="K125" s="6"/>
+      <c r="K125" s="6">
+        <v>41092.6</v>
+      </c>
       <c r="L125" s="30"/>
       <c r="M125" s="30"/>
       <c r="N125" s="30"/>
       <c r="O125" s="30"/>
       <c r="P125" s="30"/>
       <c r="Q125" s="9"/>
     </row>
     <row r="126" spans="1:17">
       <c r="A126" s="60" t="s">
         <v>67</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="6">
         <v>95.9</v>
       </c>
       <c r="D126" s="9">
         <v>192.1</v>
       </c>
       <c r="E126" s="6">
         <v>282.3</v>
       </c>
       <c r="F126" s="6">
         <v>372.5</v>
       </c>
       <c r="G126" s="6">
         <v>462.8</v>
       </c>
       <c r="H126" s="6">
         <v>1034.9000000000001</v>
       </c>
       <c r="I126" s="6">
         <v>1505.5</v>
       </c>
       <c r="J126" s="12">
         <v>2027.2</v>
       </c>
-      <c r="K126" s="6"/>
+      <c r="K126" s="6">
+        <v>2352.9</v>
+      </c>
       <c r="L126" s="30"/>
       <c r="M126" s="30"/>
       <c r="N126" s="30"/>
       <c r="O126" s="30"/>
       <c r="P126" s="30"/>
       <c r="Q126" s="9"/>
     </row>
     <row r="127" spans="1:17">
       <c r="A127" s="60" t="s">
         <v>70</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C127" s="6">
         <v>271.10000000000002</v>
       </c>
       <c r="D127" s="9">
         <v>772.6</v>
       </c>
       <c r="E127" s="6">
         <v>1402.6</v>
       </c>
       <c r="F127" s="6">
         <v>2129.8000000000002</v>
       </c>
       <c r="G127" s="6">
         <v>2844.8</v>
       </c>
       <c r="H127" s="6">
         <v>3515</v>
       </c>
       <c r="I127" s="6">
         <v>4167.8999999999996</v>
       </c>
       <c r="J127" s="12">
         <v>4846.3</v>
       </c>
-      <c r="K127" s="6"/>
+      <c r="K127" s="6">
+        <v>5475.3</v>
+      </c>
       <c r="L127" s="30"/>
       <c r="M127" s="30"/>
       <c r="N127" s="30"/>
       <c r="O127" s="30"/>
       <c r="P127" s="37"/>
       <c r="Q127" s="9"/>
     </row>
     <row r="128" spans="1:17">
       <c r="A128" s="60" t="s">
         <v>71</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="6">
         <v>104.6</v>
       </c>
       <c r="D128" s="9">
         <v>209.3</v>
       </c>
       <c r="E128" s="6">
         <v>209.3</v>
       </c>
       <c r="F128" s="6">
         <v>209.3</v>
       </c>
       <c r="G128" s="6">
         <v>209.3</v>
       </c>
       <c r="H128" s="6">
         <v>209.3</v>
       </c>
       <c r="I128" s="6">
         <v>209.3</v>
       </c>
       <c r="J128" s="12">
         <v>209.3</v>
       </c>
-      <c r="K128" s="6"/>
+      <c r="K128" s="6">
+        <v>209.3</v>
+      </c>
       <c r="L128" s="9"/>
       <c r="M128" s="30"/>
       <c r="N128" s="30"/>
       <c r="O128" s="30"/>
       <c r="P128" s="30"/>
       <c r="Q128" s="9"/>
     </row>
     <row r="129" spans="1:17">
       <c r="A129" s="60" t="s">
         <v>73</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C129" s="6">
         <v>581.20000000000005</v>
       </c>
       <c r="D129" s="39">
         <v>1156.4000000000001</v>
       </c>
       <c r="E129" s="6">
         <v>1732.9</v>
       </c>
       <c r="F129" s="6">
         <v>2283.8000000000002</v>
       </c>
       <c r="G129" s="6">
         <v>2854.7</v>
       </c>
       <c r="H129" s="6">
         <v>3513.6</v>
       </c>
       <c r="I129" s="6">
         <v>4105.3999999999996</v>
       </c>
       <c r="J129" s="12">
         <v>4653.8</v>
       </c>
-      <c r="K129" s="6"/>
+      <c r="K129" s="6">
+        <v>5216.6000000000004</v>
+      </c>
       <c r="L129" s="30"/>
       <c r="M129" s="30"/>
       <c r="N129" s="30"/>
       <c r="O129" s="30"/>
       <c r="P129" s="30"/>
       <c r="Q129" s="9"/>
     </row>
     <row r="130" spans="1:17">
       <c r="A130" s="60" t="s">
         <v>74</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C130" s="6">
         <v>168</v>
       </c>
       <c r="D130" s="9">
         <v>335.8</v>
       </c>
       <c r="E130" s="6">
         <v>397.8</v>
       </c>
       <c r="F130" s="6">
         <v>456.4</v>
       </c>
       <c r="G130" s="6">
         <v>515.9</v>
       </c>
       <c r="H130" s="6">
         <v>575.70000000000005</v>
       </c>
       <c r="I130" s="6">
         <v>634.20000000000005</v>
       </c>
       <c r="J130" s="12">
         <v>690.9</v>
       </c>
-      <c r="K130" s="6"/>
+      <c r="K130" s="6">
+        <v>748</v>
+      </c>
       <c r="L130" s="30"/>
       <c r="M130" s="30"/>
       <c r="N130" s="30"/>
       <c r="O130" s="30"/>
       <c r="P130" s="30"/>
       <c r="Q130" s="9"/>
     </row>
     <row r="131" spans="1:17">
       <c r="A131" s="60" t="s">
         <v>75</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C131" s="6">
         <v>160.1</v>
       </c>
       <c r="D131" s="9">
         <v>300.7</v>
       </c>
       <c r="E131" s="6">
         <v>456.6</v>
       </c>
       <c r="F131" s="6">
         <v>606.9</v>
       </c>
       <c r="G131" s="6">
         <v>757.4</v>
       </c>
       <c r="H131" s="6">
         <v>909</v>
       </c>
       <c r="I131" s="6">
         <v>1066.5</v>
       </c>
       <c r="J131" s="12">
         <v>1223.3</v>
       </c>
-      <c r="K131" s="6"/>
+      <c r="K131" s="6">
+        <v>1378.6</v>
+      </c>
       <c r="L131" s="30"/>
       <c r="M131" s="30"/>
       <c r="N131" s="30"/>
       <c r="O131" s="30"/>
       <c r="P131" s="30"/>
       <c r="Q131" s="9"/>
     </row>
     <row r="132" spans="1:17">
       <c r="A132" s="60" t="s">
         <v>76</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J132" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="K132" s="6"/>
+      <c r="K132" s="6">
+        <v>229.3</v>
+      </c>
       <c r="L132" s="6"/>
       <c r="M132" s="6"/>
       <c r="N132" s="6"/>
       <c r="O132" s="30"/>
       <c r="P132" s="30"/>
       <c r="Q132" s="9"/>
     </row>
     <row r="133" spans="1:17">
       <c r="A133" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C133" s="6">
         <v>60.6</v>
       </c>
       <c r="D133" s="9">
         <v>130.5</v>
       </c>
       <c r="E133" s="6">
         <v>144.19999999999999</v>
       </c>
       <c r="F133" s="6">
         <v>174.6</v>
       </c>
       <c r="G133" s="6">
         <v>208.6</v>
       </c>
       <c r="H133" s="6">
         <v>242.9</v>
       </c>
       <c r="I133" s="6">
         <v>276.5</v>
       </c>
       <c r="J133" s="12">
         <v>321.5</v>
       </c>
-      <c r="K133" s="6"/>
+      <c r="K133" s="6">
+        <v>351.6</v>
+      </c>
       <c r="L133" s="9"/>
       <c r="M133" s="9"/>
       <c r="N133" s="30"/>
       <c r="O133" s="30"/>
       <c r="P133" s="30"/>
       <c r="Q133" s="9"/>
     </row>
     <row r="134" spans="1:17">
       <c r="A134" s="60" t="s">
         <v>79</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J134" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="K134" s="6"/>
+      <c r="K134" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="L134" s="6"/>
       <c r="M134" s="6"/>
       <c r="N134" s="6"/>
       <c r="O134" s="37"/>
       <c r="P134" s="37"/>
       <c r="Q134" s="9"/>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="60" t="s">
         <v>80</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C135" s="6">
         <v>80.900000000000006</v>
       </c>
       <c r="D135" s="9">
         <v>161.9</v>
       </c>
       <c r="E135" s="6">
         <v>247.2</v>
       </c>
       <c r="F135" s="6">
         <v>323.8</v>
       </c>
       <c r="G135" s="6">
         <v>391</v>
       </c>
       <c r="H135" s="6">
         <v>474.9</v>
       </c>
       <c r="I135" s="6">
         <v>562.9</v>
       </c>
       <c r="J135" s="12">
         <v>640.9</v>
       </c>
-      <c r="K135" s="6"/>
+      <c r="K135" s="6">
+        <v>711.3</v>
+      </c>
       <c r="L135" s="9"/>
       <c r="M135" s="9"/>
       <c r="N135" s="30"/>
       <c r="O135" s="30"/>
       <c r="P135" s="30"/>
       <c r="Q135" s="9"/>
     </row>
     <row r="136" spans="1:17">
       <c r="A136" s="60" t="s">
         <v>81</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C136" s="6">
         <v>39.6</v>
       </c>
       <c r="D136" s="9">
         <v>78.599999999999994</v>
       </c>
       <c r="E136" s="6">
         <v>111.6</v>
       </c>
       <c r="F136" s="6">
         <v>151.19999999999999</v>
       </c>
       <c r="G136" s="6">
         <v>183.7</v>
       </c>
       <c r="H136" s="6">
         <v>217.1</v>
       </c>
       <c r="I136" s="6">
         <v>251.4</v>
       </c>
       <c r="J136" s="12">
         <v>282.60000000000002</v>
       </c>
-      <c r="K136" s="6"/>
+      <c r="K136" s="6">
+        <v>321.10000000000002</v>
+      </c>
       <c r="L136" s="9"/>
       <c r="M136" s="9"/>
       <c r="N136" s="30"/>
       <c r="O136" s="30"/>
       <c r="P136" s="30"/>
       <c r="Q136" s="9"/>
     </row>
     <row r="137" spans="1:17">
       <c r="A137" s="61" t="s">
         <v>83</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C137" s="7">
         <v>15.2</v>
       </c>
       <c r="D137" s="32">
         <v>30.4</v>
       </c>
       <c r="E137" s="7">
         <v>30.4</v>
       </c>
       <c r="F137" s="7">
         <v>30.4</v>
       </c>
       <c r="G137" s="7">
         <v>30.4</v>
       </c>
       <c r="H137" s="7">
         <v>30.4</v>
       </c>
       <c r="I137" s="7">
         <v>30.4</v>
       </c>
       <c r="J137" s="16">
         <v>30.4</v>
       </c>
-      <c r="K137" s="7"/>
+      <c r="K137" s="7">
+        <v>30.4</v>
+      </c>
       <c r="L137" s="32"/>
       <c r="M137" s="32"/>
       <c r="N137" s="38"/>
       <c r="O137" s="18"/>
       <c r="P137" s="40"/>
       <c r="Q137" s="9"/>
     </row>
     <row r="138" spans="1:17">
       <c r="A138" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C138" s="9"/>
       <c r="D138" s="9"/>
       <c r="E138" s="9"/>
       <c r="F138" s="9"/>
       <c r="G138" s="9"/>
       <c r="H138" s="9"/>
       <c r="I138" s="9"/>
       <c r="J138" s="9"/>
       <c r="K138" s="9"/>
       <c r="L138" s="9"/>
       <c r="M138" s="9"/>
       <c r="N138" s="9"/>
       <c r="O138" s="9"/>
     </row>