--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725" uniqueCount="172">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>* алдын-ала деректері</t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
     <t>Қарағанды қ.ә.</t>
   </si>
   <si>
     <t>Балқаш қ.ә.</t>
   </si>
   <si>
     <t>Жезқазған қ.ә.</t>
   </si>
   <si>
     <t>Қаражал қ.ә.</t>
   </si>
   <si>
     <t>Приозер қаласы</t>
   </si>
   <si>
@@ -1468,59 +1468,59 @@
       <c r="B13" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="49" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="51">
-        <v>46280</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="51">
-        <v>46308</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="43" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="43" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>53</v>
       </c>
@@ -1563,53 +1563,51 @@
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="59"/>
       <c r="B29" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B1:D19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.7109375" customWidth="1"/>
     <col min="2" max="2" width="133.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2">
       <c r="B1" s="61"/>
     </row>
     <row r="2" spans="2:2">
       <c r="B2" s="61"/>
     </row>
     <row r="3" spans="2:2">
       <c r="B3" s="61"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="62" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="62" t="s">
         <v>56</v>
       </c>
@@ -7079,558 +7077,586 @@
       </c>
       <c r="C124" s="6">
         <v>108.2</v>
       </c>
       <c r="D124" s="29">
         <v>103.5</v>
       </c>
       <c r="E124" s="5">
         <v>105.3</v>
       </c>
       <c r="F124" s="5">
         <v>107.6</v>
       </c>
       <c r="G124" s="5">
         <v>107.8</v>
       </c>
       <c r="H124" s="5">
         <v>106.9</v>
       </c>
       <c r="I124" s="5">
         <v>106.5</v>
       </c>
       <c r="J124" s="12">
         <v>106.2</v>
       </c>
-      <c r="K124" s="5"/>
+      <c r="K124" s="5">
+        <v>105.3</v>
+      </c>
       <c r="L124" s="9"/>
       <c r="M124" s="29"/>
       <c r="N124" s="9"/>
       <c r="O124" s="29"/>
       <c r="P124" s="29"/>
       <c r="Q124" s="9"/>
     </row>
     <row r="125" spans="1:17">
       <c r="A125" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="6">
         <v>116.7</v>
       </c>
       <c r="D125" s="29">
         <v>102.2</v>
       </c>
       <c r="E125" s="6">
         <v>103</v>
       </c>
       <c r="F125" s="6">
         <v>104.4</v>
       </c>
       <c r="G125" s="6">
         <v>103.8</v>
       </c>
       <c r="H125" s="6">
         <v>101.2</v>
       </c>
       <c r="I125" s="6">
         <v>100.1</v>
       </c>
       <c r="J125" s="12">
         <v>99.7</v>
       </c>
-      <c r="K125" s="6"/>
+      <c r="K125" s="6">
+        <v>98.7</v>
+      </c>
       <c r="L125" s="9"/>
       <c r="M125" s="29"/>
       <c r="N125" s="9"/>
       <c r="O125" s="29"/>
       <c r="P125" s="29"/>
       <c r="Q125" s="9"/>
     </row>
     <row r="126" spans="1:17">
       <c r="A126" s="67" t="s">
         <v>64</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C126" s="6">
         <v>100.5</v>
       </c>
       <c r="D126" s="29">
         <v>99.8</v>
       </c>
       <c r="E126" s="6">
         <v>100.5</v>
       </c>
       <c r="F126" s="6">
         <v>101.5</v>
       </c>
       <c r="G126" s="6">
         <v>102.3</v>
       </c>
       <c r="H126" s="6">
         <v>191.8</v>
       </c>
       <c r="I126" s="6">
         <v>240.1</v>
       </c>
       <c r="J126" s="12">
         <v>281.5</v>
       </c>
-      <c r="K126" s="6"/>
+      <c r="K126" s="6">
+        <v>291.5</v>
+      </c>
       <c r="L126" s="9"/>
       <c r="M126" s="29"/>
       <c r="N126" s="9"/>
       <c r="O126" s="29"/>
       <c r="P126" s="29"/>
       <c r="Q126" s="9"/>
     </row>
     <row r="127" spans="1:17">
       <c r="A127" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C127" s="6">
         <v>72.7</v>
       </c>
       <c r="D127" s="6">
         <v>114.5</v>
       </c>
       <c r="E127" s="6">
         <v>134.9</v>
       </c>
       <c r="F127" s="6">
         <v>158.4</v>
       </c>
       <c r="G127" s="6">
         <v>168.9</v>
       </c>
       <c r="H127" s="6">
         <v>163.80000000000001</v>
       </c>
       <c r="I127" s="6">
         <v>160.6</v>
       </c>
       <c r="J127" s="11">
         <v>154.9</v>
       </c>
-      <c r="K127" s="11"/>
+      <c r="K127" s="11">
+        <v>144.6</v>
+      </c>
       <c r="L127" s="11"/>
       <c r="M127" s="11"/>
       <c r="N127" s="11"/>
       <c r="O127" s="29"/>
       <c r="P127" s="37"/>
       <c r="Q127" s="9"/>
     </row>
     <row r="128" spans="1:17">
       <c r="A128" s="67" t="s">
         <v>68</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C128" s="6">
         <v>168.8</v>
       </c>
       <c r="D128" s="29">
         <v>249.1</v>
       </c>
       <c r="E128" s="6">
         <v>204</v>
       </c>
       <c r="F128" s="6">
         <v>162.1</v>
       </c>
       <c r="G128" s="6">
         <v>134.6</v>
       </c>
       <c r="H128" s="6">
         <v>116.3</v>
       </c>
       <c r="I128" s="6">
         <v>102</v>
       </c>
       <c r="J128" s="12">
         <v>91.4</v>
       </c>
-      <c r="K128" s="6"/>
+      <c r="K128" s="6">
+        <v>80.400000000000006</v>
+      </c>
       <c r="L128" s="9"/>
       <c r="M128" s="29"/>
       <c r="N128" s="35"/>
       <c r="O128" s="29"/>
       <c r="P128" s="29"/>
       <c r="Q128" s="9"/>
     </row>
     <row r="129" spans="1:17">
       <c r="A129" s="67" t="s">
         <v>70</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="6">
         <v>97.4</v>
       </c>
       <c r="D129" s="29">
         <v>95.2</v>
       </c>
       <c r="E129" s="6">
         <v>101.2</v>
       </c>
       <c r="F129" s="6">
         <v>104.5</v>
       </c>
       <c r="G129" s="6">
         <v>107</v>
       </c>
       <c r="H129" s="6">
         <v>109.1</v>
       </c>
       <c r="I129" s="6">
         <v>109.3</v>
       </c>
       <c r="J129" s="12">
         <v>106.8</v>
       </c>
-      <c r="K129" s="6"/>
+      <c r="K129" s="6">
+        <v>105.3</v>
+      </c>
       <c r="L129" s="35"/>
       <c r="M129" s="29"/>
       <c r="N129" s="9"/>
       <c r="O129" s="29"/>
       <c r="P129" s="29"/>
       <c r="Q129" s="9"/>
     </row>
     <row r="130" spans="1:17">
       <c r="A130" s="67" t="s">
         <v>71</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C130" s="6">
         <v>85.9</v>
       </c>
       <c r="D130" s="29">
         <v>127.4</v>
       </c>
       <c r="E130" s="6">
         <v>119.3</v>
       </c>
       <c r="F130" s="6">
         <v>114.4</v>
       </c>
       <c r="G130" s="6">
         <v>111.3</v>
       </c>
       <c r="H130" s="6">
         <v>109.3</v>
       </c>
       <c r="I130" s="6">
         <v>107.6</v>
       </c>
       <c r="J130" s="12">
         <v>106.2</v>
       </c>
-      <c r="K130" s="6"/>
+      <c r="K130" s="6">
+        <v>105.3</v>
+      </c>
       <c r="L130" s="29"/>
       <c r="M130" s="29"/>
       <c r="N130" s="9"/>
       <c r="O130" s="29"/>
       <c r="P130" s="29"/>
       <c r="Q130" s="9"/>
     </row>
     <row r="131" spans="1:17">
       <c r="A131" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C131" s="6">
         <v>75.7</v>
       </c>
       <c r="D131" s="29">
         <v>79.099999999999994</v>
       </c>
       <c r="E131" s="6">
         <v>83.4</v>
       </c>
       <c r="F131" s="6">
         <v>82</v>
       </c>
       <c r="G131" s="6">
         <v>84</v>
       </c>
       <c r="H131" s="6">
         <v>85.7</v>
       </c>
       <c r="I131" s="6">
         <v>86.2</v>
       </c>
       <c r="J131" s="12">
         <v>86.7</v>
       </c>
-      <c r="K131" s="6"/>
+      <c r="K131" s="6">
+        <v>89.2</v>
+      </c>
       <c r="L131" s="9"/>
       <c r="M131" s="29"/>
       <c r="N131" s="9"/>
       <c r="O131" s="29"/>
       <c r="P131" s="29"/>
       <c r="Q131" s="9"/>
     </row>
     <row r="132" spans="1:17">
       <c r="A132" s="67" t="s">
         <v>73</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J132" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="K132" s="6"/>
+      <c r="K132" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="L132" s="6"/>
       <c r="M132" s="6"/>
       <c r="N132" s="6"/>
       <c r="O132" s="29"/>
       <c r="P132" s="29"/>
       <c r="Q132" s="9"/>
     </row>
     <row r="133" spans="1:17">
       <c r="A133" s="67" t="s">
         <v>74</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="6">
         <v>83.9</v>
       </c>
       <c r="D133" s="29">
         <v>155.5</v>
       </c>
       <c r="E133" s="6">
         <v>149.9</v>
       </c>
       <c r="F133" s="6">
         <v>150.5</v>
       </c>
       <c r="G133" s="6">
         <v>153.30000000000001</v>
       </c>
       <c r="H133" s="6">
         <v>148.4</v>
       </c>
       <c r="I133" s="6">
         <v>143.5</v>
       </c>
       <c r="J133" s="12">
         <v>149.5</v>
       </c>
-      <c r="K133" s="6"/>
+      <c r="K133" s="6">
+        <v>146.4</v>
+      </c>
       <c r="L133" s="9"/>
       <c r="M133" s="9"/>
       <c r="N133" s="9"/>
       <c r="O133" s="29"/>
       <c r="P133" s="29"/>
       <c r="Q133" s="9"/>
     </row>
     <row r="134" spans="1:17">
       <c r="A134" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J134" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="K134" s="6"/>
+      <c r="K134" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="L134" s="6"/>
       <c r="M134" s="6"/>
       <c r="N134" s="6"/>
       <c r="O134" s="37"/>
       <c r="P134" s="37"/>
       <c r="Q134" s="9"/>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="67" t="s">
         <v>77</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="6">
         <v>95.3</v>
       </c>
       <c r="D135" s="29">
         <v>97.8</v>
       </c>
       <c r="E135" s="6">
         <v>100.7</v>
       </c>
       <c r="F135" s="6">
         <v>100.8</v>
       </c>
       <c r="G135" s="6">
         <v>98</v>
       </c>
       <c r="H135" s="6">
         <v>90</v>
       </c>
       <c r="I135" s="6">
         <v>85.8</v>
       </c>
       <c r="J135" s="12">
         <v>81.599999999999994</v>
       </c>
-      <c r="K135" s="6"/>
+      <c r="K135" s="6">
+        <v>82.8</v>
+      </c>
       <c r="L135" s="29"/>
       <c r="M135" s="29"/>
       <c r="N135" s="29"/>
       <c r="O135" s="29"/>
       <c r="P135" s="29"/>
       <c r="Q135" s="9"/>
     </row>
     <row r="136" spans="1:17">
       <c r="A136" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C136" s="6">
         <v>101.1</v>
       </c>
       <c r="D136" s="29">
         <v>111.3</v>
       </c>
       <c r="E136" s="6">
         <v>107</v>
       </c>
       <c r="F136" s="6">
         <v>107.5</v>
       </c>
       <c r="G136" s="6">
         <v>103.5</v>
       </c>
       <c r="H136" s="6">
         <v>103.6</v>
       </c>
       <c r="I136" s="6">
         <v>102.3</v>
       </c>
       <c r="J136" s="12">
         <v>101.5</v>
       </c>
-      <c r="K136" s="6"/>
+      <c r="K136" s="6">
+        <v>105.4</v>
+      </c>
       <c r="L136" s="9"/>
       <c r="M136" s="9"/>
       <c r="N136" s="9"/>
       <c r="O136" s="29"/>
       <c r="P136" s="29"/>
       <c r="Q136" s="9"/>
     </row>
     <row r="137" spans="1:17">
       <c r="A137" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="7">
         <v>101.8</v>
       </c>
       <c r="D137" s="7">
         <v>153.19999999999999</v>
       </c>
       <c r="E137" s="7">
         <v>122.3</v>
       </c>
       <c r="F137" s="7">
         <v>102.5</v>
       </c>
       <c r="G137" s="7">
         <v>88.2</v>
       </c>
       <c r="H137" s="7">
         <v>77.3</v>
       </c>
       <c r="I137" s="7">
         <v>68.8</v>
       </c>
       <c r="J137" s="36">
         <v>62.1</v>
       </c>
-      <c r="K137" s="7"/>
+      <c r="K137" s="7">
+        <v>56.6</v>
+      </c>
       <c r="L137" s="36"/>
       <c r="M137" s="36"/>
       <c r="N137" s="36"/>
       <c r="O137" s="19"/>
       <c r="P137" s="39"/>
       <c r="Q137" s="9"/>
     </row>
     <row r="138" spans="1:17">
       <c r="A138" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C138" s="9"/>
       <c r="D138" s="9"/>
       <c r="E138" s="9"/>
       <c r="F138" s="9"/>
       <c r="G138" s="9"/>
       <c r="H138" s="9"/>
       <c r="I138" s="9"/>
       <c r="J138" s="9"/>
       <c r="K138" s="9"/>
       <c r="L138" s="9"/>
       <c r="M138" s="9"/>
       <c r="N138" s="9"/>
       <c r="O138" s="9"/>
     </row>