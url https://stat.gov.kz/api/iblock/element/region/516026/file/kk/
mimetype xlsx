--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14400" windowHeight="13125"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="233">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Цифрлық телефон станцияларына қосылған тіркелген телефон желілерінің саны</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -710,60 +711,63 @@
     <t>109,3</t>
   </si>
   <si>
     <t>107,5</t>
   </si>
   <si>
     <t>Есепті айдың соңына сандық телефон станцияларына қосылған тіркелген телефон желілерінің саны</t>
   </si>
   <si>
     <t>3-байланыс «Пошталық және курьерлік қызмет және байланыс қызметтері туралы есеп» кезеңділігі айлық</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/vko/spreadsheets/?industry=4495&amp;year=2026&amp;name=10673&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Қызмет көрсету статистикасы басқармасы</t>
   </si>
   <si>
     <t>Непрокина Ирина</t>
   </si>
   <si>
     <t>+7 7232 25 0921</t>
   </si>
   <si>
     <t>i.neprokina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>19220101  Цифрлық телефон станцияларына қосылған тіркелген телефон желілерінің саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -818,56 +822,50 @@
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color indexed="30"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -914,182 +912,179 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1327,1361 +1322,1366 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/spreadsheets/?industry=4495&amp;year=2026&amp;name=10673&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.neprokina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="27" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="27" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="11"/>
-[...3 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A2" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="13">
+      <c r="B2" s="10">
         <v>19220101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="14" customFormat="1" ht="12.75">
-      <c r="A3" s="12" t="s">
+    <row r="3" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A3" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="31" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="14" customFormat="1" ht="12.75">
-      <c r="A4" s="12" t="s">
+    <row r="4" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A4" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="32" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="14" customFormat="1" ht="12.75">
-      <c r="A5" s="15" t="s">
+    <row r="5" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A5" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="31" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="14" customFormat="1" ht="12.75">
-      <c r="A6" s="15" t="s">
+    <row r="6" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A6" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="35" t="s">
+      <c r="B6" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1">
-      <c r="A7" s="15" t="s">
+    <row r="7" spans="1:13" s="11" customFormat="1">
+      <c r="A7" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="34" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="14" customFormat="1" ht="12.75">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A8" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="36" t="s">
+      <c r="B8" s="32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="14" customFormat="1" ht="12.75">
-      <c r="A9" s="12" t="s">
+    <row r="9" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A9" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="14" customFormat="1" ht="25.5">
-      <c r="A10" s="12" t="s">
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="25.5">
+      <c r="A10" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="16" t="s">
+      <c r="B10" s="13" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="14" customFormat="1" ht="12.75">
-      <c r="A11" s="12" t="s">
+    <row r="11" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A11" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="17"/>
-[...3 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="B11" s="14"/>
+      <c r="M11" s="15"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A12" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="19" t="s">
+      <c r="B12" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="M12" s="18"/>
-[...2 lines deleted...]
-      <c r="A13" s="20" t="s">
+      <c r="M12" s="15"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1" ht="25.5">
+      <c r="A13" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B13" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="M13" s="18"/>
-[...2 lines deleted...]
-      <c r="A14" s="20" t="s">
+      <c r="M13" s="15"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1" ht="25.5">
+      <c r="A14" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="35" t="s">
         <v>227</v>
       </c>
-      <c r="M14" s="18"/>
-[...2 lines deleted...]
-      <c r="A15" s="20" t="s">
+      <c r="M14" s="15"/>
+    </row>
+    <row r="15" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A15" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="22" t="s">
+      <c r="B15" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="M15" s="18"/>
+      <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="12" t="s">
+      <c r="A16" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="43">
+      <c r="B16" s="36">
         <v>46279</v>
       </c>
-      <c r="M16" s="23"/>
+      <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="12" t="s">
+      <c r="A17" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="43">
+      <c r="B17" s="36">
         <v>46307</v>
       </c>
-      <c r="M17" s="24"/>
+      <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="12" t="s">
+      <c r="A18" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="37" t="s">
         <v>228</v>
       </c>
-      <c r="M18" s="23"/>
+      <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="12" t="s">
+      <c r="A19" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="45" t="s">
+      <c r="B19" s="38" t="s">
         <v>229</v>
       </c>
-      <c r="M19" s="24"/>
+      <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="12" t="s">
+      <c r="A20" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="46" t="s">
+      <c r="B20" s="39" t="s">
         <v>230</v>
       </c>
-      <c r="M20" s="23"/>
+      <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="12" t="s">
+      <c r="A21" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="19" t="s">
         <v>231</v>
       </c>
-      <c r="M21" s="24"/>
+      <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="25"/>
-      <c r="B22" s="26"/>
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="24"/>
+      <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="23"/>
+      <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="24"/>
+      <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="23"/>
+      <c r="M26" s="20"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="28" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="28"/>
+    <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15">
-      <c r="B2" s="31"/>
+      <c r="B2" s="27"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="29" t="s">
+      <c r="B5" s="26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="29" t="s">
+      <c r="B7" s="26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="29" t="s">
+      <c r="B9" s="26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="29"/>
+      <c r="B10" s="26"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="29"/>
+      <c r="B12" s="26"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="29"/>
+      <c r="B13" s="26"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="34"/>
-      <c r="D20" s="34"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M36"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="F41" sqref="F41"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="47.42578125" style="5" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="47.42578125" style="4" customWidth="1"/>
+    <col min="2" max="3" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="20" width="9.140625" style="5"/>
+    <col min="21" max="21" width="8.85546875" style="5" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="40"/>
-[...5 lines deleted...]
-      <c r="B2" s="2" t="s">
+      <c r="A1" s="33"/>
+    </row>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="15.75">
+      <c r="A2" s="40" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="25.5">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="K4" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="L4" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" s="42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="7" customFormat="1">
+      <c r="A5" s="43">
+        <v>2011</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="45"/>
+    </row>
+    <row r="6" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A6" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="3"/>
-[...68 lines deleted...]
-      <c r="A6" s="30" t="s">
+      <c r="B6" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="G6" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="J6" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="L6" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="7" customFormat="1">
+      <c r="A7" s="43">
+        <v>2012</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="45"/>
+    </row>
+    <row r="8" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A8" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="37" t="s">
-[...54 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="B8" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="E8" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="H8" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="K8" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="M8" s="47" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="7" customFormat="1">
+      <c r="A9" s="43">
+        <v>2013</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="45"/>
+    </row>
+    <row r="10" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A10" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="37" t="s">
-[...54 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="B10" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="G10" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="H10" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="J10" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="K10" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="L10" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="M10" s="47" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="7" customFormat="1">
+      <c r="A11" s="43">
+        <v>2014</v>
+      </c>
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="45"/>
+    </row>
+    <row r="12" spans="1:13" ht="30.75" customHeight="1">
+      <c r="A12" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="37" t="s">
-[...54 lines deleted...]
-      <c r="A12" s="30" t="s">
+      <c r="B12" s="47" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="D12" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="F12" s="47" t="s">
+        <v>86</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>87</v>
+      </c>
+      <c r="H12" s="47" t="s">
+        <v>88</v>
+      </c>
+      <c r="I12" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="J12" s="47" t="s">
+        <v>90</v>
+      </c>
+      <c r="K12" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="47" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" s="47" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1">
+      <c r="A13" s="43">
+        <v>2015</v>
+      </c>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="44"/>
+      <c r="L13" s="44"/>
+      <c r="M13" s="45"/>
+    </row>
+    <row r="14" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A14" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="37" t="s">
+      <c r="B14" s="47" t="s">
+        <v>88</v>
+      </c>
+      <c r="C14" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="D12" s="37" t="s">
-[...48 lines deleted...]
-      <c r="A14" s="30" t="s">
+      <c r="G14" s="47" t="s">
+        <v>95</v>
+      </c>
+      <c r="H14" s="47" t="s">
+        <v>96</v>
+      </c>
+      <c r="I14" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="J14" s="47" t="s">
+        <v>98</v>
+      </c>
+      <c r="K14" s="47" t="s">
+        <v>99</v>
+      </c>
+      <c r="L14" s="47" t="s">
+        <v>100</v>
+      </c>
+      <c r="M14" s="47" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="7" customFormat="1">
+      <c r="A15" s="43">
+        <v>2016</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="45"/>
+    </row>
+    <row r="16" spans="1:13" ht="30" customHeight="1">
+      <c r="A16" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="37" t="s">
-[...54 lines deleted...]
-      <c r="A16" s="30" t="s">
+      <c r="B16" s="47" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="47" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>104</v>
+      </c>
+      <c r="E16" s="47" t="s">
+        <v>105</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>106</v>
+      </c>
+      <c r="G16" s="47" t="s">
+        <v>107</v>
+      </c>
+      <c r="H16" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="I16" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="J16" s="47" t="s">
+        <v>110</v>
+      </c>
+      <c r="K16" s="47" t="s">
+        <v>111</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>112</v>
+      </c>
+      <c r="M16" s="47" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="7" customFormat="1">
+      <c r="A17" s="43">
+        <v>2017</v>
+      </c>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="44"/>
+      <c r="J17" s="44"/>
+      <c r="K17" s="44"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="45"/>
+    </row>
+    <row r="18" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A18" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="37" t="s">
-[...11 lines deleted...]
-      <c r="F16" s="37" t="s">
+      <c r="B18" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="C18" s="47" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" s="47" t="s">
+        <v>116</v>
+      </c>
+      <c r="E18" s="47" t="s">
+        <v>117</v>
+      </c>
+      <c r="F18" s="47" t="s">
+        <v>118</v>
+      </c>
+      <c r="G18" s="47" t="s">
+        <v>119</v>
+      </c>
+      <c r="H18" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="J18" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="K18" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="L18" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="M18" s="47" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="7" customFormat="1">
+      <c r="A19" s="43">
+        <v>2018</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="45"/>
+    </row>
+    <row r="20" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>126</v>
+      </c>
+      <c r="C20" s="47" t="s">
+        <v>127</v>
+      </c>
+      <c r="D20" s="47" t="s">
+        <v>128</v>
+      </c>
+      <c r="E20" s="47" t="s">
+        <v>129</v>
+      </c>
+      <c r="F20" s="47" t="s">
+        <v>130</v>
+      </c>
+      <c r="G20" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="H20" s="47" t="s">
+        <v>132</v>
+      </c>
+      <c r="I20" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="J20" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="K20" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="L20" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="M20" s="47" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="7" customFormat="1">
+      <c r="A21" s="43">
+        <v>2019</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="45"/>
+    </row>
+    <row r="22" spans="1:13" ht="30.75" customHeight="1">
+      <c r="A22" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="C22" s="47" t="s">
+        <v>139</v>
+      </c>
+      <c r="D22" s="47" t="s">
+        <v>140</v>
+      </c>
+      <c r="E22" s="47" t="s">
+        <v>141</v>
+      </c>
+      <c r="F22" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="G22" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="H22" s="47" t="s">
+        <v>144</v>
+      </c>
+      <c r="I22" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="J22" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="K22" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="L22" s="47" t="s">
+        <v>147</v>
+      </c>
+      <c r="M22" s="47" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="7" customFormat="1">
+      <c r="A23" s="43">
+        <v>2020</v>
+      </c>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="45"/>
+    </row>
+    <row r="24" spans="1:13" ht="30.75" customHeight="1">
+      <c r="A24" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="47" t="s">
+        <v>149</v>
+      </c>
+      <c r="C24" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="D24" s="47" t="s">
+        <v>151</v>
+      </c>
+      <c r="E24" s="47" t="s">
+        <v>152</v>
+      </c>
+      <c r="F24" s="47" t="s">
+        <v>153</v>
+      </c>
+      <c r="G24" s="47" t="s">
+        <v>153</v>
+      </c>
+      <c r="H24" s="47" t="s">
+        <v>154</v>
+      </c>
+      <c r="I24" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="J24" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="K24" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="L24" s="47" t="s">
+        <v>157</v>
+      </c>
+      <c r="M24" s="47" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="7" customFormat="1">
+      <c r="A25" s="43">
+        <v>2021</v>
+      </c>
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="44"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="44"/>
+      <c r="J25" s="44"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="44"/>
+      <c r="M25" s="45"/>
+    </row>
+    <row r="26" spans="1:13" ht="30.75" customHeight="1">
+      <c r="A26" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="47" t="s">
+        <v>159</v>
+      </c>
+      <c r="C26" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="D26" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="E26" s="47" t="s">
+        <v>161</v>
+      </c>
+      <c r="F26" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="G26" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="H26" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="I26" s="47" t="s">
+        <v>165</v>
+      </c>
+      <c r="J26" s="47" t="s">
+        <v>166</v>
+      </c>
+      <c r="K26" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="L26" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="M26" s="47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="7" customFormat="1">
+      <c r="A27" s="43">
+        <v>2022</v>
+      </c>
+      <c r="B27" s="44"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="44"/>
+      <c r="J27" s="44"/>
+      <c r="K27" s="44"/>
+      <c r="L27" s="44"/>
+      <c r="M27" s="45"/>
+    </row>
+    <row r="28" spans="1:13" ht="32.25" customHeight="1">
+      <c r="A28" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>170</v>
+      </c>
+      <c r="C28" s="47" t="s">
+        <v>171</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="E28" s="47" t="s">
+        <v>173</v>
+      </c>
+      <c r="F28" s="47" t="s">
+        <v>174</v>
+      </c>
+      <c r="G28" s="47" t="s">
+        <v>175</v>
+      </c>
+      <c r="H28" s="47" t="s">
+        <v>176</v>
+      </c>
+      <c r="I28" s="47" t="s">
+        <v>177</v>
+      </c>
+      <c r="J28" s="47" t="s">
+        <v>178</v>
+      </c>
+      <c r="K28" s="47" t="s">
+        <v>179</v>
+      </c>
+      <c r="L28" s="47" t="s">
+        <v>180</v>
+      </c>
+      <c r="M28" s="47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="7" customFormat="1">
+      <c r="A29" s="43">
+        <v>2023</v>
+      </c>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="44"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="45"/>
+    </row>
+    <row r="30" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A30" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="C30" s="47" t="s">
+        <v>183</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>184</v>
+      </c>
+      <c r="E30" s="47" t="s">
+        <v>185</v>
+      </c>
+      <c r="F30" s="47" t="s">
+        <v>186</v>
+      </c>
+      <c r="G30" s="47" t="s">
+        <v>187</v>
+      </c>
+      <c r="H30" s="47" t="s">
+        <v>188</v>
+      </c>
+      <c r="I30" s="47" t="s">
+        <v>189</v>
+      </c>
+      <c r="J30" s="47" t="s">
+        <v>190</v>
+      </c>
+      <c r="K30" s="47" t="s">
+        <v>191</v>
+      </c>
+      <c r="L30" s="47" t="s">
+        <v>192</v>
+      </c>
+      <c r="M30" s="47" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="7" customFormat="1">
+      <c r="A31" s="43">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="44"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="44"/>
+      <c r="J31" s="44"/>
+      <c r="K31" s="44"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="45"/>
+    </row>
+    <row r="32" spans="1:13" ht="30" customHeight="1">
+      <c r="A32" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>194</v>
+      </c>
+      <c r="C32" s="47" t="s">
+        <v>195</v>
+      </c>
+      <c r="D32" s="47" t="s">
+        <v>196</v>
+      </c>
+      <c r="E32" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="F32" s="47" t="s">
+        <v>198</v>
+      </c>
+      <c r="G32" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="H32" s="47" t="s">
+        <v>200</v>
+      </c>
+      <c r="I32" s="47" t="s">
+        <v>201</v>
+      </c>
+      <c r="J32" s="47" t="s">
+        <v>202</v>
+      </c>
+      <c r="K32" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="L32" s="47" t="s">
+        <v>204</v>
+      </c>
+      <c r="M32" s="47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="7" customFormat="1">
+      <c r="A33" s="43">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="45"/>
+    </row>
+    <row r="34" spans="1:13" ht="27" customHeight="1">
+      <c r="A34" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="C34" s="47" t="s">
+        <v>207</v>
+      </c>
+      <c r="D34" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="E34" s="47" t="s">
+        <v>209</v>
+      </c>
+      <c r="F34" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="G34" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="H34" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="I34" s="47" t="s">
+        <v>213</v>
+      </c>
+      <c r="J34" s="47" t="s">
+        <v>214</v>
+      </c>
+      <c r="K34" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="L34" s="47" t="s">
+        <v>216</v>
+      </c>
+      <c r="M34" s="47" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="44"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="45"/>
+    </row>
+    <row r="36" spans="1:13" ht="25.5">
+      <c r="A36" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="47" t="s">
+        <v>218</v>
+      </c>
+      <c r="C36" s="47" t="s">
+        <v>219</v>
+      </c>
+      <c r="D36" s="47" t="s">
+        <v>220</v>
+      </c>
+      <c r="E36" s="47" t="s">
+        <v>221</v>
+      </c>
+      <c r="F36" s="47" t="s">
+        <v>222</v>
+      </c>
+      <c r="G36" s="47" t="s">
+        <v>223</v>
+      </c>
+      <c r="H36" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="I36" s="48">
         <v>106</v>
       </c>
-      <c r="G16" s="37" t="s">
-[...591 lines deleted...]
-      <c r="M36" s="39"/>
+      <c r="J36" s="48">
+        <v>104.9</v>
+      </c>
+      <c r="K36" s="48"/>
+      <c r="L36" s="48"/>
+      <c r="M36" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>