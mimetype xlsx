--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -1,80 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\Динамика транспорт месяц\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="802"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Pipeline" sheetId="33" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B2" i="33"/>
-  <c r="A2"/>
+  <c r="B2" i="33" l="1"/>
+  <c r="A2" i="33"/>
   <c r="B2" i="32"/>
-  <c r="A2"/>
+  <c r="A2" i="32"/>
   <c r="B2" i="31"/>
-  <c r="A2"/>
+  <c r="A2" i="31"/>
   <c r="B2" i="30"/>
-  <c r="A2"/>
+  <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="67">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
@@ -389,59 +394,59 @@
   <si>
     <t>Since 2022</t>
   </si>
   <si>
     <t>Division of trade, services and prices Statistics</t>
   </si>
   <si>
     <t>Sh. Tazhibayeva</t>
   </si>
   <si>
     <t>8 (727) 269-91-45</t>
   </si>
   <si>
     <t>sh.tazhibaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25830/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#,##0.0\ _₽"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -690,53 +695,53 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
@@ -748,279 +753,279 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -1098,116 +1103,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1363,56 +1370,56 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sh.tazhibaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12:B13"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="78" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1">
       <c r="A2" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="15">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1">
       <c r="A3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="16" t="s">
@@ -1501,60 +1508,60 @@
         <v>66</v>
       </c>
       <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:10" s="8" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="28"/>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10" s="8" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="43">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="43">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="111" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="111" t="s">
         <v>62</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="14" t="s">
         <v>20</v>
       </c>
@@ -1573,51 +1580,51 @@
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="1:10">
       <c r="J22" s="5"/>
     </row>
     <row r="23" spans="1:10">
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10">
       <c r="J24" s="5"/>
     </row>
     <row r="25" spans="1:10">
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="7"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="20" t="s">
         <v>29</v>
@@ -1639,55 +1646,55 @@
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="20"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="20"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="21" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AM31"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:39" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
       <c r="AI2" s="67"/>
@@ -1929,51 +1936,53 @@
       </c>
       <c r="B9" s="74">
         <v>1133</v>
       </c>
       <c r="C9" s="75">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="75">
         <v>3299.3</v>
       </c>
       <c r="E9" s="76">
         <v>4361.8</v>
       </c>
       <c r="F9" s="75">
         <v>5313</v>
       </c>
       <c r="G9" s="77">
         <v>6221</v>
       </c>
       <c r="H9" s="77">
         <v>7452.1</v>
       </c>
       <c r="I9" s="75">
         <v>8653</v>
       </c>
-      <c r="J9" s="75"/>
+      <c r="J9" s="75">
+        <v>9917.2000000000007</v>
+      </c>
       <c r="K9" s="75"/>
       <c r="L9" s="78"/>
       <c r="M9" s="79"/>
     </row>
     <row r="10" spans="1:39" s="2" customFormat="1" ht="37.5" customHeight="1">
       <c r="A10" s="116" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="116"/>
       <c r="C10" s="116"/>
       <c r="D10" s="116"/>
       <c r="E10" s="116"/>
       <c r="F10" s="116"/>
       <c r="G10" s="116"/>
       <c r="H10" s="116"/>
       <c r="I10" s="116"/>
       <c r="J10" s="116"/>
       <c r="K10" s="116"/>
       <c r="L10" s="116"/>
       <c r="M10" s="116"/>
     </row>
     <row r="11" spans="1:39" s="2" customFormat="1" ht="37.5" customHeight="1">
       <c r="A11" s="117" t="s">
         <v>36</v>
       </c>
@@ -2289,55 +2298,55 @@
       <c r="G31" s="67"/>
       <c r="H31" s="67"/>
       <c r="I31" s="67"/>
       <c r="J31" s="67"/>
       <c r="K31" s="67"/>
       <c r="L31" s="67"/>
       <c r="M31" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK38"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="13" style="1" customWidth="1"/>
     <col min="9" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
@@ -2555,51 +2564,53 @@
       </c>
       <c r="B9" s="90">
         <v>376.4</v>
       </c>
       <c r="C9" s="91">
         <v>677.6</v>
       </c>
       <c r="D9" s="91">
         <v>1010.1</v>
       </c>
       <c r="E9" s="76">
         <v>1231.7</v>
       </c>
       <c r="F9" s="76">
         <v>1558.5</v>
       </c>
       <c r="G9" s="91">
         <v>1874.9</v>
       </c>
       <c r="H9" s="91">
         <v>2202.6</v>
       </c>
       <c r="I9" s="91">
         <v>2542.1999999999998</v>
       </c>
-      <c r="J9" s="91"/>
+      <c r="J9" s="91">
+        <v>2895.6</v>
+      </c>
       <c r="K9" s="74"/>
       <c r="L9" s="92"/>
       <c r="M9" s="93"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1">
       <c r="A10" s="118" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="118"/>
       <c r="C10" s="118"/>
       <c r="D10" s="118"/>
       <c r="E10" s="118"/>
       <c r="F10" s="118"/>
       <c r="G10" s="118"/>
       <c r="H10" s="118"/>
       <c r="I10" s="118"/>
       <c r="J10" s="118"/>
       <c r="K10" s="118"/>
       <c r="L10" s="118"/>
       <c r="M10" s="118"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="12.75">
       <c r="A11" s="2"/>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
@@ -3090,55 +3101,55 @@
       <c r="G38" s="67"/>
       <c r="H38" s="67"/>
       <c r="I38" s="67"/>
       <c r="J38" s="67"/>
       <c r="K38" s="67"/>
       <c r="L38" s="67"/>
       <c r="M38" s="67"/>
       <c r="N38" s="67"/>
       <c r="O38" s="67"/>
       <c r="P38" s="67"/>
       <c r="Q38" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AN29"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="13" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:40" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
@@ -3399,51 +3410,53 @@
       </c>
       <c r="B9" s="100">
         <v>353.3</v>
       </c>
       <c r="C9" s="101">
         <v>711.83</v>
       </c>
       <c r="D9" s="102">
         <v>1076</v>
       </c>
       <c r="E9" s="76">
         <v>1596.3</v>
       </c>
       <c r="F9" s="76">
         <v>2111.4</v>
       </c>
       <c r="G9" s="102">
         <v>2628.5</v>
       </c>
       <c r="H9" s="102">
         <v>3474.4</v>
       </c>
       <c r="I9" s="102">
         <v>4277.1000000000004</v>
       </c>
-      <c r="J9" s="102"/>
+      <c r="J9" s="102">
+        <v>5132.8999999999996</v>
+      </c>
       <c r="K9" s="102"/>
       <c r="L9" s="76"/>
       <c r="M9" s="79"/>
       <c r="AH9" s="66"/>
       <c r="AI9" s="66"/>
       <c r="AJ9" s="66"/>
       <c r="AK9" s="66"/>
       <c r="AL9" s="66"/>
       <c r="AM9" s="66"/>
       <c r="AN9" s="66"/>
     </row>
     <row r="10" spans="1:40" s="12" customFormat="1" ht="42.75" customHeight="1">
       <c r="A10" s="119" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="119"/>
       <c r="C10" s="119"/>
       <c r="D10" s="119"/>
       <c r="E10" s="119"/>
       <c r="F10" s="119"/>
       <c r="G10" s="119"/>
       <c r="H10" s="119"/>
       <c r="I10" s="119"/>
       <c r="J10" s="119"/>
       <c r="K10" s="119"/>
@@ -3777,55 +3790,55 @@
       <c r="G29" s="67"/>
       <c r="H29" s="67"/>
       <c r="I29" s="67"/>
       <c r="J29" s="67"/>
       <c r="K29" s="67"/>
       <c r="L29" s="67"/>
       <c r="M29" s="67"/>
       <c r="N29" s="67"/>
       <c r="O29" s="67"/>
       <c r="P29" s="67"/>
       <c r="Q29" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK36"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G25" sqref="G25"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
@@ -4097,51 +4110,53 @@
       </c>
       <c r="B9" s="106">
         <v>403.3</v>
       </c>
       <c r="C9" s="91">
         <v>865.3</v>
       </c>
       <c r="D9" s="91">
         <v>1213.2</v>
       </c>
       <c r="E9" s="76">
         <v>1533.8</v>
       </c>
       <c r="F9" s="107">
         <v>1643</v>
       </c>
       <c r="G9" s="91">
         <v>1717.6</v>
       </c>
       <c r="H9" s="91">
         <v>1775.1</v>
       </c>
       <c r="I9" s="91">
         <v>1833.7</v>
       </c>
-      <c r="J9" s="91"/>
+      <c r="J9" s="91">
+        <v>1888.7</v>
+      </c>
       <c r="K9" s="74"/>
       <c r="L9" s="101"/>
       <c r="M9" s="93"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="40.5" customHeight="1">
       <c r="A10" s="120" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="120"/>
       <c r="C10" s="120"/>
       <c r="D10" s="120"/>
       <c r="E10" s="120"/>
       <c r="F10" s="120"/>
       <c r="G10" s="120"/>
       <c r="H10" s="120"/>
       <c r="I10" s="120"/>
       <c r="J10" s="120"/>
       <c r="K10" s="120"/>
       <c r="L10" s="120"/>
       <c r="M10" s="120"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1">
       <c r="A11" s="118" t="s">
         <v>52</v>
       </c>