--- v0 (2026-09-20)
+++ v1 (2026-11-01)
@@ -1,80 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\Динамика транспорт месяц\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="801"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Әуемен" sheetId="33" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B2" i="32"/>
-  <c r="A2"/>
+  <c r="B2" i="32" l="1"/>
+  <c r="A2" i="32"/>
   <c r="B2" i="33"/>
-  <c r="A2"/>
+  <c r="A2" i="33"/>
   <c r="B2" i="31"/>
-  <c r="A2"/>
+  <c r="A2" i="31"/>
   <c r="B2" i="30"/>
-  <c r="A2"/>
+  <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="73">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
@@ -321,51 +326,51 @@
   <si>
     <t>385,8</t>
   </si>
   <si>
     <t>437,7</t>
   </si>
   <si>
     <t>1,2</t>
   </si>
   <si>
     <t>2,3</t>
   </si>
   <si>
     <t>2022 жылдан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/87/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -625,51 +630,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="169">
+  <cellXfs count="170">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -1025,61 +1030,62 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="170" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1107,116 +1113,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1372,56 +1380,56 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="78" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:9" s="7" customFormat="1">
       <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="11">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="7" customFormat="1">
       <c r="A3" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="46" t="s">
@@ -1473,95 +1481,95 @@
         <v>8</v>
       </c>
       <c r="B9" s="19"/>
     </row>
     <row r="10" spans="1:9" s="7" customFormat="1" ht="51">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="7" customFormat="1" ht="25.5">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="1:9" s="7" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="167" t="s">
+      <c r="B12" s="165" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" s="7" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="168" t="s">
+      <c r="B13" s="166" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="1:9" s="7" customFormat="1">
       <c r="A14" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="13"/>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="1:9" s="7" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="72">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="72">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="I17" s="4"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="74" t="s">
         <v>53</v>
       </c>
       <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="75" t="s">
         <v>54</v>
       </c>
       <c r="I19" s="4"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="14" t="s">
         <v>19</v>
       </c>
@@ -1580,51 +1588,51 @@
       <c r="I21" s="4"/>
     </row>
     <row r="22" spans="1:9">
       <c r="I22" s="4"/>
     </row>
     <row r="23" spans="1:9">
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9">
       <c r="I24" s="4"/>
     </row>
     <row r="25" spans="1:9">
       <c r="I25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="20" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="20" t="s">
         <v>24</v>
@@ -1649,55 +1657,55 @@
       <c r="B11" s="20"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="20"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="22" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AE32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="26" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="31" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.85546875" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Жолаушылар айналымы</v>
@@ -1917,71 +1925,73 @@
       </c>
       <c r="B9" s="112">
         <v>214.3</v>
       </c>
       <c r="C9" s="113" t="s">
         <v>67</v>
       </c>
       <c r="D9" s="114">
         <v>672.5</v>
       </c>
       <c r="E9" s="115">
         <v>917.2</v>
       </c>
       <c r="F9" s="116">
         <v>1135.0999999999999</v>
       </c>
       <c r="G9" s="117">
         <v>1343.3</v>
       </c>
       <c r="H9" s="118">
         <v>1553.9</v>
       </c>
       <c r="I9" s="116">
         <v>1783.2</v>
       </c>
-      <c r="J9" s="119"/>
+      <c r="J9" s="119">
+        <v>2045.7</v>
+      </c>
       <c r="K9" s="119"/>
       <c r="L9" s="119"/>
       <c r="M9" s="120"/>
     </row>
     <row r="10" spans="1:31" s="25" customFormat="1" ht="49.5" customHeight="1">
-      <c r="A10" s="165" t="s">
+      <c r="A10" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="165"/>
-[...10 lines deleted...]
-      <c r="M10" s="165"/>
+      <c r="B10" s="168"/>
+      <c r="C10" s="168"/>
+      <c r="D10" s="168"/>
+      <c r="E10" s="168"/>
+      <c r="F10" s="168"/>
+      <c r="G10" s="168"/>
+      <c r="H10" s="168"/>
+      <c r="I10" s="168"/>
+      <c r="J10" s="168"/>
+      <c r="K10" s="168"/>
+      <c r="L10" s="168"/>
+      <c r="M10" s="168"/>
     </row>
     <row r="11" spans="1:31" s="25" customFormat="1" ht="12.75">
       <c r="A11" s="26"/>
       <c r="B11" s="32"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
     <row r="12" spans="1:31" s="25" customFormat="1" ht="12.75">
       <c r="A12" s="26"/>
       <c r="B12" s="32"/>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
@@ -2296,55 +2306,55 @@
       <c r="E32" s="83"/>
       <c r="F32" s="83"/>
       <c r="G32" s="83"/>
       <c r="H32" s="83"/>
       <c r="I32" s="83"/>
       <c r="J32" s="83"/>
       <c r="K32" s="83"/>
       <c r="L32" s="83"/>
       <c r="M32" s="83"/>
       <c r="N32" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
@@ -2581,51 +2591,53 @@
       </c>
       <c r="B9" s="71">
         <v>2.2000000000000002</v>
       </c>
       <c r="C9" s="87">
         <v>3.9</v>
       </c>
       <c r="D9" s="61">
         <v>6.8</v>
       </c>
       <c r="E9" s="115">
         <v>9.6999999999999993</v>
       </c>
       <c r="F9" s="87">
         <v>12.5</v>
       </c>
       <c r="G9" s="61">
         <v>15.7</v>
       </c>
       <c r="H9" s="61">
         <v>20.9</v>
       </c>
       <c r="I9" s="61">
         <v>25.8</v>
       </c>
-      <c r="J9" s="129"/>
+      <c r="J9" s="129">
+        <v>28.3</v>
+      </c>
       <c r="K9" s="61"/>
       <c r="L9" s="61"/>
       <c r="M9" s="129"/>
       <c r="N9" s="70"/>
       <c r="O9" s="70"/>
       <c r="P9" s="70"/>
     </row>
     <row r="10" spans="1:37" s="25" customFormat="1" ht="12.75">
       <c r="A10" s="62"/>
       <c r="B10" s="63"/>
       <c r="C10" s="60"/>
       <c r="D10" s="63"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="63"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="63"/>
       <c r="N10" s="70"/>
       <c r="O10" s="70"/>
       <c r="P10" s="70"/>
     </row>
@@ -2905,55 +2917,55 @@
       <c r="C26" s="83"/>
       <c r="D26" s="83"/>
       <c r="E26" s="83"/>
       <c r="F26" s="83"/>
       <c r="G26" s="83"/>
       <c r="H26" s="83"/>
       <c r="I26" s="83"/>
       <c r="J26" s="83"/>
       <c r="K26" s="83"/>
       <c r="L26" s="83"/>
       <c r="M26" s="83"/>
       <c r="N26" s="83"/>
       <c r="O26" s="83"/>
       <c r="P26" s="83"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK160"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:M29"/>
+      <selection activeCell="J27" sqref="J27:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="25" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="25" customWidth="1"/>
     <col min="3" max="6" width="11.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="8" max="11" width="11.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="25" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="25"/>
     <col min="44" max="44" width="8.85546875" style="25" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="34">
         <f>Метадеректер!B2</f>
         <v>181102</v>
@@ -3675,117 +3687,123 @@
       </c>
       <c r="B27" s="78">
         <v>212</v>
       </c>
       <c r="C27" s="156">
         <v>433.8</v>
       </c>
       <c r="D27" s="161">
         <v>665.1</v>
       </c>
       <c r="E27" s="156">
         <v>906.8</v>
       </c>
       <c r="F27" s="159">
         <v>1121.7</v>
       </c>
       <c r="G27" s="136">
         <v>1326.5</v>
       </c>
       <c r="H27" s="156">
         <v>1531.6</v>
       </c>
       <c r="I27" s="156">
         <v>1755.6</v>
       </c>
-      <c r="J27" s="156"/>
+      <c r="J27" s="131">
+        <v>2015.3</v>
+      </c>
       <c r="K27" s="156"/>
       <c r="L27" s="156"/>
       <c r="M27" s="134"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="132" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="78">
         <v>183.9</v>
       </c>
       <c r="C28" s="156">
         <v>378.4</v>
       </c>
       <c r="D28" s="156">
         <v>587.4</v>
       </c>
       <c r="E28" s="156">
         <v>808.9</v>
       </c>
       <c r="F28" s="136">
         <v>1016.9</v>
       </c>
       <c r="G28" s="136">
         <v>1216</v>
       </c>
       <c r="H28" s="156">
         <v>1415.8</v>
       </c>
       <c r="I28" s="156">
         <v>1634.7</v>
       </c>
-      <c r="J28" s="156"/>
+      <c r="J28" s="131">
+        <v>1889.7</v>
+      </c>
       <c r="K28" s="156"/>
       <c r="L28" s="156"/>
       <c r="M28" s="134"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="137" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="138">
         <v>28.1</v>
       </c>
       <c r="C29" s="162">
         <v>55.4</v>
       </c>
       <c r="D29" s="162">
         <v>77.7</v>
       </c>
       <c r="E29" s="162">
         <v>97.9</v>
       </c>
       <c r="F29" s="163">
         <v>104.8</v>
       </c>
       <c r="G29" s="140">
         <v>110.5</v>
       </c>
       <c r="H29" s="162">
         <v>115.8</v>
       </c>
       <c r="I29" s="162">
         <v>120.9</v>
       </c>
-      <c r="J29" s="162"/>
+      <c r="J29" s="167">
+        <v>125.7</v>
+      </c>
       <c r="K29" s="162"/>
       <c r="L29" s="162"/>
       <c r="M29" s="164"/>
     </row>
     <row r="30" spans="1:13" ht="12.75">
       <c r="A30" s="36"/>
       <c r="B30" s="32"/>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
     </row>
     <row r="31" spans="1:13" ht="12.75">
       <c r="A31" s="36"/>
       <c r="B31" s="32"/>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
@@ -5698,84 +5716,84 @@
       <c r="F158" s="66"/>
       <c r="G158" s="66"/>
       <c r="H158" s="73"/>
       <c r="I158" s="58"/>
       <c r="J158" s="60"/>
       <c r="K158" s="59"/>
       <c r="L158" s="59"/>
       <c r="M158" s="63"/>
     </row>
     <row r="159" spans="1:14" ht="12.75">
       <c r="A159" s="40"/>
       <c r="B159" s="69"/>
       <c r="C159" s="44"/>
       <c r="D159" s="45"/>
       <c r="E159" s="45"/>
       <c r="F159" s="45"/>
       <c r="G159" s="45"/>
       <c r="H159" s="33"/>
       <c r="I159" s="30"/>
       <c r="J159" s="31"/>
       <c r="K159" s="44"/>
       <c r="L159" s="44"/>
       <c r="M159" s="33"/>
     </row>
     <row r="160" spans="1:14" ht="36.75" customHeight="1">
-      <c r="A160" s="166" t="s">
+      <c r="A160" s="169" t="s">
         <v>34</v>
       </c>
-      <c r="B160" s="166"/>
-[...10 lines deleted...]
-      <c r="M160" s="166"/>
+      <c r="B160" s="169"/>
+      <c r="C160" s="169"/>
+      <c r="D160" s="169"/>
+      <c r="E160" s="169"/>
+      <c r="F160" s="169"/>
+      <c r="G160" s="169"/>
+      <c r="H160" s="169"/>
+      <c r="I160" s="169"/>
+      <c r="J160" s="169"/>
+      <c r="K160" s="169"/>
+      <c r="L160" s="169"/>
+      <c r="M160" s="169"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A160:M160"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK30"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
@@ -6000,51 +6018,53 @@
       </c>
       <c r="B9" s="154">
         <v>0.1</v>
       </c>
       <c r="C9" s="154">
         <v>0.1</v>
       </c>
       <c r="D9" s="154" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="154">
         <v>0.6</v>
       </c>
       <c r="F9" s="154">
         <v>0.9</v>
       </c>
       <c r="G9" s="139">
         <v>1.1000000000000001</v>
       </c>
       <c r="H9" s="139">
         <v>1.5</v>
       </c>
       <c r="I9" s="139">
         <v>1.7</v>
       </c>
-      <c r="J9" s="139"/>
+      <c r="J9" s="139">
+        <v>2.1</v>
+      </c>
       <c r="K9" s="139"/>
       <c r="L9" s="139"/>
       <c r="M9" s="139"/>
     </row>
     <row r="10" spans="1:37" s="25" customFormat="1" ht="12.75">
       <c r="A10" s="26"/>
       <c r="B10" s="38"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
     </row>
     <row r="11" spans="1:37" s="25" customFormat="1" ht="12.75">
       <c r="A11" s="26"/>
       <c r="B11" s="38"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>