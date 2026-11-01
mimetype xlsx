--- v0 (2026-09-20)
+++ v1 (2026-11-01)
@@ -1,80 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\Динамика транспорт месяц\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Әуемен" sheetId="33" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B2" i="32"/>
-  <c r="A2"/>
+  <c r="B2" i="32" l="1"/>
+  <c r="A2" i="32"/>
   <c r="B2" i="33"/>
-  <c r="A2"/>
+  <c r="A2" i="33"/>
   <c r="B2" i="31"/>
-  <c r="A2"/>
+  <c r="A2" i="31"/>
   <c r="B2" i="30"/>
-  <c r="A2"/>
+  <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="74">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
@@ -401,51 +406,51 @@
       <t>4)</t>
     </r>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>2022 жылдан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/87/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -674,51 +679,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="130">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -983,61 +988,70 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1064,116 +1078,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1329,56 +1345,56 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12:B13"/>
+      <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="78" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:10" s="7" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="11">
         <v>181101</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="7" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="13" t="s">
@@ -1430,95 +1446,95 @@
         <v>10</v>
       </c>
       <c r="B9" s="20"/>
     </row>
     <row r="10" spans="1:10" s="7" customFormat="1" ht="51">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="7" customFormat="1" ht="25.5">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="8"/>
     </row>
     <row r="12" spans="1:10" s="7" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="128" t="s">
+      <c r="B12" s="126" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="8"/>
     </row>
     <row r="13" spans="1:10" s="7" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="129" t="s">
+      <c r="B13" s="127" t="s">
         <v>73</v>
       </c>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:10" s="7" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="14"/>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:10" s="7" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="61">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="61">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>53</v>
       </c>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="63" t="s">
         <v>54</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="15" t="s">
         <v>21</v>
       </c>
@@ -1537,51 +1553,51 @@
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10">
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10">
       <c r="J23" s="3"/>
     </row>
     <row r="24" spans="1:10">
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10">
       <c r="J25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B59" sqref="B59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="21" t="s">
         <v>29</v>
@@ -1606,55 +1622,55 @@
       <c r="B11" s="21"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="22" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="21"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="23" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK33"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
@@ -1875,71 +1891,73 @@
       </c>
       <c r="B9" s="75">
         <v>4566.3999999999996</v>
       </c>
       <c r="C9" s="76">
         <v>4689.1000000000004</v>
       </c>
       <c r="D9" s="76">
         <v>4654.1000000000004</v>
       </c>
       <c r="E9" s="76">
         <v>4907.1000000000004</v>
       </c>
       <c r="F9" s="76">
         <v>3715.3</v>
       </c>
       <c r="G9" s="76">
         <v>3520.8</v>
       </c>
       <c r="H9" s="76">
         <v>3443.3</v>
       </c>
       <c r="I9" s="76">
         <v>3570.4</v>
       </c>
-      <c r="J9" s="76"/>
+      <c r="J9" s="76">
+        <v>4073.2</v>
+      </c>
       <c r="K9" s="76"/>
       <c r="L9" s="76"/>
       <c r="M9" s="76"/>
     </row>
     <row r="10" spans="1:37" s="26" customFormat="1" ht="40.5" customHeight="1">
-      <c r="A10" s="126" t="s">
+      <c r="A10" s="131" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="126"/>
-[...10 lines deleted...]
-      <c r="M10" s="126"/>
+      <c r="B10" s="131"/>
+      <c r="C10" s="131"/>
+      <c r="D10" s="131"/>
+      <c r="E10" s="131"/>
+      <c r="F10" s="131"/>
+      <c r="G10" s="131"/>
+      <c r="H10" s="131"/>
+      <c r="I10" s="131"/>
+      <c r="J10" s="131"/>
+      <c r="K10" s="131"/>
+      <c r="L10" s="131"/>
+      <c r="M10" s="131"/>
     </row>
     <row r="11" spans="1:37" s="26" customFormat="1" ht="12.75">
       <c r="A11" s="27"/>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
     </row>
     <row r="12" spans="1:37" s="26" customFormat="1" ht="12.75">
       <c r="A12" s="27"/>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
@@ -2271,55 +2289,55 @@
       <c r="E33" s="78"/>
       <c r="F33" s="78"/>
       <c r="G33" s="78"/>
       <c r="H33" s="78"/>
       <c r="I33" s="78"/>
       <c r="J33" s="78"/>
       <c r="K33" s="78"/>
       <c r="L33" s="78"/>
       <c r="M33" s="78"/>
       <c r="N33" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL33"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
@@ -2563,51 +2581,53 @@
       </c>
       <c r="B9" s="90">
         <v>14.9</v>
       </c>
       <c r="C9" s="91">
         <v>13.96</v>
       </c>
       <c r="D9" s="90">
         <v>13.4</v>
       </c>
       <c r="E9" s="91">
         <v>11.7</v>
       </c>
       <c r="F9" s="91">
         <v>12.4</v>
       </c>
       <c r="G9" s="75">
         <v>14.8</v>
       </c>
       <c r="H9" s="75">
         <v>14.8</v>
       </c>
       <c r="I9" s="75">
         <v>15.3</v>
       </c>
-      <c r="J9" s="75"/>
+      <c r="J9" s="75">
+        <v>13.1</v>
+      </c>
       <c r="K9" s="75"/>
       <c r="L9" s="51"/>
       <c r="M9" s="92"/>
     </row>
     <row r="10" spans="1:38" s="26" customFormat="1" ht="12.75">
       <c r="A10" s="27"/>
       <c r="B10" s="31"/>
       <c r="C10" s="31"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31"/>
       <c r="F10" s="31"/>
       <c r="G10" s="28"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:38" s="26" customFormat="1" ht="12.75">
       <c r="A11" s="27"/>
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
@@ -2962,55 +2982,55 @@
       <c r="B33" s="78"/>
       <c r="C33" s="78"/>
       <c r="D33" s="78"/>
       <c r="E33" s="78"/>
       <c r="F33" s="78"/>
       <c r="G33" s="78"/>
       <c r="H33" s="78"/>
       <c r="I33" s="78"/>
       <c r="J33" s="78"/>
       <c r="K33" s="78"/>
       <c r="L33" s="78"/>
       <c r="M33" s="78"/>
       <c r="N33" s="78"/>
       <c r="O33" s="78"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK160"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I28" sqref="I28:I30"/>
+      <selection activeCell="J28" sqref="J28:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="26" customWidth="1"/>
     <col min="2" max="2" width="12" style="26" customWidth="1"/>
     <col min="3" max="6" width="11.28515625" style="26" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="26" bestFit="1" customWidth="1"/>
     <col min="8" max="11" width="11.28515625" style="26" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="26" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="26" bestFit="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="26" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="26"/>
     <col min="44" max="44" width="8.85546875" style="26" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="32">
         <f>Метадеректер!B2</f>
         <v>181101</v>
@@ -3749,137 +3769,143 @@
       </c>
       <c r="B28" s="96">
         <v>4551.3999999999996</v>
       </c>
       <c r="C28" s="97">
         <v>4675.2</v>
       </c>
       <c r="D28" s="87">
         <v>4640.3999999999996</v>
       </c>
       <c r="E28" s="87">
         <v>4895.3999999999996</v>
       </c>
       <c r="F28" s="97">
         <v>3702.9</v>
       </c>
       <c r="G28" s="97">
         <v>3505.9</v>
       </c>
       <c r="H28" s="87">
         <v>3428.3</v>
       </c>
       <c r="I28" s="87">
         <v>3555</v>
       </c>
-      <c r="J28" s="95"/>
+      <c r="J28" s="128">
+        <v>4060</v>
+      </c>
       <c r="K28" s="95"/>
       <c r="L28" s="95"/>
       <c r="M28" s="87"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="106" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="96">
         <v>3002.8</v>
       </c>
       <c r="C29" s="97">
         <v>3169.4</v>
       </c>
       <c r="D29" s="87">
         <v>3288.7</v>
       </c>
       <c r="E29" s="87">
         <v>3663.1</v>
       </c>
       <c r="F29" s="98">
         <v>3415.1</v>
       </c>
       <c r="G29" s="97">
         <v>3259.2</v>
       </c>
       <c r="H29" s="87">
         <v>3197.6</v>
       </c>
       <c r="I29" s="87">
         <v>3331.7</v>
       </c>
-      <c r="J29" s="95"/>
+      <c r="J29" s="129">
+        <v>3847</v>
+      </c>
       <c r="K29" s="95"/>
       <c r="L29" s="95"/>
       <c r="M29" s="87"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="B30" s="114">
         <v>1548.6</v>
       </c>
       <c r="C30" s="115">
         <v>1505.7</v>
       </c>
       <c r="D30" s="92">
         <v>1351.7</v>
       </c>
       <c r="E30" s="116">
         <v>1232.3</v>
       </c>
       <c r="F30" s="117">
         <v>287.7</v>
       </c>
       <c r="G30" s="115">
         <v>246.7</v>
       </c>
       <c r="H30" s="114">
         <v>230.7</v>
       </c>
       <c r="I30" s="114">
         <v>223.2</v>
       </c>
-      <c r="J30" s="118"/>
+      <c r="J30" s="130">
+        <v>231</v>
+      </c>
       <c r="K30" s="118"/>
       <c r="L30" s="118"/>
       <c r="M30" s="92"/>
     </row>
     <row r="31" spans="1:13" ht="39" customHeight="1">
-      <c r="A31" s="127" t="s">
+      <c r="A31" s="132" t="s">
         <v>52</v>
       </c>
-      <c r="B31" s="127"/>
-[...10 lines deleted...]
-      <c r="M31" s="127"/>
+      <c r="B31" s="132"/>
+      <c r="C31" s="132"/>
+      <c r="D31" s="132"/>
+      <c r="E31" s="132"/>
+      <c r="F31" s="132"/>
+      <c r="G31" s="132"/>
+      <c r="H31" s="132"/>
+      <c r="I31" s="132"/>
+      <c r="J31" s="132"/>
+      <c r="K31" s="132"/>
+      <c r="L31" s="132"/>
+      <c r="M31" s="132"/>
     </row>
     <row r="32" spans="1:13" ht="12.75">
       <c r="A32" s="34"/>
       <c r="B32" s="31"/>
       <c r="C32" s="31"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="31"/>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" ht="12.75">
       <c r="A33" s="29"/>
       <c r="B33" s="31"/>
       <c r="C33" s="31"/>
       <c r="D33" s="31"/>
       <c r="E33" s="31"/>
       <c r="F33" s="31"/>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
@@ -5745,55 +5771,55 @@
       <c r="H160" s="77"/>
       <c r="I160" s="77"/>
       <c r="J160" s="77"/>
       <c r="K160" s="77"/>
       <c r="L160" s="77"/>
       <c r="M160" s="77"/>
       <c r="N160" s="77"/>
       <c r="O160" s="77"/>
       <c r="P160" s="77"/>
       <c r="Q160" s="77"/>
       <c r="R160" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AN25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:40" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="5" t="str">
@@ -6062,51 +6088,53 @@
       </c>
       <c r="B9" s="116">
         <v>0.1</v>
       </c>
       <c r="C9" s="120">
         <v>0.05</v>
       </c>
       <c r="D9" s="116">
         <v>0.3</v>
       </c>
       <c r="E9" s="116" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="121">
         <v>0.1</v>
       </c>
       <c r="G9" s="121">
         <v>0.1</v>
       </c>
       <c r="H9" s="116">
         <v>0.1</v>
       </c>
       <c r="I9" s="116">
         <v>0.1</v>
       </c>
-      <c r="J9" s="116"/>
+      <c r="J9" s="116">
+        <v>0.2</v>
+      </c>
       <c r="K9" s="116"/>
       <c r="L9" s="116"/>
       <c r="M9" s="116"/>
       <c r="N9" s="77"/>
       <c r="O9" s="77"/>
       <c r="P9" s="77"/>
     </row>
     <row r="10" spans="1:40" s="26" customFormat="1" ht="12.75">
       <c r="A10" s="52"/>
       <c r="B10" s="60"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="53"/>
       <c r="N10" s="77"/>
       <c r="O10" s="77"/>
       <c r="P10" s="77"/>
     </row>