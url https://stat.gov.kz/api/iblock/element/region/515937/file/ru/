--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="759"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="759" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33"/>
   <c r="A2"/>
   <c r="B2" i="32"/>
   <c r="A2"/>
   <c r="B2" i="31"/>
   <c r="A2"/>
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
@@ -536,50 +536,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1056,85 +1057,85 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1428,52 +1429,52 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="78" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1">
       <c r="A2" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="15">
         <v>181101</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1">
       <c r="A3" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="25" t="s">
@@ -1562,60 +1563,60 @@
         <v>32</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="28"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="23">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="23">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="68" t="s">
         <v>55</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="14" t="s">
         <v>10</v>
       </c>
@@ -1681,78 +1682,78 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AJ65"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="13" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="17" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="21" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="31" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:36" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
@@ -1781,92 +1782,92 @@
       <c r="F4" s="54" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="54" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="54" t="s">
         <v>48</v>
       </c>
       <c r="J4" s="54" t="s">
         <v>49</v>
       </c>
       <c r="K4" s="54" t="s">
         <v>50</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>51</v>
       </c>
       <c r="M4" s="55" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:36">
+    <row r="5" spans="1:36" ht="12.75">
       <c r="A5" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="82">
         <v>863</v>
       </c>
       <c r="C5" s="83">
         <v>1968.5</v>
       </c>
       <c r="D5" s="75">
         <v>3038.4</v>
       </c>
       <c r="E5" s="75">
         <v>4284.8</v>
       </c>
       <c r="F5" s="75">
         <v>5547.2</v>
       </c>
       <c r="G5" s="76">
         <v>6869.5</v>
       </c>
       <c r="H5" s="83">
         <v>8236.1</v>
       </c>
       <c r="I5" s="84">
         <v>9265.64</v>
       </c>
       <c r="J5" s="84">
         <v>10259.17</v>
       </c>
       <c r="K5" s="84">
         <v>11231.86</v>
       </c>
       <c r="L5" s="85">
         <v>12226.9</v>
       </c>
       <c r="M5" s="80">
         <v>13202.3</v>
       </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:36" ht="12.75">
       <c r="A6" s="81" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="86">
         <v>663.6</v>
       </c>
       <c r="C6" s="87" t="s">
         <v>61</v>
       </c>
       <c r="D6" s="88">
         <v>2754.2</v>
       </c>
       <c r="E6" s="88">
         <v>3707.5</v>
       </c>
       <c r="F6" s="88">
         <v>4790.3999999999996</v>
       </c>
       <c r="G6" s="76">
         <v>6201.7</v>
       </c>
       <c r="H6" s="75">
         <v>7253.5</v>
       </c>
       <c r="I6" s="88">
@@ -1904,157 +1905,159 @@
       <c r="F7" s="88">
         <v>9310.1</v>
       </c>
       <c r="G7" s="76">
         <v>11101.5</v>
       </c>
       <c r="H7" s="75">
         <v>13495.9</v>
       </c>
       <c r="I7" s="88">
         <v>16028.3</v>
       </c>
       <c r="J7" s="88">
         <v>18916.3</v>
       </c>
       <c r="K7" s="89">
         <v>22084.3</v>
       </c>
       <c r="L7" s="85">
         <v>25498.799999999999</v>
       </c>
       <c r="M7" s="80">
         <v>28974.9</v>
       </c>
     </row>
-    <row r="8" spans="1:36">
+    <row r="8" spans="1:36" ht="12.75">
       <c r="A8" s="81" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="90">
         <v>3543.8</v>
       </c>
       <c r="C8" s="87" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="88">
         <v>10672.7</v>
       </c>
       <c r="E8" s="91">
         <v>14659.2</v>
       </c>
       <c r="F8" s="88">
         <v>18621.8</v>
       </c>
       <c r="G8" s="76">
         <v>22317.4</v>
       </c>
       <c r="H8" s="75">
         <v>26185.9</v>
       </c>
       <c r="I8" s="88">
         <v>30346.7</v>
       </c>
       <c r="J8" s="88">
         <v>35019.599999999999</v>
       </c>
       <c r="K8" s="89">
         <v>39840.6</v>
       </c>
       <c r="L8" s="85">
         <v>44595.8</v>
       </c>
       <c r="M8" s="80">
         <v>49474.7</v>
       </c>
     </row>
-    <row r="9" spans="1:36">
+    <row r="9" spans="1:36" ht="12.75">
       <c r="A9" s="81" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="90">
         <v>4566.3999999999996</v>
       </c>
       <c r="C9" s="87" t="s">
         <v>66</v>
       </c>
       <c r="D9" s="88">
         <v>13909.6</v>
       </c>
       <c r="E9" s="91">
         <v>18816.8</v>
       </c>
       <c r="F9" s="88">
         <v>22532.1</v>
       </c>
       <c r="G9" s="76">
         <v>26052.9</v>
       </c>
       <c r="H9" s="75">
         <v>29496.2</v>
       </c>
       <c r="I9" s="88">
         <v>33066.5</v>
       </c>
-      <c r="J9" s="88"/>
+      <c r="J9" s="88">
+        <v>37139.699999999997</v>
+      </c>
       <c r="K9" s="89"/>
       <c r="L9" s="85"/>
       <c r="M9" s="80"/>
     </row>
     <row r="10" spans="1:36" ht="38.25" customHeight="1">
-      <c r="A10" s="144" t="s">
+      <c r="A10" s="154" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="144"/>
-[...10 lines deleted...]
-      <c r="M10" s="144"/>
+      <c r="B10" s="154"/>
+      <c r="C10" s="154"/>
+      <c r="D10" s="154"/>
+      <c r="E10" s="154"/>
+      <c r="F10" s="154"/>
+      <c r="G10" s="154"/>
+      <c r="H10" s="154"/>
+      <c r="I10" s="154"/>
+      <c r="J10" s="154"/>
+      <c r="K10" s="154"/>
+      <c r="L10" s="154"/>
+      <c r="M10" s="154"/>
     </row>
     <row r="11" spans="1:36" ht="44.25" customHeight="1">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="155" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="145"/>
-[...10 lines deleted...]
-      <c r="M11" s="145"/>
+      <c r="B11" s="155"/>
+      <c r="C11" s="155"/>
+      <c r="D11" s="155"/>
+      <c r="E11" s="155"/>
+      <c r="F11" s="155"/>
+      <c r="G11" s="155"/>
+      <c r="H11" s="155"/>
+      <c r="I11" s="155"/>
+      <c r="J11" s="155"/>
+      <c r="K11" s="155"/>
+      <c r="L11" s="155"/>
+      <c r="M11" s="155"/>
     </row>
     <row r="12" spans="1:36" ht="12.75">
       <c r="A12" s="31"/>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
       <c r="G12" s="32"/>
       <c r="H12" s="32"/>
       <c r="I12" s="32"/>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:36" ht="12.75">
       <c r="A13" s="31"/>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
@@ -2715,51 +2718,51 @@
       <c r="I65" s="86"/>
       <c r="J65" s="86"/>
       <c r="K65" s="86"/>
       <c r="L65" s="91"/>
       <c r="M65" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Q33"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
@@ -2996,51 +2999,53 @@
       </c>
       <c r="B10" s="125">
         <v>14.9</v>
       </c>
       <c r="C10" s="126">
         <v>28.8</v>
       </c>
       <c r="D10" s="126">
         <v>42.3</v>
       </c>
       <c r="E10" s="127">
         <v>54</v>
       </c>
       <c r="F10" s="126">
         <v>66.400000000000006</v>
       </c>
       <c r="G10" s="126">
         <v>81.2</v>
       </c>
       <c r="H10" s="126">
         <v>96</v>
       </c>
       <c r="I10" s="126">
         <v>111.3</v>
       </c>
-      <c r="J10" s="126"/>
+      <c r="J10" s="126">
+        <v>124.3</v>
+      </c>
       <c r="K10" s="128"/>
       <c r="L10" s="129"/>
       <c r="M10" s="130"/>
     </row>
     <row r="11" spans="1:15" ht="12.75">
       <c r="A11" s="35"/>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="37"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
     </row>
     <row r="12" spans="1:15" ht="12.75">
       <c r="A12" s="35"/>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
@@ -3420,51 +3425,51 @@
       <c r="H33" s="29"/>
       <c r="I33" s="29"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="29"/>
       <c r="O33" s="29"/>
       <c r="P33" s="29"/>
       <c r="Q33" s="29"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK167"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34:F35"/>
+      <selection activeCell="M41" sqref="M41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="29"/>
     <col min="44" max="44" width="8.85546875" style="29" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
@@ -3497,827 +3502,833 @@
       <c r="F4" s="142" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="142" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="142" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="142" t="s">
         <v>48</v>
       </c>
       <c r="J4" s="142" t="s">
         <v>49</v>
       </c>
       <c r="K4" s="142" t="s">
         <v>50</v>
       </c>
       <c r="L4" s="142" t="s">
         <v>51</v>
       </c>
       <c r="M4" s="143" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" ht="12.75">
       <c r="A5" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="78"/>
       <c r="C5" s="78"/>
       <c r="D5" s="78"/>
       <c r="E5" s="78"/>
       <c r="F5" s="78"/>
       <c r="G5" s="79"/>
       <c r="H5" s="78"/>
       <c r="I5" s="79"/>
       <c r="J5" s="79"/>
       <c r="K5" s="78"/>
       <c r="L5" s="78"/>
       <c r="M5" s="92"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="71" t="s">
         <v>67</v>
       </c>
       <c r="B6" s="78"/>
       <c r="C6" s="78"/>
       <c r="D6" s="78"/>
       <c r="E6" s="78"/>
       <c r="F6" s="78"/>
       <c r="G6" s="79"/>
       <c r="H6" s="78"/>
       <c r="I6" s="79"/>
       <c r="J6" s="79"/>
       <c r="K6" s="78"/>
       <c r="L6" s="78"/>
       <c r="M6" s="92"/>
     </row>
     <row r="7" spans="1:37" ht="22.5">
       <c r="A7" s="93" t="s">
         <v>68</v>
       </c>
       <c r="B7" s="90">
         <v>847.94</v>
       </c>
       <c r="C7" s="90">
         <v>1938.64</v>
       </c>
-      <c r="D7" s="147">
+      <c r="D7" s="144">
         <v>2986.62</v>
       </c>
       <c r="E7" s="90">
         <v>4217.51</v>
       </c>
       <c r="F7" s="90">
         <v>5459.46</v>
       </c>
-      <c r="G7" s="147">
+      <c r="G7" s="144">
         <v>6756.37</v>
       </c>
-      <c r="H7" s="147">
+      <c r="H7" s="144">
         <v>8094.89</v>
       </c>
       <c r="I7" s="90">
         <v>9097.7900000000009</v>
       </c>
       <c r="J7" s="90">
         <v>10074.969999999999</v>
       </c>
       <c r="K7" s="90">
         <v>11029.46</v>
       </c>
       <c r="L7" s="91">
         <v>12006.9</v>
       </c>
-      <c r="M7" s="148">
+      <c r="M7" s="145">
         <v>12965.9</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="95" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="90">
         <v>763.69</v>
       </c>
       <c r="C8" s="90">
         <v>1770.26</v>
       </c>
-      <c r="D8" s="147">
+      <c r="D8" s="144">
         <v>2732.82</v>
       </c>
       <c r="E8" s="90">
         <v>3896.86</v>
       </c>
       <c r="F8" s="90">
         <v>5068.2</v>
       </c>
-      <c r="G8" s="147">
+      <c r="G8" s="144">
         <v>6296.11</v>
       </c>
-      <c r="H8" s="147">
+      <c r="H8" s="144">
         <v>7537.67</v>
       </c>
       <c r="I8" s="90">
         <v>8445.2099999999991</v>
       </c>
       <c r="J8" s="90">
         <v>9325.86</v>
       </c>
       <c r="K8" s="90">
         <v>10195.5</v>
       </c>
       <c r="L8" s="91">
         <v>11087.34</v>
       </c>
-      <c r="M8" s="148">
+      <c r="M8" s="145">
         <v>11962.3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="95" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="90">
         <v>84.25</v>
       </c>
       <c r="C9" s="90">
         <v>168.38</v>
       </c>
-      <c r="D9" s="147">
+      <c r="D9" s="144">
         <v>253.79</v>
       </c>
       <c r="E9" s="90">
         <v>320.64999999999998</v>
       </c>
       <c r="F9" s="90">
         <v>391.25</v>
       </c>
-      <c r="G9" s="147">
+      <c r="G9" s="144">
         <v>460.26</v>
       </c>
-      <c r="H9" s="147">
+      <c r="H9" s="144">
         <v>557.22</v>
       </c>
       <c r="I9" s="90">
         <v>652.57000000000005</v>
       </c>
       <c r="J9" s="90">
         <v>749.11</v>
       </c>
       <c r="K9" s="90">
         <v>833.96</v>
       </c>
       <c r="L9" s="91">
         <v>919.56</v>
       </c>
-      <c r="M9" s="148">
+      <c r="M9" s="145">
         <v>1003.7</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" ht="12.75">
       <c r="A10" s="96" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="149"/>
-[...10 lines deleted...]
-      <c r="M10" s="148"/>
+      <c r="B10" s="146"/>
+      <c r="C10" s="146"/>
+      <c r="D10" s="146"/>
+      <c r="E10" s="146"/>
+      <c r="F10" s="146"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="146"/>
+      <c r="I10" s="147"/>
+      <c r="J10" s="147"/>
+      <c r="K10" s="146"/>
+      <c r="L10" s="146"/>
+      <c r="M10" s="145"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="71" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="149"/>
-[...10 lines deleted...]
-      <c r="M11" s="148"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="146"/>
+      <c r="D11" s="146"/>
+      <c r="E11" s="146"/>
+      <c r="F11" s="146"/>
+      <c r="G11" s="147"/>
+      <c r="H11" s="146"/>
+      <c r="I11" s="147"/>
+      <c r="J11" s="147"/>
+      <c r="K11" s="146"/>
+      <c r="L11" s="146"/>
+      <c r="M11" s="145"/>
     </row>
     <row r="12" spans="1:37" ht="22.5">
       <c r="A12" s="93" t="s">
         <v>68</v>
       </c>
-      <c r="B12" s="151">
+      <c r="B12" s="148">
         <v>645.55999999999995</v>
       </c>
       <c r="C12" s="103">
         <v>1518.4</v>
       </c>
-      <c r="D12" s="152" t="s">
+      <c r="D12" s="149" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="90">
         <v>3645.62</v>
       </c>
       <c r="F12" s="90">
         <v>4712.8</v>
       </c>
-      <c r="G12" s="147">
+      <c r="G12" s="144">
         <v>6106.34</v>
       </c>
-      <c r="H12" s="147">
+      <c r="H12" s="144">
         <v>7138.11</v>
       </c>
       <c r="I12" s="90">
         <v>8385.6299999999992</v>
       </c>
       <c r="J12" s="90">
         <v>10231.01</v>
       </c>
       <c r="K12" s="90">
         <v>11953.4</v>
       </c>
       <c r="L12" s="91">
         <v>14046.98</v>
       </c>
-      <c r="M12" s="148">
+      <c r="M12" s="145">
         <v>16098.1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="151">
+      <c r="B13" s="148">
         <v>556.73</v>
       </c>
       <c r="C13" s="103">
         <v>1339.1</v>
       </c>
-      <c r="D13" s="152" t="s">
+      <c r="D13" s="149" t="s">
         <v>70</v>
       </c>
       <c r="E13" s="90">
         <v>3282.42</v>
       </c>
       <c r="F13" s="90">
         <v>4289.6000000000004</v>
       </c>
-      <c r="G13" s="147">
+      <c r="G13" s="144">
         <v>5621.82</v>
       </c>
-      <c r="H13" s="147">
+      <c r="H13" s="144">
         <v>6588.67</v>
       </c>
       <c r="I13" s="90">
         <v>7767.09</v>
       </c>
       <c r="J13" s="90">
         <v>9549.77</v>
       </c>
       <c r="K13" s="90">
         <v>11215.2</v>
       </c>
       <c r="L13" s="91">
         <v>13239.02</v>
       </c>
-      <c r="M13" s="148">
+      <c r="M13" s="145">
         <v>15220.1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="95" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="151">
+      <c r="B14" s="148">
         <v>88.83</v>
       </c>
-      <c r="C14" s="153">
+      <c r="C14" s="150">
         <v>179.3</v>
       </c>
-      <c r="D14" s="152">
+      <c r="D14" s="149">
         <v>270.10000000000002</v>
       </c>
       <c r="E14" s="90">
         <v>363.19</v>
       </c>
       <c r="F14" s="90">
         <v>423.21</v>
       </c>
-      <c r="G14" s="147">
+      <c r="G14" s="144">
         <v>484.52</v>
       </c>
-      <c r="H14" s="147">
+      <c r="H14" s="144">
         <v>549.44000000000005</v>
       </c>
       <c r="I14" s="90">
         <v>618.54</v>
       </c>
       <c r="J14" s="90">
         <v>681.23</v>
       </c>
       <c r="K14" s="90">
         <v>738.2</v>
       </c>
       <c r="L14" s="91">
         <v>807.96</v>
       </c>
-      <c r="M14" s="148">
+      <c r="M14" s="145">
         <v>878</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="96">
         <v>2024</v>
       </c>
-      <c r="B15" s="151"/>
-[...1 lines deleted...]
-      <c r="D15" s="152"/>
+      <c r="B15" s="148"/>
+      <c r="C15" s="150"/>
+      <c r="D15" s="149"/>
       <c r="E15" s="90"/>
       <c r="F15" s="90"/>
-      <c r="G15" s="147"/>
-      <c r="H15" s="147"/>
+      <c r="G15" s="144"/>
+      <c r="H15" s="144"/>
       <c r="I15" s="90"/>
       <c r="J15" s="90"/>
       <c r="K15" s="90"/>
       <c r="L15" s="91"/>
-      <c r="M15" s="148"/>
+      <c r="M15" s="145"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="71" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="151"/>
-[...1 lines deleted...]
-      <c r="D16" s="152"/>
+      <c r="B16" s="148"/>
+      <c r="C16" s="150"/>
+      <c r="D16" s="149"/>
       <c r="E16" s="90"/>
       <c r="F16" s="90"/>
-      <c r="G16" s="147"/>
-      <c r="H16" s="147"/>
+      <c r="G16" s="144"/>
+      <c r="H16" s="144"/>
       <c r="I16" s="90"/>
       <c r="J16" s="90"/>
       <c r="K16" s="90"/>
       <c r="L16" s="91"/>
-      <c r="M16" s="148"/>
+      <c r="M16" s="145"/>
     </row>
     <row r="17" spans="1:13" ht="22.5">
       <c r="A17" s="93" t="s">
         <v>68</v>
       </c>
-      <c r="B17" s="154">
+      <c r="B17" s="151">
         <v>1607.6</v>
       </c>
       <c r="C17" s="103">
         <v>3346.8</v>
       </c>
-      <c r="D17" s="152" t="s">
+      <c r="D17" s="149" t="s">
         <v>71</v>
       </c>
       <c r="E17" s="91">
         <v>7235.45</v>
       </c>
       <c r="F17" s="100">
         <v>9252.0400000000009</v>
       </c>
-      <c r="G17" s="147">
+      <c r="G17" s="144">
         <v>11030.3</v>
       </c>
-      <c r="H17" s="147">
+      <c r="H17" s="144">
         <v>13410.7</v>
       </c>
       <c r="I17" s="90">
         <v>15929.6</v>
       </c>
       <c r="J17" s="90">
         <v>18808.400000000001</v>
       </c>
       <c r="K17" s="90">
         <v>21966</v>
       </c>
       <c r="L17" s="91">
         <v>25370.1</v>
       </c>
-      <c r="M17" s="148">
+      <c r="M17" s="145">
         <v>28836.1</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="154">
+      <c r="B18" s="151">
         <v>1540.7</v>
       </c>
       <c r="C18" s="103">
         <v>3163.4</v>
       </c>
-      <c r="D18" s="152" t="s">
+      <c r="D18" s="149" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="91">
         <v>6813.26</v>
       </c>
       <c r="F18" s="100">
         <v>8720.19</v>
       </c>
-      <c r="G18" s="147">
+      <c r="G18" s="144">
         <v>10384.700000000001</v>
       </c>
-      <c r="H18" s="147">
+      <c r="H18" s="144">
         <v>12634</v>
       </c>
       <c r="I18" s="90">
         <v>15023.3</v>
       </c>
       <c r="J18" s="90">
         <v>17769.7</v>
       </c>
       <c r="K18" s="90">
         <v>20629.8</v>
       </c>
       <c r="L18" s="91">
         <v>23616.3</v>
       </c>
-      <c r="M18" s="148">
+      <c r="M18" s="145">
         <v>26608.2</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="101" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="104">
         <v>66.900000000000006</v>
       </c>
-      <c r="C19" s="153">
+      <c r="C19" s="150">
         <v>183.3</v>
       </c>
-      <c r="D19" s="152" t="s">
+      <c r="D19" s="149" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="91">
         <v>422.19</v>
       </c>
       <c r="F19" s="100">
         <v>531.86</v>
       </c>
-      <c r="G19" s="147">
+      <c r="G19" s="144">
         <v>645.6</v>
       </c>
-      <c r="H19" s="147">
+      <c r="H19" s="144">
         <v>776.8</v>
       </c>
       <c r="I19" s="90">
         <v>906.3</v>
       </c>
       <c r="J19" s="90">
         <v>1038.7</v>
       </c>
       <c r="K19" s="90">
         <v>1336.2</v>
       </c>
       <c r="L19" s="91">
         <v>1753.8</v>
       </c>
-      <c r="M19" s="148">
+      <c r="M19" s="145">
         <v>2227.9</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="96">
         <v>2025</v>
       </c>
       <c r="B20" s="104"/>
-      <c r="C20" s="153"/>
-      <c r="D20" s="152"/>
+      <c r="C20" s="150"/>
+      <c r="D20" s="149"/>
       <c r="E20" s="91"/>
       <c r="F20" s="100"/>
-      <c r="G20" s="147"/>
-      <c r="H20" s="147"/>
+      <c r="G20" s="144"/>
+      <c r="H20" s="144"/>
       <c r="I20" s="90"/>
       <c r="J20" s="90"/>
       <c r="K20" s="90"/>
       <c r="L20" s="91"/>
-      <c r="M20" s="148"/>
+      <c r="M20" s="145"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="71" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="104"/>
-      <c r="C21" s="153"/>
-      <c r="D21" s="152"/>
+      <c r="C21" s="150"/>
+      <c r="D21" s="149"/>
       <c r="E21" s="91"/>
       <c r="F21" s="100"/>
-      <c r="G21" s="147"/>
-      <c r="H21" s="147"/>
+      <c r="G21" s="144"/>
+      <c r="H21" s="144"/>
       <c r="I21" s="90"/>
       <c r="J21" s="90"/>
       <c r="K21" s="90"/>
       <c r="L21" s="91"/>
-      <c r="M21" s="148"/>
+      <c r="M21" s="145"/>
     </row>
     <row r="22" spans="1:13" ht="22.5">
       <c r="A22" s="93" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="154">
+      <c r="B22" s="151">
         <v>3541.6</v>
       </c>
       <c r="C22" s="103">
         <v>6976.2</v>
       </c>
       <c r="D22" s="103">
         <v>10646.8</v>
       </c>
       <c r="E22" s="91">
         <v>14621.5</v>
       </c>
       <c r="F22" s="100">
         <v>18570.3</v>
       </c>
-      <c r="G22" s="147">
+      <c r="G22" s="144">
         <v>22247.9</v>
       </c>
-      <c r="H22" s="147">
+      <c r="H22" s="144">
         <v>26099.3</v>
       </c>
       <c r="I22" s="90">
         <v>30243.8</v>
       </c>
       <c r="J22" s="90">
         <v>34902.400000000001</v>
       </c>
       <c r="K22" s="90">
         <v>39708.400000000001</v>
       </c>
       <c r="L22" s="91">
         <v>44449.3</v>
       </c>
-      <c r="M22" s="148">
+      <c r="M22" s="145">
         <v>49312.800000000003</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="154">
+      <c r="B23" s="151">
         <v>2902.1</v>
       </c>
       <c r="C23" s="103">
         <v>5752.3</v>
       </c>
-      <c r="D23" s="152" t="s">
+      <c r="D23" s="149" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="91">
         <v>11736.2</v>
       </c>
       <c r="F23" s="100">
         <v>14681</v>
       </c>
-      <c r="G23" s="147">
+      <c r="G23" s="144">
         <v>17252.8</v>
       </c>
-      <c r="H23" s="147">
+      <c r="H23" s="144">
         <v>19840.599999999999</v>
       </c>
       <c r="I23" s="90">
         <v>22631</v>
       </c>
       <c r="J23" s="90">
         <v>25838.9</v>
       </c>
       <c r="K23" s="90">
         <v>29129.9</v>
       </c>
       <c r="L23" s="91">
         <v>32335.1</v>
       </c>
-      <c r="M23" s="148">
+      <c r="M23" s="145">
         <v>35642.5</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="101" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="104">
         <v>639.5</v>
       </c>
       <c r="C24" s="103">
         <v>1223.9000000000001</v>
       </c>
-      <c r="D24" s="152" t="s">
+      <c r="D24" s="149" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="91">
         <v>2885.3</v>
       </c>
       <c r="F24" s="100">
         <v>3889.3</v>
       </c>
-      <c r="G24" s="147">
+      <c r="G24" s="144">
         <v>4995</v>
       </c>
-      <c r="H24" s="147">
+      <c r="H24" s="144">
         <v>6258.7</v>
       </c>
       <c r="I24" s="90">
         <v>7612.8</v>
       </c>
       <c r="J24" s="90">
         <v>9063.4</v>
       </c>
       <c r="K24" s="90">
         <v>10578.5</v>
       </c>
       <c r="L24" s="91">
         <v>12114.2</v>
       </c>
-      <c r="M24" s="148">
+      <c r="M24" s="145">
         <v>13670.3</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="96">
         <v>2026</v>
       </c>
       <c r="B25" s="104"/>
       <c r="C25" s="103"/>
-      <c r="D25" s="152"/>
+      <c r="D25" s="149"/>
       <c r="E25" s="91"/>
       <c r="F25" s="100"/>
-      <c r="G25" s="147"/>
-      <c r="H25" s="147"/>
+      <c r="G25" s="144"/>
+      <c r="H25" s="144"/>
       <c r="I25" s="90"/>
       <c r="J25" s="90"/>
       <c r="K25" s="90"/>
       <c r="L25" s="91"/>
-      <c r="M25" s="148"/>
+      <c r="M25" s="145"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="71" t="s">
         <v>67</v>
       </c>
       <c r="B26" s="104"/>
       <c r="C26" s="103"/>
-      <c r="D26" s="152"/>
+      <c r="D26" s="149"/>
       <c r="E26" s="91"/>
       <c r="F26" s="100"/>
-      <c r="G26" s="147"/>
-      <c r="H26" s="147"/>
+      <c r="G26" s="144"/>
+      <c r="H26" s="144"/>
       <c r="I26" s="90"/>
       <c r="J26" s="90"/>
       <c r="K26" s="90"/>
       <c r="L26" s="91"/>
-      <c r="M26" s="148"/>
+      <c r="M26" s="145"/>
     </row>
     <row r="27" spans="1:13" ht="22.5">
       <c r="A27" s="93" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="105">
         <v>4551.3999999999996</v>
       </c>
       <c r="C27" s="91">
         <v>9226.6</v>
       </c>
-      <c r="D27" s="152" t="s">
+      <c r="D27" s="149" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="91">
         <v>18762.400000000001</v>
       </c>
       <c r="F27" s="100">
         <v>22465.3</v>
       </c>
-      <c r="G27" s="147">
+      <c r="G27" s="144">
         <v>25971.200000000001</v>
       </c>
-      <c r="H27" s="147">
+      <c r="H27" s="144">
         <v>29399.5</v>
       </c>
       <c r="I27" s="90">
         <v>32954.400000000001</v>
       </c>
-      <c r="J27" s="90"/>
+      <c r="J27" s="90">
+        <v>37014.400000000001</v>
+      </c>
       <c r="K27" s="90"/>
       <c r="L27" s="91"/>
-      <c r="M27" s="148"/>
+      <c r="M27" s="145"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="95" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="105">
         <v>3002.8</v>
       </c>
       <c r="C28" s="91">
         <v>6172.23</v>
       </c>
-      <c r="D28" s="152" t="s">
+      <c r="D28" s="149" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="91">
         <v>13124</v>
       </c>
       <c r="F28" s="90">
         <v>16539.099999999999</v>
       </c>
-      <c r="G28" s="147">
+      <c r="G28" s="144">
         <v>19798.3</v>
       </c>
-      <c r="H28" s="147">
+      <c r="H28" s="144">
         <v>22996</v>
       </c>
       <c r="I28" s="90">
         <v>26327.7</v>
       </c>
-      <c r="J28" s="90"/>
+      <c r="J28" s="90">
+        <v>30174.7</v>
+      </c>
       <c r="K28" s="90"/>
       <c r="L28" s="91"/>
-      <c r="M28" s="148"/>
+      <c r="M28" s="145"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="131" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="132">
         <v>1548.6</v>
       </c>
       <c r="C29" s="127">
         <v>3054.37</v>
       </c>
-      <c r="D29" s="155" t="s">
+      <c r="D29" s="152" t="s">
         <v>78</v>
       </c>
       <c r="E29" s="127">
         <v>5638.4</v>
       </c>
       <c r="F29" s="127">
         <v>5926.1</v>
       </c>
       <c r="G29" s="128">
         <v>6172.8</v>
       </c>
       <c r="H29" s="128">
         <v>6403.5</v>
       </c>
       <c r="I29" s="128">
         <v>6626.7</v>
       </c>
-      <c r="J29" s="128"/>
+      <c r="J29" s="128">
+        <v>6839.7</v>
+      </c>
       <c r="K29" s="128"/>
       <c r="L29" s="127"/>
-      <c r="M29" s="156"/>
+      <c r="M29" s="153"/>
     </row>
     <row r="30" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A30" s="146" t="s">
+      <c r="A30" s="156" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="146"/>
-[...10 lines deleted...]
-      <c r="M30" s="146"/>
+      <c r="B30" s="156"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="156"/>
+      <c r="E30" s="156"/>
+      <c r="F30" s="156"/>
+      <c r="G30" s="156"/>
+      <c r="H30" s="156"/>
+      <c r="I30" s="156"/>
+      <c r="J30" s="156"/>
+      <c r="K30" s="156"/>
+      <c r="L30" s="156"/>
+      <c r="M30" s="156"/>
     </row>
     <row r="31" spans="1:13" ht="12.75">
       <c r="A31" s="40"/>
       <c r="B31" s="56"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
     </row>
     <row r="32" spans="1:13" ht="12.75">
       <c r="A32" s="38"/>
       <c r="B32" s="56"/>
       <c r="C32" s="32"/>
       <c r="D32" s="56"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
@@ -6235,52 +6246,52 @@
     <row r="165" spans="17:17">
       <c r="Q165" s="65"/>
     </row>
     <row r="166" spans="17:17">
       <c r="Q166" s="65"/>
     </row>
     <row r="167" spans="17:17">
       <c r="Q167" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P34"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
@@ -6521,51 +6532,53 @@
       </c>
       <c r="B10" s="136">
         <v>0.1</v>
       </c>
       <c r="C10" s="137">
         <v>0.05</v>
       </c>
       <c r="D10" s="136" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="136">
         <v>0.3</v>
       </c>
       <c r="F10" s="136">
         <v>0.4</v>
       </c>
       <c r="G10" s="136">
         <v>0.6</v>
       </c>
       <c r="H10" s="138">
         <v>0.7</v>
       </c>
       <c r="I10" s="138">
         <v>0.8</v>
       </c>
-      <c r="J10" s="138"/>
+      <c r="J10" s="138">
+        <v>1</v>
+      </c>
       <c r="K10" s="138"/>
       <c r="L10" s="138"/>
       <c r="M10" s="138"/>
     </row>
     <row r="11" spans="1:13" ht="12.75">
       <c r="A11" s="42"/>
       <c r="B11" s="43"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="45"/>
       <c r="J11" s="45"/>
       <c r="K11" s="45"/>
       <c r="L11" s="45"/>
       <c r="M11" s="44"/>
     </row>
     <row r="12" spans="1:13" ht="12.75">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="45"/>
       <c r="D12" s="45"/>
       <c r="E12" s="45"/>