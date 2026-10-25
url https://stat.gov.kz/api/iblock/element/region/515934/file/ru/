--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="760"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="760" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33"/>
   <c r="A2"/>
   <c r="B2" i="32"/>
   <c r="A2"/>
   <c r="B2" i="31"/>
   <c r="A2"/>
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
@@ -465,50 +465,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1321,52 +1322,52 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="22" customWidth="1"/>
     <col min="2" max="2" width="78" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1">
       <c r="A2" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="39">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1">
       <c r="A3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="23" t="s">
@@ -1375,51 +1376,51 @@
     </row>
     <row r="4" spans="1:10" s="10" customFormat="1">
       <c r="A4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="10" customFormat="1">
       <c r="A5" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="10" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="10" customFormat="1" ht="63.75">
+    <row r="7" spans="1:10" s="10" customFormat="1" ht="76.5">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="10" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="10" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="10" customFormat="1" ht="41.25" customHeight="1">
       <c r="A10" s="17" t="s">
@@ -1455,60 +1456,60 @@
         <v>32</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="50"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="50" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="21">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="143" t="s">
         <v>54</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="144" t="s">
         <v>55</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1574,78 +1575,78 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AP420"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="5" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="8" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="9.42578125" style="1" customWidth="1"/>
     <col min="12" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42">
       <c r="N1" s="24"/>
       <c r="O1" s="24"/>
       <c r="P1" s="24"/>
       <c r="Q1" s="24"/>
@@ -1793,51 +1794,51 @@
       <c r="S4" s="24"/>
       <c r="T4" s="24"/>
       <c r="U4" s="24"/>
       <c r="V4" s="24"/>
       <c r="W4" s="24"/>
       <c r="X4" s="24"/>
       <c r="Y4" s="24"/>
       <c r="Z4" s="24"/>
       <c r="AA4" s="24"/>
       <c r="AB4" s="24"/>
       <c r="AC4" s="24"/>
       <c r="AD4" s="24"/>
       <c r="AE4" s="24"/>
       <c r="AF4" s="24"/>
       <c r="AG4" s="24"/>
       <c r="AH4" s="24"/>
       <c r="AI4" s="24"/>
       <c r="AJ4" s="24"/>
       <c r="AK4" s="24"/>
       <c r="AL4" s="24"/>
       <c r="AM4" s="24"/>
       <c r="AN4" s="24"/>
       <c r="AO4" s="24"/>
       <c r="AP4" s="24"/>
     </row>
-    <row r="5" spans="1:42">
+    <row r="5" spans="1:42" ht="12.75">
       <c r="A5" s="72" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="63">
         <v>42.8</v>
       </c>
       <c r="C5" s="64" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="65">
         <v>166.6</v>
       </c>
       <c r="E5" s="66">
         <v>226.7</v>
       </c>
       <c r="F5" s="66">
         <v>290.5</v>
       </c>
       <c r="G5" s="67">
         <v>354.1</v>
       </c>
       <c r="H5" s="68">
         <v>418.3</v>
       </c>
       <c r="I5" s="73">
@@ -1863,51 +1864,51 @@
       <c r="S5" s="24"/>
       <c r="T5" s="24"/>
       <c r="U5" s="24"/>
       <c r="V5" s="24"/>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="24"/>
       <c r="Z5" s="24"/>
       <c r="AA5" s="24"/>
       <c r="AB5" s="24"/>
       <c r="AC5" s="24"/>
       <c r="AD5" s="24"/>
       <c r="AE5" s="24"/>
       <c r="AF5" s="24"/>
       <c r="AG5" s="24"/>
       <c r="AH5" s="24"/>
       <c r="AI5" s="24"/>
       <c r="AJ5" s="24"/>
       <c r="AK5" s="24"/>
       <c r="AL5" s="24"/>
       <c r="AM5" s="24"/>
       <c r="AN5" s="24"/>
       <c r="AO5" s="24"/>
       <c r="AP5" s="24"/>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:42" ht="12.75">
       <c r="A6" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="74">
         <v>58.9</v>
       </c>
       <c r="C6" s="75" t="s">
         <v>61</v>
       </c>
       <c r="D6" s="76">
         <v>200</v>
       </c>
       <c r="E6" s="70">
         <v>271.3</v>
       </c>
       <c r="F6" s="70">
         <v>353.4</v>
       </c>
       <c r="G6" s="67">
         <v>434.5</v>
       </c>
       <c r="H6" s="67">
         <v>497.5</v>
       </c>
       <c r="I6" s="70">
@@ -2003,51 +2004,51 @@
       <c r="S7" s="24"/>
       <c r="T7" s="24"/>
       <c r="U7" s="24"/>
       <c r="V7" s="24"/>
       <c r="W7" s="24"/>
       <c r="X7" s="24"/>
       <c r="Y7" s="24"/>
       <c r="Z7" s="24"/>
       <c r="AA7" s="24"/>
       <c r="AB7" s="24"/>
       <c r="AC7" s="24"/>
       <c r="AD7" s="24"/>
       <c r="AE7" s="24"/>
       <c r="AF7" s="24"/>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="24"/>
       <c r="AJ7" s="24"/>
       <c r="AK7" s="24"/>
       <c r="AL7" s="24"/>
       <c r="AM7" s="24"/>
       <c r="AN7" s="24"/>
       <c r="AO7" s="24"/>
       <c r="AP7" s="24"/>
     </row>
-    <row r="8" spans="1:42">
+    <row r="8" spans="1:42" ht="12.75">
       <c r="A8" s="141" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="82">
         <v>186.1</v>
       </c>
       <c r="C8" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="76">
         <v>578.70000000000005</v>
       </c>
       <c r="E8" s="79">
         <v>782.9</v>
       </c>
       <c r="F8" s="70">
         <v>983.4</v>
       </c>
       <c r="G8" s="80">
         <v>1159.8</v>
       </c>
       <c r="H8" s="67">
         <v>1336.9</v>
       </c>
       <c r="I8" s="70">
@@ -2073,79 +2074,81 @@
       <c r="S8" s="24"/>
       <c r="T8" s="24"/>
       <c r="U8" s="24"/>
       <c r="V8" s="24"/>
       <c r="W8" s="24"/>
       <c r="X8" s="24"/>
       <c r="Y8" s="24"/>
       <c r="Z8" s="24"/>
       <c r="AA8" s="24"/>
       <c r="AB8" s="24"/>
       <c r="AC8" s="24"/>
       <c r="AD8" s="24"/>
       <c r="AE8" s="24"/>
       <c r="AF8" s="24"/>
       <c r="AG8" s="24"/>
       <c r="AH8" s="24"/>
       <c r="AI8" s="24"/>
       <c r="AJ8" s="24"/>
       <c r="AK8" s="24"/>
       <c r="AL8" s="24"/>
       <c r="AM8" s="24"/>
       <c r="AN8" s="24"/>
       <c r="AO8" s="24"/>
       <c r="AP8" s="24"/>
     </row>
-    <row r="9" spans="1:42">
+    <row r="9" spans="1:42" ht="12.75">
       <c r="A9" s="97" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="83">
         <v>214.3</v>
       </c>
       <c r="C9" s="84" t="s">
         <v>66</v>
       </c>
       <c r="D9" s="85">
         <v>672.5</v>
       </c>
       <c r="E9" s="86">
         <v>917.2</v>
       </c>
       <c r="F9" s="87">
         <v>1135.0999999999999</v>
       </c>
       <c r="G9" s="88">
         <v>1343.3</v>
       </c>
       <c r="H9" s="89">
         <v>1553.9</v>
       </c>
       <c r="I9" s="87">
         <v>1783.2</v>
       </c>
-      <c r="J9" s="90"/>
+      <c r="J9" s="90">
+        <v>2045.7</v>
+      </c>
       <c r="K9" s="90"/>
       <c r="L9" s="90"/>
       <c r="M9" s="98"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
       <c r="P9" s="24"/>
       <c r="Q9" s="24"/>
       <c r="R9" s="24"/>
       <c r="S9" s="24"/>
       <c r="T9" s="24"/>
       <c r="U9" s="24"/>
       <c r="V9" s="24"/>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
       <c r="AA9" s="24"/>
       <c r="AB9" s="24"/>
       <c r="AC9" s="24"/>
       <c r="AD9" s="24"/>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="24"/>
@@ -10512,51 +10515,51 @@
       <c r="L420" s="24"/>
       <c r="M420" s="24"/>
       <c r="N420" s="24"/>
       <c r="O420" s="24"/>
       <c r="P420" s="24"/>
       <c r="Q420" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK40"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="R35" sqref="R35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
@@ -10785,51 +10788,53 @@
       </c>
       <c r="B9" s="61">
         <v>2.2000000000000002</v>
       </c>
       <c r="C9" s="114">
         <v>3.9</v>
       </c>
       <c r="D9" s="55">
         <v>6.8</v>
       </c>
       <c r="E9" s="86">
         <v>9.6999999999999993</v>
       </c>
       <c r="F9" s="114">
         <v>12.5</v>
       </c>
       <c r="G9" s="55">
         <v>15.7</v>
       </c>
       <c r="H9" s="55">
         <v>20.9</v>
       </c>
       <c r="I9" s="55">
         <v>25.8</v>
       </c>
-      <c r="J9" s="115"/>
+      <c r="J9" s="115">
+        <v>28.3</v>
+      </c>
       <c r="K9" s="55"/>
       <c r="L9" s="55"/>
       <c r="M9" s="115"/>
       <c r="AK9" s="24"/>
     </row>
     <row r="10" spans="1:37" ht="12.75">
       <c r="A10" s="28"/>
       <c r="B10" s="34"/>
       <c r="C10" s="26"/>
       <c r="D10" s="34"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="34"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="34"/>
       <c r="AK10" s="24"/>
     </row>
     <row r="11" spans="1:37" ht="12.75">
       <c r="A11" s="28"/>
       <c r="B11" s="34"/>
       <c r="C11" s="26"/>
@@ -11181,51 +11186,51 @@
       <c r="N29" s="24"/>
       <c r="O29" s="24"/>
       <c r="P29" s="24"/>
       <c r="Q29" s="24"/>
       <c r="R29" s="24"/>
     </row>
     <row r="40" spans="8:8">
       <c r="H40" s="1" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK172"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I27" sqref="I27:I29"/>
+      <selection activeCell="L32" sqref="L32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="24"/>
     <col min="44" max="44" width="8.85546875" style="24" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="24"/>
   </cols>
@@ -11267,87 +11272,87 @@
         <v>44</v>
       </c>
       <c r="G4" s="42" t="s">
         <v>45</v>
       </c>
       <c r="H4" s="42" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="42" t="s">
         <v>47</v>
       </c>
       <c r="J4" s="42" t="s">
         <v>48</v>
       </c>
       <c r="K4" s="42" t="s">
         <v>49</v>
       </c>
       <c r="L4" s="42" t="s">
         <v>50</v>
       </c>
       <c r="M4" s="43" t="s">
         <v>51</v>
       </c>
       <c r="AK4" s="60"/>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" ht="12.75">
       <c r="A5" s="72" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="127"/>
       <c r="C5" s="69"/>
       <c r="D5" s="69"/>
       <c r="E5" s="69"/>
       <c r="F5" s="69"/>
       <c r="G5" s="70"/>
       <c r="H5" s="69"/>
       <c r="I5" s="70"/>
       <c r="J5" s="70"/>
       <c r="K5" s="69"/>
       <c r="L5" s="69"/>
       <c r="M5" s="77"/>
       <c r="AK5" s="24"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B6" s="127"/>
       <c r="C6" s="69"/>
       <c r="D6" s="69"/>
       <c r="E6" s="69"/>
       <c r="F6" s="69"/>
       <c r="G6" s="70"/>
       <c r="H6" s="69"/>
       <c r="I6" s="70"/>
       <c r="J6" s="70"/>
       <c r="K6" s="69"/>
       <c r="L6" s="69"/>
       <c r="M6" s="77"/>
       <c r="AK6" s="24"/>
     </row>
-    <row r="7" spans="1:37" ht="22.5">
+    <row r="7" spans="1:37" ht="33.75">
       <c r="A7" s="128" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="74">
         <v>29.9</v>
       </c>
       <c r="C7" s="74">
         <v>81.599999999999994</v>
       </c>
       <c r="D7" s="74">
         <v>123.2</v>
       </c>
       <c r="E7" s="74">
         <v>170.1</v>
       </c>
       <c r="F7" s="74">
         <v>215.5</v>
       </c>
       <c r="G7" s="129">
         <v>256.5</v>
       </c>
       <c r="H7" s="74">
         <v>294.89999999999998</v>
       </c>
       <c r="I7" s="74">
@@ -11428,85 +11433,85 @@
       <c r="F9" s="74">
         <v>18.899999999999999</v>
       </c>
       <c r="G9" s="74">
         <v>23.6</v>
       </c>
       <c r="H9" s="74">
         <v>26.4</v>
       </c>
       <c r="I9" s="74">
         <v>29.2</v>
       </c>
       <c r="J9" s="74">
         <v>32</v>
       </c>
       <c r="K9" s="74">
         <v>35.6</v>
       </c>
       <c r="L9" s="79">
         <v>39.1</v>
       </c>
       <c r="M9" s="77">
         <v>42.7</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" ht="12.75">
       <c r="A10" s="99" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="127"/>
       <c r="C10" s="69"/>
       <c r="D10" s="69"/>
       <c r="E10" s="69"/>
       <c r="F10" s="70"/>
       <c r="G10" s="70"/>
       <c r="H10" s="69"/>
       <c r="I10" s="70"/>
       <c r="J10" s="70"/>
       <c r="K10" s="69"/>
       <c r="L10" s="69"/>
       <c r="M10" s="77"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="127"/>
       <c r="C11" s="69"/>
       <c r="D11" s="69"/>
       <c r="E11" s="69"/>
       <c r="F11" s="69"/>
       <c r="G11" s="70"/>
       <c r="H11" s="69"/>
       <c r="I11" s="69"/>
       <c r="J11" s="70"/>
       <c r="K11" s="69"/>
       <c r="L11" s="69"/>
       <c r="M11" s="77"/>
     </row>
-    <row r="12" spans="1:37" ht="22.5">
+    <row r="12" spans="1:37" ht="33.75">
       <c r="A12" s="128" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="74">
         <v>44.2</v>
       </c>
       <c r="C12" s="74">
         <v>97.8</v>
       </c>
       <c r="D12" s="74">
         <v>158.5</v>
       </c>
       <c r="E12" s="74">
         <v>219</v>
       </c>
       <c r="F12" s="74">
         <v>287.10000000000002</v>
       </c>
       <c r="G12" s="74">
         <v>351.9</v>
       </c>
       <c r="H12" s="74">
         <v>396.7</v>
       </c>
       <c r="I12" s="74">
@@ -11619,51 +11624,51 @@
       <c r="G15" s="74"/>
       <c r="H15" s="74"/>
       <c r="I15" s="74"/>
       <c r="J15" s="74"/>
       <c r="K15" s="70"/>
       <c r="L15" s="79"/>
       <c r="M15" s="77"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="74"/>
       <c r="C16" s="74"/>
       <c r="D16" s="74"/>
       <c r="E16" s="74"/>
       <c r="F16" s="74"/>
       <c r="G16" s="74"/>
       <c r="H16" s="74"/>
       <c r="I16" s="74"/>
       <c r="J16" s="74"/>
       <c r="K16" s="70"/>
       <c r="L16" s="79"/>
       <c r="M16" s="77"/>
     </row>
-    <row r="17" spans="1:13" ht="22.5">
+    <row r="17" spans="1:13" ht="33.75">
       <c r="A17" s="128" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="78">
         <v>69</v>
       </c>
       <c r="C17" s="74">
         <v>143.6</v>
       </c>
       <c r="D17" s="74">
         <v>224.5</v>
       </c>
       <c r="E17" s="106">
         <v>315.39999999999998</v>
       </c>
       <c r="F17" s="79">
         <v>435.5</v>
       </c>
       <c r="G17" s="74">
         <v>550.5</v>
       </c>
       <c r="H17" s="74">
         <v>689.7</v>
       </c>
       <c r="I17" s="74">
@@ -11776,51 +11781,51 @@
       <c r="G20" s="74"/>
       <c r="H20" s="74"/>
       <c r="I20" s="74"/>
       <c r="J20" s="74"/>
       <c r="K20" s="70"/>
       <c r="L20" s="79"/>
       <c r="M20" s="77"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="78"/>
       <c r="C21" s="74"/>
       <c r="D21" s="74"/>
       <c r="E21" s="106"/>
       <c r="F21" s="79"/>
       <c r="G21" s="74"/>
       <c r="H21" s="74"/>
       <c r="I21" s="74"/>
       <c r="J21" s="74"/>
       <c r="K21" s="70"/>
       <c r="L21" s="79"/>
       <c r="M21" s="77"/>
     </row>
-    <row r="22" spans="1:13" ht="22.5">
+    <row r="22" spans="1:13" ht="33.75">
       <c r="A22" s="128" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="78">
         <v>184.8</v>
       </c>
       <c r="C22" s="78">
         <v>381.8</v>
       </c>
       <c r="D22" s="78">
         <v>571.79999999999995</v>
       </c>
       <c r="E22" s="106">
         <v>773</v>
       </c>
       <c r="F22" s="79">
         <v>970.4</v>
       </c>
       <c r="G22" s="78">
         <v>1143.3</v>
       </c>
       <c r="H22" s="78">
         <v>1317.1</v>
       </c>
       <c r="I22" s="78">
@@ -11933,145 +11938,151 @@
       <c r="G25" s="133"/>
       <c r="H25" s="134"/>
       <c r="I25" s="134"/>
       <c r="J25" s="134"/>
       <c r="K25" s="134"/>
       <c r="L25" s="134"/>
       <c r="M25" s="70"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="82"/>
       <c r="C26" s="133"/>
       <c r="D26" s="134"/>
       <c r="E26" s="134"/>
       <c r="F26" s="124"/>
       <c r="G26" s="133"/>
       <c r="H26" s="134"/>
       <c r="I26" s="134"/>
       <c r="J26" s="134"/>
       <c r="K26" s="134"/>
       <c r="L26" s="134"/>
       <c r="M26" s="70"/>
     </row>
-    <row r="27" spans="1:13" ht="22.5">
+    <row r="27" spans="1:13" ht="33.75">
       <c r="A27" s="128" t="s">
         <v>72</v>
       </c>
       <c r="B27" s="78">
         <v>212</v>
       </c>
       <c r="C27" s="134">
         <v>433.8</v>
       </c>
       <c r="D27" s="135">
         <v>665.1</v>
       </c>
       <c r="E27" s="134">
         <v>906.8</v>
       </c>
       <c r="F27" s="124">
         <v>1121.7</v>
       </c>
       <c r="G27" s="136">
         <v>1326.5</v>
       </c>
       <c r="H27" s="134">
         <v>1531.6</v>
       </c>
       <c r="I27" s="134">
         <v>1755.6</v>
       </c>
-      <c r="J27" s="134"/>
+      <c r="J27" s="134">
+        <v>2015.3</v>
+      </c>
       <c r="K27" s="134"/>
       <c r="L27" s="134"/>
       <c r="M27" s="70"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="130" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="78">
         <v>183.9</v>
       </c>
       <c r="C28" s="134">
         <v>378.4</v>
       </c>
       <c r="D28" s="134">
         <v>587.4</v>
       </c>
       <c r="E28" s="134">
         <v>808.9</v>
       </c>
       <c r="F28" s="81">
         <v>1016.9</v>
       </c>
       <c r="G28" s="136">
         <v>1216</v>
       </c>
       <c r="H28" s="134">
         <v>1415.8</v>
       </c>
       <c r="I28" s="134">
         <v>1634.7</v>
       </c>
-      <c r="J28" s="134"/>
+      <c r="J28" s="134">
+        <v>1889.7</v>
+      </c>
       <c r="K28" s="134"/>
       <c r="L28" s="134"/>
       <c r="M28" s="70"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="137" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="138">
         <v>28.1</v>
       </c>
       <c r="C29" s="139">
         <v>55.4</v>
       </c>
       <c r="D29" s="139">
         <v>77.7</v>
       </c>
       <c r="E29" s="139">
         <v>97.9</v>
       </c>
       <c r="F29" s="126">
         <v>104.8</v>
       </c>
       <c r="G29" s="140">
         <v>110.5</v>
       </c>
       <c r="H29" s="139">
         <v>115.8</v>
       </c>
       <c r="I29" s="139">
         <v>120.9</v>
       </c>
-      <c r="J29" s="139"/>
+      <c r="J29" s="139">
+        <v>125.7</v>
+      </c>
       <c r="K29" s="139"/>
       <c r="L29" s="139"/>
       <c r="M29" s="87"/>
     </row>
     <row r="30" spans="1:13" ht="48.75" customHeight="1">
       <c r="A30" s="148" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="148"/>
       <c r="C30" s="148"/>
       <c r="D30" s="148"/>
       <c r="E30" s="148"/>
       <c r="F30" s="148"/>
       <c r="G30" s="148"/>
       <c r="H30" s="148"/>
       <c r="I30" s="148"/>
       <c r="J30" s="148"/>
       <c r="K30" s="148"/>
       <c r="L30" s="148"/>
       <c r="M30" s="148"/>
     </row>
     <row r="31" spans="1:13" ht="12.75">
       <c r="A31" s="30"/>
       <c r="B31" s="34"/>
       <c r="C31" s="26"/>
@@ -14210,52 +14221,52 @@
       <c r="I172" s="24"/>
       <c r="J172" s="24"/>
       <c r="K172" s="24"/>
       <c r="L172" s="24"/>
       <c r="M172" s="24"/>
       <c r="N172" s="24"/>
       <c r="O172" s="24"/>
       <c r="P172" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="95" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AL44"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75">
@@ -14495,51 +14506,53 @@
       </c>
       <c r="B9" s="125">
         <v>0.1</v>
       </c>
       <c r="C9" s="125">
         <v>0.1</v>
       </c>
       <c r="D9" s="125" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="125">
         <v>0.6</v>
       </c>
       <c r="F9" s="125">
         <v>0.9</v>
       </c>
       <c r="G9" s="126">
         <v>1.1000000000000001</v>
       </c>
       <c r="H9" s="126">
         <v>1.5</v>
       </c>
       <c r="I9" s="126">
         <v>1.7</v>
       </c>
-      <c r="J9" s="126"/>
+      <c r="J9" s="126">
+        <v>2.1</v>
+      </c>
       <c r="K9" s="126"/>
       <c r="L9" s="126"/>
       <c r="M9" s="126"/>
       <c r="AK9" s="24"/>
       <c r="AL9" s="24"/>
     </row>
     <row r="10" spans="1:38" ht="12.75">
       <c r="A10" s="32"/>
       <c r="B10" s="38"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
     </row>
     <row r="11" spans="1:38" ht="12.75">
       <c r="A11" s="32"/>
       <c r="B11" s="38"/>
       <c r="C11" s="26"/>