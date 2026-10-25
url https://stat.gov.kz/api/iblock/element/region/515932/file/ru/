--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="854"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="854" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Трубопроводный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33"/>
   <c r="A2"/>
   <c r="B2" i="32"/>
   <c r="A2"/>
   <c r="B2" i="31"/>
   <c r="A2"/>
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
@@ -410,57 +410,57 @@
     </r>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
   </si>
   <si>
     <t>С 2022 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#,##0.0\ _₽"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -727,53 +727,53 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -803,275 +803,275 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="169" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="14"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
@@ -1390,52 +1390,52 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="78" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1">
       <c r="A2" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="14">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1">
       <c r="A3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="15" t="s">
@@ -1524,60 +1524,60 @@
         <v>35</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="44"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="23">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="23">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="111" t="s">
         <v>57</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>58</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1643,78 +1643,78 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AH25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:34" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
@@ -1944,51 +1944,53 @@
       </c>
       <c r="B9" s="80">
         <v>1133</v>
       </c>
       <c r="C9" s="81">
         <v>2254.6999999999998</v>
       </c>
       <c r="D9" s="81">
         <v>3299.3</v>
       </c>
       <c r="E9" s="82">
         <v>4361.8</v>
       </c>
       <c r="F9" s="81">
         <v>5313</v>
       </c>
       <c r="G9" s="83">
         <v>6221</v>
       </c>
       <c r="H9" s="83">
         <v>7452.1</v>
       </c>
       <c r="I9" s="81">
         <v>8653</v>
       </c>
-      <c r="J9" s="81"/>
+      <c r="J9" s="81">
+        <v>9917.2000000000007</v>
+      </c>
       <c r="K9" s="81"/>
       <c r="L9" s="84"/>
       <c r="M9" s="85"/>
       <c r="AH9" s="73"/>
     </row>
     <row r="10" spans="1:34" s="2" customFormat="1" ht="12.75">
       <c r="A10" s="112" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="112"/>
       <c r="C10" s="112"/>
       <c r="D10" s="112"/>
       <c r="E10" s="112"/>
       <c r="F10" s="112"/>
       <c r="G10" s="112"/>
       <c r="H10" s="112"/>
       <c r="I10" s="112"/>
       <c r="J10" s="112"/>
       <c r="K10" s="112"/>
       <c r="L10" s="112"/>
       <c r="M10" s="112"/>
       <c r="AH10" s="73"/>
     </row>
     <row r="11" spans="1:34" s="2" customFormat="1" ht="35.25" customHeight="1">
       <c r="A11" s="113" t="s">
@@ -2227,51 +2229,51 @@
       <c r="L25" s="74"/>
       <c r="M25" s="74"/>
       <c r="N25" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
       <c r="AK2" s="74"/>
     </row>
@@ -2494,51 +2496,53 @@
       </c>
       <c r="B9" s="95">
         <v>376.4</v>
       </c>
       <c r="C9" s="96">
         <v>677.6</v>
       </c>
       <c r="D9" s="96">
         <v>1010.1</v>
       </c>
       <c r="E9" s="82">
         <v>1231.7</v>
       </c>
       <c r="F9" s="82">
         <v>1558.5</v>
       </c>
       <c r="G9" s="96">
         <v>1874.9</v>
       </c>
       <c r="H9" s="96">
         <v>2202.6</v>
       </c>
       <c r="I9" s="96">
         <v>2542.1999999999998</v>
       </c>
-      <c r="J9" s="96"/>
+      <c r="J9" s="96">
+        <v>2895.6</v>
+      </c>
       <c r="K9" s="80"/>
       <c r="L9" s="97"/>
       <c r="M9" s="98"/>
       <c r="AK9" s="74"/>
     </row>
     <row r="10" spans="1:37" ht="29.25" customHeight="1">
       <c r="A10" s="115" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="115"/>
       <c r="C10" s="115"/>
       <c r="D10" s="115"/>
       <c r="E10" s="115"/>
       <c r="F10" s="115"/>
       <c r="G10" s="115"/>
       <c r="H10" s="115"/>
       <c r="I10" s="115"/>
       <c r="J10" s="115"/>
       <c r="K10" s="115"/>
       <c r="L10" s="115"/>
       <c r="M10" s="115"/>
     </row>
     <row r="11" spans="1:37" ht="12.75">
       <c r="A11" s="38"/>
       <c r="B11" s="39"/>
@@ -3314,51 +3318,51 @@
       <c r="P46" s="74"/>
       <c r="Q46" s="74"/>
       <c r="R46" s="74"/>
       <c r="S46" s="74"/>
       <c r="T46" s="74"/>
       <c r="U46" s="74"/>
       <c r="V46" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK30"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="13" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
@@ -3387,93 +3391,93 @@
         <v>45</v>
       </c>
       <c r="G4" s="46" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="46" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="46" t="s">
         <v>48</v>
       </c>
       <c r="J4" s="46" t="s">
         <v>49</v>
       </c>
       <c r="K4" s="46" t="s">
         <v>50</v>
       </c>
       <c r="L4" s="46" t="s">
         <v>51</v>
       </c>
       <c r="M4" s="47" t="s">
         <v>52</v>
       </c>
       <c r="AK4" s="73"/>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" ht="12.75">
       <c r="A5" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B5" s="99">
         <v>271</v>
       </c>
       <c r="C5" s="100">
         <v>538.20000000000005</v>
       </c>
       <c r="D5" s="59">
         <v>753.13</v>
       </c>
       <c r="E5" s="66">
         <v>971.3</v>
       </c>
       <c r="F5" s="66">
         <v>1241.1099999999999</v>
       </c>
       <c r="G5" s="59">
         <v>1668.12</v>
       </c>
       <c r="H5" s="59">
         <v>2184.84</v>
       </c>
       <c r="I5" s="59">
         <v>2681.05</v>
       </c>
       <c r="J5" s="66">
         <v>3128.74</v>
       </c>
       <c r="K5" s="66">
         <v>3443.47</v>
       </c>
       <c r="L5" s="71">
         <v>3799.87</v>
       </c>
       <c r="M5" s="78">
         <v>4157.5</v>
       </c>
       <c r="AK5" s="74"/>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:37" ht="12.75">
       <c r="A6" s="87" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="66">
         <v>294.63</v>
       </c>
       <c r="C6" s="66">
         <v>512.23</v>
       </c>
       <c r="D6" s="59">
         <v>761.66</v>
       </c>
       <c r="E6" s="66">
         <v>1016.47</v>
       </c>
       <c r="F6" s="66">
         <v>1244.8499999999999</v>
       </c>
       <c r="G6" s="59">
         <v>1498.89</v>
       </c>
       <c r="H6" s="59">
         <v>1739.66</v>
       </c>
       <c r="I6" s="59">
@@ -3583,51 +3587,53 @@
       </c>
       <c r="B9" s="102">
         <v>353.3</v>
       </c>
       <c r="C9" s="82">
         <v>711.83</v>
       </c>
       <c r="D9" s="103">
         <v>1076</v>
       </c>
       <c r="E9" s="82">
         <v>1596.3</v>
       </c>
       <c r="F9" s="82">
         <v>2111.4</v>
       </c>
       <c r="G9" s="103">
         <v>2628.5</v>
       </c>
       <c r="H9" s="103">
         <v>3474.4</v>
       </c>
       <c r="I9" s="103">
         <v>4277.1000000000004</v>
       </c>
-      <c r="J9" s="103"/>
+      <c r="J9" s="103">
+        <v>5132.8999999999996</v>
+      </c>
       <c r="K9" s="103"/>
       <c r="L9" s="82"/>
       <c r="M9" s="85"/>
     </row>
     <row r="10" spans="1:37" ht="46.5" customHeight="1">
       <c r="A10" s="112" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="112"/>
       <c r="C10" s="112"/>
       <c r="D10" s="112"/>
       <c r="E10" s="112"/>
       <c r="F10" s="112"/>
       <c r="G10" s="112"/>
       <c r="H10" s="112"/>
       <c r="I10" s="112"/>
       <c r="J10" s="112"/>
       <c r="K10" s="112"/>
       <c r="L10" s="112"/>
       <c r="M10" s="112"/>
     </row>
     <row r="11" spans="1:37" ht="12.75">
       <c r="A11" s="40"/>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
@@ -3954,52 +3960,52 @@
       <c r="I30" s="74"/>
       <c r="J30" s="74"/>
       <c r="K30" s="74"/>
       <c r="L30" s="74"/>
       <c r="M30" s="74"/>
       <c r="N30" s="74"/>
       <c r="O30" s="74"/>
       <c r="P30" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:T29"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.85546875" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
@@ -4222,51 +4228,53 @@
       </c>
       <c r="B9" s="108">
         <v>403.3</v>
       </c>
       <c r="C9" s="96">
         <v>865.3</v>
       </c>
       <c r="D9" s="96">
         <v>1213.2</v>
       </c>
       <c r="E9" s="82">
         <v>1533.8</v>
       </c>
       <c r="F9" s="109">
         <v>1643</v>
       </c>
       <c r="G9" s="96">
         <v>1717.6</v>
       </c>
       <c r="H9" s="96">
         <v>1775.1</v>
       </c>
       <c r="I9" s="96">
         <v>1833.7</v>
       </c>
-      <c r="J9" s="96"/>
+      <c r="J9" s="96">
+        <v>1888.7</v>
+      </c>
       <c r="K9" s="80"/>
       <c r="L9" s="110"/>
       <c r="M9" s="98"/>
     </row>
     <row r="10" spans="1:13" ht="36.75" customHeight="1">
       <c r="A10" s="113" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="113"/>
       <c r="C10" s="113"/>
       <c r="D10" s="113"/>
       <c r="E10" s="113"/>
       <c r="F10" s="113"/>
       <c r="G10" s="113"/>
       <c r="H10" s="113"/>
       <c r="I10" s="113"/>
       <c r="J10" s="113"/>
       <c r="K10" s="113"/>
       <c r="L10" s="113"/>
       <c r="M10" s="113"/>
     </row>
     <row r="11" spans="1:13" ht="26.25" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>54</v>
       </c>