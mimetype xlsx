--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="716"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="716" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33"/>
   <c r="A2"/>
   <c r="B2" i="32"/>
   <c r="A2"/>
   <c r="B2" i="31"/>
   <c r="A2"/>
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
@@ -444,50 +444,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -1222,52 +1223,52 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="78" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:10" s="11" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="62">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="11" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="25" t="s">
@@ -1356,60 +1357,60 @@
         <v>32</v>
       </c>
       <c r="J13" s="12"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1">
       <c r="A14" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="27"/>
       <c r="J14" s="12"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1">
       <c r="A15" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="23">
-        <v>46278</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="23">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="74" t="s">
         <v>54</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="15" t="s">
         <v>10</v>
       </c>
@@ -1476,78 +1477,78 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="10" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AM36"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="M33" sqref="M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="1" customWidth="1"/>
     <col min="12" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:39" ht="15.75">
       <c r="A2" s="8">
@@ -1590,97 +1591,97 @@
       </c>
       <c r="H4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>41</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>42</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="M4" s="29" t="s">
         <v>45</v>
       </c>
       <c r="AI4" s="28"/>
       <c r="AJ4" s="28"/>
       <c r="AK4" s="28"/>
       <c r="AL4" s="28"/>
       <c r="AM4" s="28"/>
     </row>
-    <row r="5" spans="1:39">
+    <row r="5" spans="1:39" ht="12.75">
       <c r="A5" s="78" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="1">
         <v>42.8</v>
       </c>
       <c r="C5" s="1">
         <v>63.7</v>
       </c>
       <c r="D5" s="1">
         <v>60.1</v>
       </c>
       <c r="E5" s="1">
         <v>60.2</v>
       </c>
       <c r="F5" s="1">
         <v>63.8</v>
       </c>
       <c r="G5" s="1">
         <v>63.6</v>
       </c>
       <c r="H5" s="1">
         <v>64.2</v>
       </c>
       <c r="I5" s="1">
         <v>103.5</v>
       </c>
       <c r="J5" s="1">
         <v>95.3</v>
       </c>
       <c r="K5" s="79">
         <v>86</v>
       </c>
       <c r="L5" s="79">
         <v>94.3</v>
       </c>
       <c r="M5" s="79">
         <v>88.6</v>
       </c>
       <c r="AI5" s="28"/>
       <c r="AJ5" s="28"/>
       <c r="AK5" s="28"/>
       <c r="AL5" s="28"/>
       <c r="AM5" s="28"/>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:39" ht="12.75">
       <c r="A6" s="78" t="s">
         <v>58</v>
       </c>
       <c r="B6" s="80">
         <v>58.9</v>
       </c>
       <c r="C6" s="81">
         <v>65.900000000000006</v>
       </c>
       <c r="D6" s="81">
         <v>75.2</v>
       </c>
       <c r="E6" s="81">
         <v>71.400000000000006</v>
       </c>
       <c r="F6" s="81">
         <v>82.1</v>
       </c>
       <c r="G6" s="81">
         <v>81.099999999999994</v>
       </c>
       <c r="H6" s="81">
         <v>63</v>
       </c>
       <c r="I6" s="81">
@@ -1728,125 +1729,127 @@
       </c>
       <c r="H7" s="81">
         <v>151.6</v>
       </c>
       <c r="I7" s="81">
         <v>152.80000000000001</v>
       </c>
       <c r="J7" s="81">
         <v>170.4</v>
       </c>
       <c r="K7" s="82">
         <v>183.4</v>
       </c>
       <c r="L7" s="82">
         <v>202.3</v>
       </c>
       <c r="M7" s="81">
         <v>203.5</v>
       </c>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="28"/>
       <c r="AL7" s="28"/>
       <c r="AM7" s="28"/>
     </row>
-    <row r="8" spans="1:39">
+    <row r="8" spans="1:39" ht="12.75">
       <c r="A8" s="83" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="84">
         <v>186.1</v>
       </c>
       <c r="C8" s="84">
         <v>199.7</v>
       </c>
       <c r="D8" s="84">
         <v>192.8</v>
       </c>
       <c r="E8" s="84">
         <v>204.2</v>
       </c>
       <c r="F8" s="84">
         <v>200.6</v>
       </c>
       <c r="G8" s="84">
         <v>176.3</v>
       </c>
       <c r="H8" s="84">
         <v>177.1</v>
       </c>
       <c r="I8" s="84">
         <v>191.5</v>
       </c>
       <c r="J8" s="85">
         <v>220</v>
       </c>
       <c r="K8" s="84">
         <v>228.2</v>
       </c>
       <c r="L8" s="84">
         <v>221.7</v>
       </c>
       <c r="M8" s="84">
         <v>227.5</v>
       </c>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="28"/>
       <c r="AL8" s="28"/>
       <c r="AM8" s="28"/>
     </row>
-    <row r="9" spans="1:39">
+    <row r="9" spans="1:39" ht="12.75">
       <c r="A9" s="86" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="87">
         <v>214.3</v>
       </c>
       <c r="C9" s="87">
         <v>223.4</v>
       </c>
       <c r="D9" s="87">
         <v>234.7</v>
       </c>
       <c r="E9" s="87">
         <v>244.7</v>
       </c>
       <c r="F9" s="87">
         <v>217.9</v>
       </c>
       <c r="G9" s="87">
         <v>208.2</v>
       </c>
       <c r="H9" s="87">
         <v>210.6</v>
       </c>
       <c r="I9" s="87">
         <v>229.2</v>
       </c>
-      <c r="J9" s="88"/>
+      <c r="J9" s="88">
+        <v>262.5</v>
+      </c>
       <c r="K9" s="87"/>
       <c r="L9" s="87"/>
       <c r="M9" s="87"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="28"/>
       <c r="AL9" s="28"/>
       <c r="AM9" s="28"/>
     </row>
     <row r="10" spans="1:39" ht="45" customHeight="1">
       <c r="A10" s="122" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="122"/>
       <c r="C10" s="122"/>
       <c r="D10" s="122"/>
       <c r="E10" s="122"/>
       <c r="F10" s="122"/>
       <c r="G10" s="122"/>
       <c r="H10" s="122"/>
       <c r="I10" s="122"/>
       <c r="J10" s="122"/>
       <c r="K10" s="122"/>
       <c r="L10" s="122"/>
       <c r="M10" s="122"/>
@@ -2344,51 +2347,51 @@
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
       <c r="R36" s="28"/>
       <c r="S36" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P31"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
@@ -2610,51 +2613,53 @@
       </c>
       <c r="B9" s="72">
         <v>2.2000000000000002</v>
       </c>
       <c r="C9" s="97">
         <v>1.7</v>
       </c>
       <c r="D9" s="70">
         <v>2.9</v>
       </c>
       <c r="E9" s="97">
         <v>2.9</v>
       </c>
       <c r="F9" s="70">
         <v>2.8</v>
       </c>
       <c r="G9" s="70">
         <v>3.2</v>
       </c>
       <c r="H9" s="70">
         <v>5.0999999999999996</v>
       </c>
       <c r="I9" s="70">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J9" s="70"/>
+      <c r="J9" s="70">
+        <v>2.4</v>
+      </c>
       <c r="K9" s="97"/>
       <c r="L9" s="97"/>
       <c r="M9" s="70"/>
     </row>
     <row r="10" spans="1:13" ht="12.75">
       <c r="A10" s="34"/>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="36"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:13" ht="12.75">
       <c r="A11" s="34"/>
       <c r="B11" s="35"/>
       <c r="C11" s="35"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
@@ -2986,51 +2991,51 @@
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK164"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A56" sqref="A56"/>
+      <selection activeCell="K39" sqref="K39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="28"/>
     <col min="44" max="44" width="8.85546875" style="28" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Пассажирооборот</v>
       </c>
@@ -3057,51 +3062,51 @@
       <c r="F4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>41</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>42</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="M4" s="29" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" ht="12.75">
       <c r="A5" s="78" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="98"/>
       <c r="C5" s="98"/>
       <c r="D5" s="99"/>
       <c r="E5" s="98"/>
       <c r="F5" s="98"/>
       <c r="G5" s="98"/>
       <c r="H5" s="98"/>
       <c r="I5" s="98"/>
       <c r="J5" s="98"/>
       <c r="K5" s="98"/>
       <c r="L5" s="98"/>
       <c r="M5" s="99"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="90" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="98"/>
       <c r="C6" s="98"/>
       <c r="D6" s="99"/>
       <c r="E6" s="98"/>
       <c r="F6" s="98"/>
@@ -3214,51 +3219,51 @@
       <c r="F9" s="101" t="s">
         <v>65</v>
       </c>
       <c r="G9" s="103">
         <v>4.7</v>
       </c>
       <c r="H9" s="80">
         <v>2.8</v>
       </c>
       <c r="I9" s="103">
         <v>2.8</v>
       </c>
       <c r="J9" s="104">
         <v>2.8</v>
       </c>
       <c r="K9" s="80">
         <v>3.6</v>
       </c>
       <c r="L9" s="107">
         <v>3.6</v>
       </c>
       <c r="M9" s="99">
         <v>3.6</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" ht="12.75">
       <c r="A10" s="78" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="28"/>
       <c r="H10" s="28"/>
       <c r="M10" s="99"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="90" t="s">
         <v>47</v>
       </c>
       <c r="M11" s="99"/>
     </row>
     <row r="12" spans="1:37" ht="22.5">
       <c r="A12" s="108" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="80">
         <v>44.2</v>
       </c>
       <c r="C12" s="80">
         <v>53.6</v>
       </c>
       <c r="D12" s="80">
         <v>60.7</v>
@@ -3727,117 +3732,123 @@
       </c>
       <c r="B27" s="80">
         <v>212</v>
       </c>
       <c r="C27" s="80">
         <v>221.7</v>
       </c>
       <c r="D27" s="80">
         <v>231.3</v>
       </c>
       <c r="E27" s="105">
         <v>241.8</v>
       </c>
       <c r="F27" s="107">
         <v>214.8</v>
       </c>
       <c r="G27" s="80">
         <v>204.8</v>
       </c>
       <c r="H27" s="80">
         <v>205.1</v>
       </c>
       <c r="I27" s="80">
         <v>224</v>
       </c>
-      <c r="J27" s="80"/>
+      <c r="J27" s="80">
+        <v>259.7</v>
+      </c>
       <c r="K27" s="28"/>
       <c r="L27" s="107"/>
       <c r="M27" s="82"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="110" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="80">
         <v>183.9</v>
       </c>
       <c r="C28" s="80">
         <v>194.5</v>
       </c>
       <c r="D28" s="80">
         <v>209</v>
       </c>
       <c r="E28" s="105">
         <v>221.5</v>
       </c>
       <c r="F28" s="107">
         <v>208</v>
       </c>
       <c r="G28" s="80">
         <v>199.1</v>
       </c>
       <c r="H28" s="80">
         <v>199.8</v>
       </c>
       <c r="I28" s="80">
         <v>218.9</v>
       </c>
-      <c r="J28" s="80"/>
+      <c r="J28" s="80">
+        <v>254.9</v>
+      </c>
       <c r="K28" s="28"/>
       <c r="L28" s="107"/>
       <c r="M28" s="82"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="112" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="113">
         <v>28.1</v>
       </c>
       <c r="C29" s="113">
         <v>27.2</v>
       </c>
       <c r="D29" s="113">
         <v>22.3</v>
       </c>
       <c r="E29" s="114">
         <v>20.2</v>
       </c>
       <c r="F29" s="114">
         <v>6.8</v>
       </c>
       <c r="G29" s="113">
         <v>5.7</v>
       </c>
       <c r="H29" s="113">
         <v>5.3</v>
       </c>
       <c r="I29" s="113">
         <v>5.0999999999999996</v>
       </c>
-      <c r="J29" s="113"/>
+      <c r="J29" s="113">
+        <v>4.8</v>
+      </c>
       <c r="K29" s="70"/>
       <c r="L29" s="114"/>
       <c r="M29" s="115"/>
     </row>
     <row r="30" spans="1:13" ht="12.75">
       <c r="A30" s="39"/>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="35"/>
       <c r="I30" s="35"/>
       <c r="J30" s="35"/>
       <c r="K30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
     </row>
     <row r="31" spans="1:13" ht="12.75">
       <c r="A31" s="39"/>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
@@ -5784,52 +5795,52 @@
       <c r="I160" s="123"/>
       <c r="J160" s="123"/>
       <c r="K160" s="123"/>
       <c r="L160" s="123"/>
       <c r="M160" s="123"/>
     </row>
     <row r="164" spans="6:6">
       <c r="F164" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A160:M160"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P36"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
@@ -6053,51 +6064,53 @@
       </c>
       <c r="B9" s="121">
         <v>0.1</v>
       </c>
       <c r="C9" s="121">
         <v>0.1</v>
       </c>
       <c r="D9" s="121">
         <v>0.4</v>
       </c>
       <c r="E9" s="121" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="121">
         <v>0.3</v>
       </c>
       <c r="G9" s="121">
         <v>0.2</v>
       </c>
       <c r="H9" s="121">
         <v>0.3</v>
       </c>
       <c r="I9" s="121">
         <v>0.3</v>
       </c>
-      <c r="J9" s="121"/>
+      <c r="J9" s="121">
+        <v>0.3</v>
+      </c>
       <c r="K9" s="121"/>
       <c r="L9" s="121"/>
       <c r="M9" s="121"/>
     </row>
     <row r="10" spans="1:16" ht="12.75">
       <c r="A10" s="53"/>
       <c r="B10" s="54"/>
       <c r="C10" s="54"/>
       <c r="D10" s="54"/>
       <c r="E10" s="54"/>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="54"/>
       <c r="J10" s="54"/>
       <c r="K10" s="54"/>
       <c r="L10" s="54"/>
       <c r="M10" s="55"/>
     </row>
     <row r="11" spans="1:16" ht="12.75">
       <c r="A11" s="53"/>
       <c r="B11" s="54"/>
       <c r="C11" s="54"/>
       <c r="D11" s="54"/>
       <c r="E11" s="54"/>