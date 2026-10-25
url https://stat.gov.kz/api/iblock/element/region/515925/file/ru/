--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="793"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="793" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33"/>
   <c r="A2"/>
   <c r="B2" i="32"/>
   <c r="A2"/>
   <c r="B2" i="31"/>
   <c r="A2"/>
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
@@ -695,51 +695,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1026,50 +1026,59 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1364,52 +1373,52 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
     <col min="2" max="2" width="78" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:10" s="11" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="16">
         <v>181101</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="11" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="26" t="s">
@@ -1498,60 +1507,60 @@
         <v>32</v>
       </c>
       <c r="J13" s="12"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="29"/>
       <c r="J14" s="12"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="24">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="24">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="127" t="s">
         <v>54</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="68" t="s">
         <v>55</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="15" t="s">
         <v>10</v>
       </c>
@@ -1617,78 +1626,78 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="10" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AM33"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:39" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
@@ -1722,96 +1731,96 @@
         <v>43</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>47</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>48</v>
       </c>
       <c r="M4" s="31" t="s">
         <v>49</v>
       </c>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="30"/>
       <c r="AM4" s="30"/>
     </row>
-    <row r="5" spans="1:39">
+    <row r="5" spans="1:39" ht="12.75">
       <c r="A5" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="72">
         <v>863</v>
       </c>
       <c r="C5" s="73">
         <v>1105.52</v>
       </c>
       <c r="D5" s="74">
         <v>1069.83</v>
       </c>
       <c r="E5" s="74">
         <v>1246.44</v>
       </c>
       <c r="F5" s="74">
         <v>1262.3599999999999</v>
       </c>
       <c r="G5" s="75">
         <v>1322.3</v>
       </c>
       <c r="H5" s="75">
         <v>1366.7</v>
       </c>
       <c r="I5" s="75">
         <v>1029.5</v>
       </c>
       <c r="J5" s="1">
         <v>993.5</v>
       </c>
       <c r="K5" s="75">
         <v>972.7</v>
       </c>
       <c r="L5" s="75">
         <v>995</v>
       </c>
       <c r="M5" s="75">
         <v>975.4</v>
       </c>
       <c r="AJ5" s="30"/>
       <c r="AK5" s="30"/>
       <c r="AL5" s="30"/>
       <c r="AM5" s="30"/>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:39" ht="12.75">
       <c r="A6" s="71" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="76">
         <v>663.6</v>
       </c>
       <c r="C6" s="75">
         <v>887.4</v>
       </c>
       <c r="D6" s="75">
         <v>1203.3</v>
       </c>
       <c r="E6" s="75">
         <v>953.2</v>
       </c>
       <c r="F6" s="75">
         <v>1083</v>
       </c>
       <c r="G6" s="77" t="s">
         <v>60</v>
       </c>
       <c r="H6" s="77" t="s">
         <v>61</v>
       </c>
       <c r="I6" s="77" t="s">
@@ -1857,124 +1866,126 @@
         <v>1791.5</v>
       </c>
       <c r="H7" s="75">
         <v>2394.3000000000002</v>
       </c>
       <c r="I7" s="75">
         <v>2532.5</v>
       </c>
       <c r="J7" s="75">
         <v>2888</v>
       </c>
       <c r="K7" s="75">
         <v>3168</v>
       </c>
       <c r="L7" s="75">
         <v>3414.5</v>
       </c>
       <c r="M7" s="75">
         <v>3476.1</v>
       </c>
       <c r="AJ7" s="30"/>
       <c r="AK7" s="30"/>
       <c r="AL7" s="30"/>
       <c r="AM7" s="30"/>
     </row>
-    <row r="8" spans="1:39">
+    <row r="8" spans="1:39" ht="12.75">
       <c r="A8" s="78" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="76">
         <v>3543.8</v>
       </c>
       <c r="C8" s="79">
         <v>3445.9</v>
       </c>
       <c r="D8" s="79">
         <v>3683</v>
       </c>
       <c r="E8" s="79">
         <v>3986.5</v>
       </c>
       <c r="F8" s="79">
         <v>3962.6</v>
       </c>
       <c r="G8" s="79">
         <v>3695.6</v>
       </c>
       <c r="H8" s="79">
         <v>3868.5</v>
       </c>
       <c r="I8" s="79">
         <v>4160.8</v>
       </c>
       <c r="J8" s="79">
         <v>4672.8999999999996</v>
       </c>
       <c r="K8" s="79">
         <v>4821</v>
       </c>
       <c r="L8" s="79">
         <v>4755.2</v>
       </c>
       <c r="M8" s="79">
         <v>4878.8</v>
       </c>
       <c r="AJ8" s="30"/>
       <c r="AK8" s="30"/>
       <c r="AL8" s="30"/>
       <c r="AM8" s="30"/>
     </row>
-    <row r="9" spans="1:39">
+    <row r="9" spans="1:39" ht="12.75">
       <c r="A9" s="80" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="81">
         <v>4566.3999999999996</v>
       </c>
       <c r="C9" s="82">
         <v>4689.1000000000004</v>
       </c>
       <c r="D9" s="82">
         <v>4654.1000000000004</v>
       </c>
       <c r="E9" s="82">
         <v>4907.1000000000004</v>
       </c>
       <c r="F9" s="82">
         <v>3715.3</v>
       </c>
       <c r="G9" s="82">
         <v>3520.8</v>
       </c>
       <c r="H9" s="82">
         <v>3443.3</v>
       </c>
       <c r="I9" s="82">
         <v>3570.4</v>
       </c>
-      <c r="J9" s="82"/>
+      <c r="J9" s="82">
+        <v>4073.2</v>
+      </c>
       <c r="K9" s="82"/>
       <c r="L9" s="82"/>
       <c r="M9" s="82"/>
       <c r="AJ9" s="30"/>
       <c r="AK9" s="30"/>
       <c r="AL9" s="30"/>
       <c r="AM9" s="30"/>
     </row>
     <row r="10" spans="1:39" ht="38.25" customHeight="1">
       <c r="A10" s="128" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="128"/>
       <c r="C10" s="128"/>
       <c r="D10" s="128"/>
       <c r="E10" s="128"/>
       <c r="F10" s="128"/>
       <c r="G10" s="128"/>
       <c r="H10" s="128"/>
       <c r="I10" s="128"/>
       <c r="J10" s="128"/>
       <c r="K10" s="128"/>
       <c r="L10" s="128"/>
       <c r="M10" s="128"/>
     </row>
@@ -2402,51 +2413,51 @@
       <c r="N33" s="30"/>
       <c r="O33" s="30"/>
       <c r="P33" s="30"/>
       <c r="Q33" s="30"/>
       <c r="R33" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AP32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:42" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
@@ -2730,51 +2741,53 @@
       </c>
       <c r="B9" s="95">
         <v>14.9</v>
       </c>
       <c r="C9" s="96">
         <v>13.96</v>
       </c>
       <c r="D9" s="95">
         <v>13.4</v>
       </c>
       <c r="E9" s="96">
         <v>11.7</v>
       </c>
       <c r="F9" s="96">
         <v>12.4</v>
       </c>
       <c r="G9" s="81">
         <v>14.8</v>
       </c>
       <c r="H9" s="81">
         <v>14.8</v>
       </c>
       <c r="I9" s="81">
         <v>15.3</v>
       </c>
-      <c r="J9" s="81"/>
+      <c r="J9" s="81">
+        <v>13.1</v>
+      </c>
       <c r="K9" s="81"/>
       <c r="L9" s="66"/>
       <c r="M9" s="97"/>
       <c r="AG9" s="30"/>
       <c r="AH9" s="30"/>
       <c r="AI9" s="30"/>
       <c r="AJ9" s="30"/>
       <c r="AK9" s="30"/>
       <c r="AL9" s="30"/>
       <c r="AM9" s="30"/>
       <c r="AN9" s="30"/>
       <c r="AO9" s="30"/>
       <c r="AP9" s="30"/>
     </row>
     <row r="10" spans="1:42" ht="12.75">
       <c r="A10" s="36"/>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="38"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="37"/>
@@ -3166,51 +3179,51 @@
       <c r="H32" s="30"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK166"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28"/>
+      <selection activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="11" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="30"/>
     <col min="44" max="44" width="8.85546875" style="30" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
@@ -3239,51 +3252,51 @@
       <c r="F4" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>47</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>48</v>
       </c>
       <c r="M4" s="31" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
+    <row r="5" spans="1:37" ht="12.75">
       <c r="A5" s="105" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="106"/>
       <c r="C5" s="107"/>
       <c r="D5" s="108"/>
       <c r="E5" s="107"/>
       <c r="F5" s="89"/>
       <c r="G5" s="109"/>
       <c r="H5" s="109"/>
       <c r="I5" s="109"/>
       <c r="J5" s="109"/>
       <c r="K5" s="109"/>
       <c r="L5" s="109"/>
       <c r="M5" s="109"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B6" s="110"/>
       <c r="C6" s="111"/>
       <c r="D6" s="112"/>
       <c r="E6" s="111"/>
       <c r="F6" s="76"/>
@@ -3396,51 +3409,51 @@
       <c r="F9" s="76">
         <v>70.61</v>
       </c>
       <c r="G9" s="76">
         <v>69.010000000000005</v>
       </c>
       <c r="H9" s="76">
         <v>96.96</v>
       </c>
       <c r="I9" s="76">
         <v>95.35</v>
       </c>
       <c r="J9" s="76">
         <v>96.54</v>
       </c>
       <c r="K9" s="76">
         <v>84.84</v>
       </c>
       <c r="L9" s="86">
         <v>85.61</v>
       </c>
       <c r="M9" s="85">
         <v>84.1</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:37" ht="12.75">
       <c r="A10" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="110"/>
       <c r="C10" s="111"/>
       <c r="D10" s="112"/>
       <c r="E10" s="111"/>
       <c r="F10" s="76"/>
       <c r="G10" s="85"/>
       <c r="H10" s="85"/>
       <c r="I10" s="85"/>
       <c r="J10" s="85"/>
       <c r="K10" s="85"/>
       <c r="L10" s="85"/>
       <c r="M10" s="85"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="111"/>
       <c r="C11" s="111"/>
       <c r="D11" s="112"/>
       <c r="E11" s="111"/>
       <c r="F11" s="85"/>
@@ -3946,117 +3959,123 @@
       </c>
       <c r="B28" s="85">
         <v>4551.3999999999996</v>
       </c>
       <c r="C28" s="102">
         <v>4675.2</v>
       </c>
       <c r="D28" s="85">
         <v>4640.3999999999996</v>
       </c>
       <c r="E28" s="85">
         <v>4895.3999999999996</v>
       </c>
       <c r="F28" s="102">
         <v>3702.9</v>
       </c>
       <c r="G28" s="102">
         <v>3505.9</v>
       </c>
       <c r="H28" s="85">
         <v>3428.3</v>
       </c>
       <c r="I28" s="85">
         <v>3555</v>
       </c>
-      <c r="J28" s="101"/>
+      <c r="J28" s="132">
+        <v>4060</v>
+      </c>
       <c r="K28" s="101"/>
       <c r="L28" s="101"/>
       <c r="M28" s="85"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="114" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="102">
         <v>3002.8</v>
       </c>
       <c r="C29" s="102">
         <v>3169.4</v>
       </c>
       <c r="D29" s="85">
         <v>3288.7</v>
       </c>
       <c r="E29" s="85">
         <v>3663.1</v>
       </c>
       <c r="F29" s="103">
         <v>3415.1</v>
       </c>
       <c r="G29" s="102">
         <v>3259.2</v>
       </c>
       <c r="H29" s="85">
         <v>3197.6</v>
       </c>
       <c r="I29" s="85">
         <v>3331.7</v>
       </c>
-      <c r="J29" s="101"/>
+      <c r="J29" s="131">
+        <v>3847</v>
+      </c>
       <c r="K29" s="101"/>
       <c r="L29" s="101"/>
       <c r="M29" s="85"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="118" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="119">
         <v>1548.6</v>
       </c>
       <c r="C30" s="120">
         <v>1505.7</v>
       </c>
       <c r="D30" s="97">
         <v>1351.7</v>
       </c>
       <c r="E30" s="121">
         <v>1232.3</v>
       </c>
       <c r="F30" s="122">
         <v>287.7</v>
       </c>
       <c r="G30" s="120">
         <v>246.7</v>
       </c>
       <c r="H30" s="123">
         <v>230.7</v>
       </c>
       <c r="I30" s="123">
         <v>223.2</v>
       </c>
-      <c r="J30" s="124"/>
+      <c r="J30" s="133">
+        <v>231</v>
+      </c>
       <c r="K30" s="124"/>
       <c r="L30" s="124"/>
       <c r="M30" s="97"/>
     </row>
     <row r="31" spans="1:13" ht="12.75">
       <c r="A31" s="41"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
     </row>
     <row r="32" spans="1:13" ht="12.75">
       <c r="A32" s="41"/>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
@@ -6075,52 +6094,52 @@
       <c r="F166" s="130"/>
       <c r="G166" s="130"/>
       <c r="H166" s="130"/>
       <c r="I166" s="130"/>
       <c r="J166" s="130"/>
       <c r="K166" s="130"/>
       <c r="L166" s="130"/>
       <c r="M166" s="130"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A166:M166"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK43"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N29" sqref="N29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
@@ -6347,51 +6366,53 @@
       </c>
       <c r="B9" s="121">
         <v>0.1</v>
       </c>
       <c r="C9" s="125">
         <v>0.05</v>
       </c>
       <c r="D9" s="121">
         <v>0.3</v>
       </c>
       <c r="E9" s="121" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="126">
         <v>0.1</v>
       </c>
       <c r="G9" s="126">
         <v>0.1</v>
       </c>
       <c r="H9" s="121">
         <v>0.1</v>
       </c>
       <c r="I9" s="121">
         <v>0.1</v>
       </c>
-      <c r="J9" s="121"/>
+      <c r="J9" s="121">
+        <v>0.2</v>
+      </c>
       <c r="K9" s="121"/>
       <c r="L9" s="121"/>
       <c r="M9" s="121"/>
     </row>
     <row r="10" spans="1:37" ht="12.75">
       <c r="A10" s="55"/>
       <c r="B10" s="56"/>
       <c r="C10" s="56"/>
       <c r="D10" s="56"/>
       <c r="E10" s="56"/>
       <c r="F10" s="56"/>
       <c r="G10" s="56"/>
       <c r="H10" s="56"/>
       <c r="I10" s="56"/>
       <c r="J10" s="56"/>
       <c r="K10" s="56"/>
       <c r="L10" s="56"/>
       <c r="M10" s="57"/>
     </row>
     <row r="11" spans="1:37" ht="12.75">
       <c r="A11" s="55"/>
       <c r="B11" s="56"/>
       <c r="C11" s="56"/>
       <c r="D11" s="56"/>
       <c r="E11" s="56"/>