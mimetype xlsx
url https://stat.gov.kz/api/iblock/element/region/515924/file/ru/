--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="778"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="778" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Трубопроводный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33"/>
   <c r="A2"/>
   <c r="B2" i="32"/>
   <c r="A2"/>
   <c r="B2" i="31"/>
   <c r="A2"/>
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
@@ -500,56 +500,56 @@
     </r>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
   </si>
   <si>
     <t>С 2022 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.0\ _₽"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -797,53 +797,53 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -882,213 +882,213 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="14"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1393,52 +1393,52 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
     <col min="2" max="2" width="78" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:10" s="11" customFormat="1">
       <c r="A2" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="15">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="11" customFormat="1">
       <c r="A3" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="16" t="s">
@@ -1527,77 +1527,77 @@
         <v>35</v>
       </c>
       <c r="J13" s="12"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="42"/>
       <c r="J14" s="12"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="24">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="24">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="93" t="s">
+      <c r="B18" s="89" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="94" t="s">
+      <c r="B19" s="90" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>61</v>
       </c>
       <c r="J20" s="5"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>62</v>
       </c>
       <c r="J21" s="6"/>
     </row>
     <row r="22" spans="1:10">
       <c r="J22" s="6"/>
     </row>
@@ -1646,78 +1646,78 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="10" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AJ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:36" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
     </row>
@@ -1964,98 +1964,100 @@
       </c>
       <c r="B9" s="69">
         <v>1333</v>
       </c>
       <c r="C9" s="70">
         <v>1121.7</v>
       </c>
       <c r="D9" s="70">
         <v>1044.5999999999999</v>
       </c>
       <c r="E9" s="70">
         <v>1161.3</v>
       </c>
       <c r="F9" s="70">
         <v>951.2</v>
       </c>
       <c r="G9" s="70">
         <v>908</v>
       </c>
       <c r="H9" s="70">
         <v>1231.0999999999999</v>
       </c>
       <c r="I9" s="70">
         <v>1200.9000000000001</v>
       </c>
-      <c r="J9" s="71"/>
+      <c r="J9" s="71">
+        <v>1264.0999999999999</v>
+      </c>
       <c r="K9" s="70"/>
       <c r="L9" s="72"/>
       <c r="M9" s="70"/>
       <c r="AF9" s="64"/>
       <c r="AG9" s="64"/>
       <c r="AH9" s="64"/>
       <c r="AI9" s="64"/>
       <c r="AJ9" s="64"/>
     </row>
     <row r="10" spans="1:36" s="2" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A10" s="89" t="s">
+      <c r="A10" s="91" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="89"/>
-[...10 lines deleted...]
-      <c r="M10" s="89"/>
+      <c r="B10" s="91"/>
+      <c r="C10" s="91"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="91"/>
+      <c r="F10" s="91"/>
+      <c r="G10" s="91"/>
+      <c r="H10" s="91"/>
+      <c r="I10" s="91"/>
+      <c r="J10" s="91"/>
+      <c r="K10" s="91"/>
+      <c r="L10" s="91"/>
+      <c r="M10" s="91"/>
       <c r="AF10" s="64"/>
       <c r="AG10" s="64"/>
       <c r="AH10" s="64"/>
       <c r="AI10" s="64"/>
       <c r="AJ10" s="64"/>
     </row>
     <row r="11" spans="1:36" s="2" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A11" s="90" t="s">
+      <c r="A11" s="92" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="90"/>
-[...10 lines deleted...]
-      <c r="M11" s="90"/>
+      <c r="B11" s="92"/>
+      <c r="C11" s="92"/>
+      <c r="D11" s="92"/>
+      <c r="E11" s="92"/>
+      <c r="F11" s="92"/>
+      <c r="G11" s="92"/>
+      <c r="H11" s="92"/>
+      <c r="I11" s="92"/>
+      <c r="J11" s="92"/>
+      <c r="K11" s="92"/>
+      <c r="L11" s="92"/>
+      <c r="M11" s="92"/>
     </row>
     <row r="12" spans="1:36" s="2" customFormat="1" ht="22.5" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
     </row>
     <row r="13" spans="1:36" s="2" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
@@ -2329,51 +2331,51 @@
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
       <c r="K30" s="44"/>
       <c r="L30" s="44"/>
       <c r="M30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AL30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I28" sqref="I28"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
       <c r="AJ2" s="67"/>
       <c r="AK2" s="67"/>
@@ -2610,74 +2612,76 @@
       </c>
       <c r="B9" s="74">
         <v>376.4</v>
       </c>
       <c r="C9" s="75">
         <v>301.16000000000003</v>
       </c>
       <c r="D9" s="76">
         <v>332.5</v>
       </c>
       <c r="E9" s="75">
         <v>320.39999999999998</v>
       </c>
       <c r="F9" s="77">
         <v>326.8</v>
       </c>
       <c r="G9" s="58">
         <v>316.39999999999998</v>
       </c>
       <c r="H9" s="55">
         <v>327.7</v>
       </c>
       <c r="I9" s="58">
         <v>339.6</v>
       </c>
-      <c r="J9" s="58"/>
+      <c r="J9" s="58">
+        <v>353.4</v>
+      </c>
       <c r="K9" s="58"/>
       <c r="L9" s="75"/>
       <c r="M9" s="54"/>
       <c r="AJ9" s="67"/>
       <c r="AK9" s="67"/>
       <c r="AL9" s="67"/>
     </row>
     <row r="10" spans="1:38" ht="25.5" customHeight="1">
-      <c r="A10" s="91" t="s">
+      <c r="A10" s="93" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="91"/>
-[...10 lines deleted...]
-      <c r="M10" s="91"/>
+      <c r="B10" s="93"/>
+      <c r="C10" s="93"/>
+      <c r="D10" s="93"/>
+      <c r="E10" s="93"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="93"/>
+      <c r="M10" s="93"/>
       <c r="AJ10" s="67"/>
       <c r="AK10" s="67"/>
       <c r="AL10" s="67"/>
     </row>
     <row r="11" spans="1:38" ht="12.75">
       <c r="A11" s="37"/>
       <c r="B11" s="38"/>
       <c r="C11" s="38"/>
       <c r="D11" s="38"/>
       <c r="E11" s="38"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
     </row>
     <row r="12" spans="1:38" ht="12.75">
       <c r="A12" s="37"/>
       <c r="B12" s="38"/>
       <c r="C12" s="38"/>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
@@ -2964,51 +2968,51 @@
       <c r="H30" s="67"/>
       <c r="I30" s="67"/>
       <c r="J30" s="67"/>
       <c r="K30" s="67"/>
       <c r="L30" s="67"/>
       <c r="M30" s="67"/>
       <c r="N30" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AN30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="13" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:40" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
@@ -3048,98 +3052,98 @@
       <c r="H4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>46</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>47</v>
       </c>
       <c r="M4" s="29" t="s">
         <v>48</v>
       </c>
       <c r="AI4" s="64"/>
       <c r="AJ4" s="64"/>
       <c r="AK4" s="64"/>
       <c r="AL4" s="64"/>
       <c r="AM4" s="64"/>
       <c r="AN4" s="64"/>
     </row>
-    <row r="5" spans="1:40">
+    <row r="5" spans="1:40" ht="12.75">
       <c r="A5" s="53" t="s">
         <v>63</v>
       </c>
       <c r="B5" s="43">
         <v>271</v>
       </c>
       <c r="C5" s="1">
         <v>267.2</v>
       </c>
       <c r="D5" s="80">
         <v>215</v>
       </c>
       <c r="E5" s="1">
         <v>218.2</v>
       </c>
       <c r="F5" s="1">
         <v>269.8</v>
       </c>
       <c r="G5" s="43">
         <v>427</v>
       </c>
       <c r="H5" s="1">
         <v>516.70000000000005</v>
       </c>
       <c r="I5" s="1">
         <v>496.2</v>
       </c>
       <c r="J5" s="1">
         <v>447.7</v>
       </c>
       <c r="K5" s="59">
         <v>314.7</v>
       </c>
       <c r="L5" s="75">
         <v>356.4</v>
       </c>
       <c r="M5" s="81">
         <v>357.8</v>
       </c>
       <c r="AI5" s="67"/>
       <c r="AJ5" s="67"/>
       <c r="AK5" s="67"/>
       <c r="AL5" s="67"/>
       <c r="AM5" s="67"/>
       <c r="AN5" s="67"/>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:40" ht="12.75">
       <c r="A6" s="53" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="59">
         <v>294.60000000000002</v>
       </c>
       <c r="C6" s="58">
         <v>217.61</v>
       </c>
       <c r="D6" s="59">
         <v>249.4</v>
       </c>
       <c r="E6" s="58">
         <v>254.81</v>
       </c>
       <c r="F6" s="59">
         <v>228.4</v>
       </c>
       <c r="G6" s="55">
         <v>254.04</v>
       </c>
       <c r="H6" s="55">
         <v>240.77</v>
       </c>
       <c r="I6" s="55">
@@ -3258,71 +3262,73 @@
       </c>
       <c r="B9" s="59">
         <v>353.3</v>
       </c>
       <c r="C9" s="58">
         <v>358.6</v>
       </c>
       <c r="D9" s="59">
         <v>364.2</v>
       </c>
       <c r="E9" s="75">
         <v>520.29999999999995</v>
       </c>
       <c r="F9" s="77">
         <v>515.1</v>
       </c>
       <c r="G9" s="55">
         <v>517.1</v>
       </c>
       <c r="H9" s="55">
         <v>845.9</v>
       </c>
       <c r="I9" s="55">
         <v>802.7</v>
       </c>
-      <c r="J9" s="58"/>
+      <c r="J9" s="58">
+        <v>855.8</v>
+      </c>
       <c r="K9" s="59"/>
       <c r="L9" s="75"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:40" ht="44.25" customHeight="1">
-      <c r="A10" s="92" t="s">
+      <c r="A10" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="92"/>
-[...10 lines deleted...]
-      <c r="M10" s="92"/>
+      <c r="B10" s="94"/>
+      <c r="C10" s="94"/>
+      <c r="D10" s="94"/>
+      <c r="E10" s="94"/>
+      <c r="F10" s="94"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="94"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="94"/>
+      <c r="K10" s="94"/>
+      <c r="L10" s="94"/>
+      <c r="M10" s="94"/>
     </row>
     <row r="11" spans="1:40" ht="12.75">
       <c r="A11" s="39"/>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
     </row>
     <row r="12" spans="1:40" ht="12.75">
       <c r="A12" s="39"/>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
@@ -3651,52 +3657,52 @@
       <c r="K30" s="67"/>
       <c r="L30" s="67"/>
       <c r="M30" s="67"/>
       <c r="N30" s="67"/>
       <c r="O30" s="67"/>
       <c r="P30" s="67"/>
       <c r="Q30" s="67"/>
       <c r="R30" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AH33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="1" customWidth="1"/>
     <col min="12" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:34" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
@@ -3945,73 +3951,75 @@
       </c>
       <c r="B9" s="85">
         <v>403.3</v>
       </c>
       <c r="C9" s="86">
         <v>461.97</v>
       </c>
       <c r="D9" s="69">
         <v>347.8</v>
       </c>
       <c r="E9" s="86">
         <v>320.60000000000002</v>
       </c>
       <c r="F9" s="87">
         <v>109.2</v>
       </c>
       <c r="G9" s="69">
         <v>74.5</v>
       </c>
       <c r="H9" s="88">
         <v>57.5</v>
       </c>
       <c r="I9" s="88">
         <v>58.6</v>
       </c>
-      <c r="J9" s="88"/>
+      <c r="J9" s="88">
+        <v>55</v>
+      </c>
       <c r="K9" s="69"/>
       <c r="L9" s="86"/>
       <c r="M9" s="70"/>
     </row>
     <row r="10" spans="1:34" ht="37.5" customHeight="1">
-      <c r="A10" s="90" t="s">
+      <c r="A10" s="92" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="90"/>
-[...12 lines deleted...]
-    <row r="11" spans="1:34">
+      <c r="B10" s="92"/>
+      <c r="C10" s="92"/>
+      <c r="D10" s="92"/>
+      <c r="E10" s="92"/>
+      <c r="F10" s="92"/>
+      <c r="G10" s="92"/>
+      <c r="H10" s="92"/>
+      <c r="I10" s="92"/>
+      <c r="J10" s="92"/>
+      <c r="K10" s="92"/>
+      <c r="L10" s="92"/>
+      <c r="M10" s="92"/>
+    </row>
+    <row r="11" spans="1:34" ht="12.75">
       <c r="A11" s="47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="12.75">
       <c r="A12" s="30"/>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
       <c r="G12" s="32"/>
       <c r="H12" s="32"/>
       <c r="I12" s="32"/>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:34" ht="12.75">
       <c r="A13" s="30"/>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>