--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="812"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="812" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Трубопроводный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33"/>
   <c r="A2"/>
   <c r="B2" i="32"/>
   <c r="A2"/>
   <c r="B2" i="31"/>
   <c r="A2"/>
   <c r="B2" i="30"/>
   <c r="A2"/>
 </calcChain>
 </file>
@@ -441,55 +441,55 @@
     </r>
   </si>
   <si>
     <r>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>С 2022 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -745,53 +745,53 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -836,184 +836,184 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
@@ -1340,52 +1340,52 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="78" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:10" s="11" customFormat="1">
       <c r="A2" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="23">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="11" customFormat="1">
       <c r="A3" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="21" t="s">
@@ -1474,60 +1474,60 @@
         <v>32</v>
       </c>
       <c r="J13" s="12"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1">
       <c r="A14" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="28"/>
       <c r="J14" s="12"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="19">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="19">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="51" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="14" t="s">
         <v>10</v>
       </c>
@@ -1593,78 +1593,78 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="10" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AL27"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="8.140625" style="1" customWidth="1"/>
     <col min="3" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
@@ -1700,95 +1700,95 @@
       <c r="G4" s="7" t="s">
         <v>42</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>46</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>47</v>
       </c>
       <c r="M4" s="31" t="s">
         <v>48</v>
       </c>
       <c r="AJ4" s="61"/>
       <c r="AK4" s="61"/>
       <c r="AL4" s="61"/>
     </row>
-    <row r="5" spans="1:38">
+    <row r="5" spans="1:38" ht="12.75">
       <c r="A5" s="54" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="55">
         <v>1903.9</v>
       </c>
       <c r="C5" s="56">
         <v>1792.47</v>
       </c>
       <c r="D5" s="56">
         <v>2004.07</v>
       </c>
       <c r="E5" s="56">
         <v>1968.44</v>
       </c>
       <c r="F5" s="56">
         <v>1646.75</v>
       </c>
       <c r="G5" s="55">
         <v>1639.3</v>
       </c>
       <c r="H5" s="57">
         <v>1746.7</v>
       </c>
       <c r="I5" s="55">
         <v>1738</v>
       </c>
       <c r="J5" s="55">
         <v>1565.1</v>
       </c>
       <c r="K5" s="55">
         <v>1652.5</v>
       </c>
       <c r="L5" s="55">
         <v>1702</v>
       </c>
       <c r="M5" s="55">
         <v>1663.8</v>
       </c>
       <c r="AJ5" s="61"/>
       <c r="AK5" s="61"/>
       <c r="AL5" s="61"/>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:38" ht="12.75">
       <c r="A6" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="58">
         <v>1697.6</v>
       </c>
       <c r="C6" s="55">
         <v>1758.3</v>
       </c>
       <c r="D6" s="55">
         <v>1952.7</v>
       </c>
       <c r="E6" s="55">
         <v>1860.2</v>
       </c>
       <c r="F6" s="55">
         <v>1762.9</v>
       </c>
       <c r="G6" s="55">
         <v>1658.7</v>
       </c>
       <c r="H6" s="55">
         <v>1663.9</v>
       </c>
       <c r="I6" s="55">
@@ -1832,123 +1832,125 @@
       <c r="G7" s="55">
         <v>1576.4</v>
       </c>
       <c r="H7" s="55">
         <v>1638.3</v>
       </c>
       <c r="I7" s="55">
         <v>1606.8</v>
       </c>
       <c r="J7" s="55">
         <v>1372.5</v>
       </c>
       <c r="K7" s="55">
         <v>1591</v>
       </c>
       <c r="L7" s="55">
         <v>1637.8</v>
       </c>
       <c r="M7" s="55">
         <v>1685.3</v>
       </c>
       <c r="AJ7" s="61"/>
       <c r="AK7" s="61"/>
       <c r="AL7" s="61"/>
     </row>
-    <row r="8" spans="1:38">
+    <row r="8" spans="1:38" ht="12.75">
       <c r="A8" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="58">
         <v>2307.3000000000002</v>
       </c>
       <c r="C8" s="60">
         <v>1806.1</v>
       </c>
       <c r="D8" s="60">
         <v>1858.1</v>
       </c>
       <c r="E8" s="60">
         <v>1883.6</v>
       </c>
       <c r="F8" s="60">
         <v>1618.2</v>
       </c>
       <c r="G8" s="60">
         <v>1603</v>
       </c>
       <c r="H8" s="60">
         <v>1757.7</v>
       </c>
       <c r="I8" s="60">
         <v>1669.6</v>
       </c>
       <c r="J8" s="60">
         <v>1479.9</v>
       </c>
       <c r="K8" s="60">
         <v>1622.9</v>
       </c>
       <c r="L8" s="60">
         <v>1775.3</v>
       </c>
       <c r="M8" s="60">
         <v>2027.5</v>
       </c>
       <c r="AJ8" s="61"/>
       <c r="AK8" s="61"/>
       <c r="AL8" s="61"/>
     </row>
-    <row r="9" spans="1:38">
+    <row r="9" spans="1:38" ht="12.75">
       <c r="A9" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="58">
         <v>947.9</v>
       </c>
       <c r="C9" s="60">
         <v>965.6</v>
       </c>
       <c r="D9" s="60">
         <v>877.2</v>
       </c>
       <c r="E9" s="60">
         <v>834.1</v>
       </c>
       <c r="F9" s="60">
         <v>582.1</v>
       </c>
       <c r="G9" s="60">
         <v>546</v>
       </c>
       <c r="H9" s="60">
         <v>587.29999999999995</v>
       </c>
       <c r="I9" s="60">
         <v>618.70000000000005</v>
       </c>
-      <c r="J9" s="60"/>
+      <c r="J9" s="60">
+        <v>639.9</v>
+      </c>
       <c r="K9" s="60"/>
       <c r="L9" s="60"/>
       <c r="M9" s="60"/>
       <c r="AJ9" s="61"/>
       <c r="AK9" s="61"/>
       <c r="AL9" s="61"/>
     </row>
     <row r="10" spans="1:38" ht="48" customHeight="1">
       <c r="A10" s="90" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="90"/>
       <c r="C10" s="90"/>
       <c r="D10" s="90"/>
       <c r="E10" s="90"/>
       <c r="F10" s="90"/>
       <c r="G10" s="90"/>
       <c r="H10" s="90"/>
       <c r="I10" s="90"/>
       <c r="J10" s="90"/>
       <c r="K10" s="90"/>
       <c r="L10" s="90"/>
       <c r="M10" s="90"/>
       <c r="AJ10" s="61"/>
       <c r="AK10" s="61"/>
@@ -2201,51 +2203,51 @@
       <c r="P25" s="61"/>
       <c r="Q25" s="61"/>
     </row>
     <row r="26" spans="1:17" ht="34.5" customHeight="1"/>
     <row r="27" spans="1:17" ht="24" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK31"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="K23" sqref="K23:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="1" customWidth="1"/>
     <col min="13" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
@@ -2470,51 +2472,53 @@
       </c>
       <c r="B9" s="63">
         <v>340.7</v>
       </c>
       <c r="C9" s="65">
         <v>292</v>
       </c>
       <c r="D9" s="64">
         <v>325.39999999999998</v>
       </c>
       <c r="E9" s="65">
         <v>305.39999999999998</v>
       </c>
       <c r="F9" s="58">
         <v>311.8</v>
       </c>
       <c r="G9" s="58">
         <v>291.39999999999998</v>
       </c>
       <c r="H9" s="63">
         <v>294.3</v>
       </c>
       <c r="I9" s="63">
         <v>306.5</v>
       </c>
-      <c r="J9" s="63"/>
+      <c r="J9" s="63">
+        <v>318.2</v>
+      </c>
       <c r="K9" s="63"/>
       <c r="L9" s="63"/>
       <c r="M9" s="60"/>
       <c r="AK9" s="61"/>
     </row>
     <row r="10" spans="1:37" ht="30" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="93"/>
       <c r="C10" s="93"/>
       <c r="D10" s="93"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="93"/>
       <c r="L10" s="93"/>
       <c r="M10" s="93"/>
       <c r="AK10" s="61"/>
     </row>
     <row r="11" spans="1:37" ht="12.75">
       <c r="A11" s="38"/>
@@ -2866,51 +2870,51 @@
       <c r="K31" s="61"/>
       <c r="L31" s="61"/>
       <c r="M31" s="61"/>
       <c r="N31" s="61"/>
       <c r="O31" s="61"/>
       <c r="P31" s="61"/>
       <c r="Q31" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AM25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="7" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:39" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
@@ -2944,96 +2948,96 @@
         <v>42</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>46</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>47</v>
       </c>
       <c r="M4" s="31" t="s">
         <v>48</v>
       </c>
       <c r="AJ4" s="61"/>
       <c r="AK4" s="61"/>
       <c r="AL4" s="61"/>
       <c r="AM4" s="61"/>
     </row>
-    <row r="5" spans="1:39">
+    <row r="5" spans="1:39" ht="12.75">
       <c r="A5" s="54" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="1">
         <v>74.400000000000006</v>
       </c>
       <c r="C5" s="68">
         <v>70</v>
       </c>
       <c r="D5" s="69">
         <v>83</v>
       </c>
       <c r="E5" s="1">
         <v>77.599999999999994</v>
       </c>
       <c r="F5" s="1">
         <v>72.3</v>
       </c>
       <c r="G5" s="1">
         <v>79.8</v>
       </c>
       <c r="H5" s="1">
         <v>110.7</v>
       </c>
       <c r="I5" s="1">
         <v>105.6</v>
       </c>
       <c r="J5" s="1">
         <v>106.9</v>
       </c>
       <c r="K5" s="70">
         <v>93.7</v>
       </c>
       <c r="L5" s="70">
         <v>97.6</v>
       </c>
       <c r="M5" s="70">
         <v>95.6</v>
       </c>
       <c r="AJ5" s="61"/>
       <c r="AK5" s="61"/>
       <c r="AL5" s="61"/>
       <c r="AM5" s="61"/>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:39" ht="12.75">
       <c r="A6" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="70">
         <v>103</v>
       </c>
       <c r="C6" s="70">
         <v>104.9</v>
       </c>
       <c r="D6" s="70">
         <v>92.5</v>
       </c>
       <c r="E6" s="70">
         <v>93.7</v>
       </c>
       <c r="F6" s="70">
         <v>123.4</v>
       </c>
       <c r="G6" s="56">
         <v>133.19999999999999</v>
       </c>
       <c r="H6" s="56">
         <v>137</v>
       </c>
       <c r="I6" s="56">
@@ -3152,51 +3156,53 @@
       </c>
       <c r="B9" s="70">
         <v>234.2</v>
       </c>
       <c r="C9" s="70">
         <v>246.3</v>
       </c>
       <c r="D9" s="70">
         <v>230</v>
       </c>
       <c r="E9" s="65">
         <v>232.2</v>
       </c>
       <c r="F9" s="70">
         <v>257.39999999999998</v>
       </c>
       <c r="G9" s="56">
         <v>245.6</v>
       </c>
       <c r="H9" s="56">
         <v>286.2</v>
       </c>
       <c r="I9" s="56">
         <v>278.89999999999998</v>
       </c>
-      <c r="J9" s="58"/>
+      <c r="J9" s="58">
+        <v>315.2</v>
+      </c>
       <c r="K9" s="55"/>
       <c r="L9" s="55"/>
       <c r="M9" s="55"/>
     </row>
     <row r="10" spans="1:39" ht="44.25" customHeight="1">
       <c r="A10" s="94" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="94"/>
       <c r="C10" s="94"/>
       <c r="D10" s="94"/>
       <c r="E10" s="94"/>
       <c r="F10" s="94"/>
       <c r="G10" s="94"/>
       <c r="H10" s="94"/>
       <c r="I10" s="94"/>
       <c r="J10" s="94"/>
       <c r="K10" s="94"/>
       <c r="L10" s="94"/>
       <c r="M10" s="94"/>
     </row>
     <row r="11" spans="1:39" ht="12.75">
       <c r="A11" s="38"/>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>
@@ -3406,52 +3412,52 @@
       <c r="L24" s="42"/>
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" ht="49.5" customHeight="1">
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK30"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="8" t="str">
@@ -3522,51 +3528,51 @@
       <c r="F5" s="71">
         <v>1131.5999999999999</v>
       </c>
       <c r="G5" s="58">
         <v>1142.8</v>
       </c>
       <c r="H5" s="63">
         <v>1188.4000000000001</v>
       </c>
       <c r="I5" s="63">
         <v>1233.5</v>
       </c>
       <c r="J5" s="63">
         <v>1088.9000000000001</v>
       </c>
       <c r="K5" s="63">
         <v>1156.0999999999999</v>
       </c>
       <c r="L5" s="63">
         <v>1220.0999999999999</v>
       </c>
       <c r="M5" s="60">
         <v>1179.3</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:37" ht="12.75">
       <c r="A6" s="1">
         <v>2023</v>
       </c>
       <c r="B6" s="60">
         <v>1213.7</v>
       </c>
       <c r="C6" s="55">
         <v>1283.4000000000001</v>
       </c>
       <c r="D6" s="58">
         <v>1449.7</v>
       </c>
       <c r="E6" s="58">
         <v>1378.4</v>
       </c>
       <c r="F6" s="71">
         <v>1244.9000000000001</v>
       </c>
       <c r="G6" s="58">
         <v>1152.8</v>
       </c>
       <c r="H6" s="71">
         <v>1144.9000000000001</v>
       </c>
       <c r="I6" s="72" t="s">
@@ -3604,51 +3610,51 @@
       <c r="F7" s="77">
         <v>1153.2</v>
       </c>
       <c r="G7" s="78">
         <v>1198.5999999999999</v>
       </c>
       <c r="H7" s="79">
         <v>1241.2</v>
       </c>
       <c r="I7" s="80">
         <v>1215</v>
       </c>
       <c r="J7" s="81">
         <v>970.8</v>
       </c>
       <c r="K7" s="81">
         <v>1090</v>
       </c>
       <c r="L7" s="79">
         <v>1158.0999999999999</v>
       </c>
       <c r="M7" s="82">
         <v>1173.2</v>
       </c>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:37" ht="12.75">
       <c r="A8" s="83" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="82">
         <v>1332.7</v>
       </c>
       <c r="C8" s="82">
         <v>1197.8</v>
       </c>
       <c r="D8" s="80">
         <v>1370.2</v>
       </c>
       <c r="E8" s="82">
         <v>1386.5</v>
       </c>
       <c r="F8" s="57">
         <v>1109.9000000000001</v>
       </c>
       <c r="G8" s="82">
         <v>1096.8</v>
       </c>
       <c r="H8" s="57">
         <v>1170.5999999999999</v>
       </c>
       <c r="I8" s="82">
@@ -3673,51 +3679,53 @@
       </c>
       <c r="B9" s="85">
         <v>373</v>
       </c>
       <c r="C9" s="86">
         <v>427.2</v>
       </c>
       <c r="D9" s="84">
         <v>321.7</v>
       </c>
       <c r="E9" s="84">
         <v>296.5</v>
       </c>
       <c r="F9" s="49">
         <v>12.9</v>
       </c>
       <c r="G9" s="84">
         <v>8.8000000000000007</v>
       </c>
       <c r="H9" s="49">
         <v>6.8</v>
       </c>
       <c r="I9" s="87">
         <v>33.200000000000003</v>
       </c>
-      <c r="J9" s="87"/>
+      <c r="J9" s="87">
+        <v>6.5</v>
+      </c>
       <c r="K9" s="88"/>
       <c r="L9" s="89"/>
       <c r="M9" s="87"/>
     </row>
     <row r="10" spans="1:37" ht="36" customHeight="1">
       <c r="A10" s="95" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="95"/>
       <c r="C10" s="95"/>
       <c r="D10" s="95"/>
       <c r="E10" s="95"/>
       <c r="F10" s="95"/>
       <c r="G10" s="95"/>
       <c r="H10" s="95"/>
       <c r="I10" s="95"/>
       <c r="J10" s="95"/>
       <c r="K10" s="95"/>
       <c r="L10" s="95"/>
       <c r="M10" s="95"/>
     </row>
     <row r="11" spans="1:37" ht="36" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>