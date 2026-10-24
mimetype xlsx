--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -488,84 +488,84 @@
   <si>
     <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша қызметтердің нақты көлем индексі аудандар бөлісінде</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша қызметтердің нақты көлемі индексі аудандар бөлісінде</t>
   </si>
   <si>
     <t xml:space="preserve">Сауда статистикасы басқармасы </t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -611,50 +611,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -1045,61 +1046,61 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 13" xfId="11"/>
     <cellStyle name="Обычный 14" xfId="12"/>
     <cellStyle name="Обычный 15" xfId="13"/>
     <cellStyle name="Обычный 16" xfId="14"/>
     <cellStyle name="Обычный 17" xfId="15"/>
     <cellStyle name="Обычный 18" xfId="16"/>
     <cellStyle name="Обычный 19" xfId="17"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 20" xfId="18"/>
     <cellStyle name="Обычный 21" xfId="19"/>
     <cellStyle name="Обычный 22" xfId="20"/>
     <cellStyle name="Обычный 23" xfId="21"/>
     <cellStyle name="Обычный 24" xfId="22"/>
     <cellStyle name="Обычный 25" xfId="23"/>
     <cellStyle name="Обычный 26" xfId="24"/>
     <cellStyle name="Обычный 27" xfId="25"/>
     <cellStyle name="Обычный 28" xfId="26"/>
     <cellStyle name="Обычный 29" xfId="27"/>
@@ -1534,71 +1535,71 @@
     <col min="1" max="1" width="42.42578125" customWidth="1"/>
     <col min="2" max="2" width="114.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="92"/>
       <c r="B1" s="92"/>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="73" t="s">
         <v>117</v>
       </c>
       <c r="B2" s="74">
         <v>171501</v>
       </c>
       <c r="C2" s="72"/>
       <c r="D2" s="72"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>118</v>
       </c>
       <c r="B3" s="74" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C3" s="72"/>
       <c r="D3" s="72"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="73" t="s">
         <v>119</v>
       </c>
       <c r="B4" s="75" t="s">
         <v>120</v>
       </c>
       <c r="C4" s="72"/>
       <c r="D4" s="72"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="76" t="s">
         <v>121</v>
       </c>
       <c r="B5" s="74" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C5" s="72"/>
       <c r="D5" s="72"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="76" t="s">
         <v>122</v>
       </c>
       <c r="B6" s="74" t="s">
         <v>123</v>
       </c>
       <c r="C6" s="72"/>
       <c r="D6" s="72"/>
     </row>
     <row r="7" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="76" t="s">
         <v>124</v>
       </c>
       <c r="B7" s="77" t="s">
         <v>125</v>
       </c>
       <c r="C7" s="72"/>
       <c r="D7" s="72"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
@@ -1662,101 +1663,101 @@
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="80" t="s">
         <v>137</v>
       </c>
       <c r="B14" s="82" t="s">
         <v>138</v>
       </c>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="80" t="s">
         <v>139</v>
       </c>
       <c r="B15" s="82" t="s">
         <v>140</v>
       </c>
       <c r="C15" s="72"/>
       <c r="D15" s="72"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="73" t="s">
         <v>141</v>
       </c>
       <c r="B16" s="83">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="73" t="s">
         <v>142</v>
       </c>
       <c r="B17" s="83">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="72"/>
       <c r="D17" s="72"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="73" t="s">
         <v>143</v>
       </c>
       <c r="B18" s="84" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="73" t="s">
         <v>144</v>
       </c>
       <c r="B19" s="84" t="s">
         <v>147</v>
       </c>
       <c r="C19" s="72"/>
       <c r="D19" s="72"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="73" t="s">
         <v>145</v>
       </c>
       <c r="B20" s="85" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="73" t="s">
         <v>146</v>
       </c>
       <c r="B21" s="86" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C21" s="72"/>
       <c r="D21" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
@@ -1764,239 +1765,239 @@
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="87"/>
       <c r="B1" s="87"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="87"/>
       <c r="B2" s="88"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="87"/>
       <c r="B3" s="87"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="87"/>
       <c r="B4" s="87"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="87"/>
       <c r="B5" s="89" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="87"/>
       <c r="B6" s="89" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="87"/>
       <c r="B7" s="89" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="87"/>
       <c r="B8" s="89" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="87"/>
       <c r="B9" s="89" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="87"/>
       <c r="B10" s="89"/>
     </row>
     <row r="11" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A11" s="87"/>
       <c r="B11" s="90" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="87"/>
       <c r="B12" s="89"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="87"/>
       <c r="B13" s="89"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="87"/>
       <c r="B14" s="87"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="87"/>
       <c r="B15" s="87"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="87"/>
       <c r="B16" s="87"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="87"/>
       <c r="B17" s="87"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="87"/>
       <c r="B18" s="87"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="87"/>
       <c r="B19" s="87"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="87"/>
       <c r="B20" s="91" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AE136"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="71" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="4" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="93" t="s">
+      <c r="B4" s="95" t="s">
         <v>116</v>
       </c>
-      <c r="C4" s="93"/>
-[...22 lines deleted...]
-      <c r="Z4" s="93"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95"/>
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95"/>
+      <c r="T4" s="95"/>
+      <c r="U4" s="95"/>
+      <c r="V4" s="95"/>
+      <c r="W4" s="95"/>
+      <c r="X4" s="95"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95"/>
       <c r="AA4" s="48"/>
       <c r="AB4" s="48"/>
       <c r="AC4" s="48"/>
       <c r="AD4" s="48"/>
       <c r="AE4" s="48"/>
     </row>
     <row r="7" spans="1:31" s="1" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="95" t="s">
+      <c r="A7" s="93" t="s">
         <v>75</v>
       </c>
-      <c r="B7" s="94"/>
+      <c r="B7" s="96"/>
       <c r="C7" s="46" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="46" t="s">
         <v>104</v>
       </c>
       <c r="E7" s="46" t="s">
         <v>105</v>
       </c>
       <c r="F7" s="46" t="s">
         <v>106</v>
       </c>
       <c r="G7" s="46" t="s">
         <v>107</v>
       </c>
       <c r="H7" s="46" t="s">
         <v>108</v>
       </c>
       <c r="I7" s="46" t="s">
         <v>109</v>
       </c>
       <c r="J7" s="46" t="s">
         <v>110</v>
       </c>
       <c r="K7" s="46" t="s">
         <v>111</v>
       </c>
       <c r="L7" s="46" t="s">
         <v>112</v>
       </c>
       <c r="M7" s="46" t="s">
         <v>113</v>
       </c>
       <c r="N7" s="47" t="s">
         <v>114</v>
       </c>
       <c r="O7" s="49"/>
       <c r="P7" s="49"/>
       <c r="Q7" s="49"/>
       <c r="R7" s="49"/>
       <c r="S7" s="49"/>
       <c r="T7" s="49"/>
       <c r="U7" s="49"/>
       <c r="V7" s="49"/>
       <c r="W7" s="49"/>
       <c r="X7" s="49"/>
       <c r="Y7" s="49"/>
       <c r="Z7" s="49"/>
     </row>
     <row r="8" spans="1:31" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="96"/>
-      <c r="B8" s="94"/>
+      <c r="A8" s="94"/>
+      <c r="B8" s="96"/>
       <c r="C8" s="46" t="s">
         <v>90</v>
       </c>
       <c r="D8" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E8" s="46" t="s">
         <v>90</v>
       </c>
       <c r="F8" s="46" t="s">
         <v>90</v>
       </c>
       <c r="G8" s="46" t="s">
         <v>90</v>
       </c>
       <c r="H8" s="46" t="s">
         <v>90</v>
       </c>
       <c r="I8" s="46" t="s">
         <v>90</v>
       </c>
       <c r="J8" s="46" t="s">
         <v>90</v>
       </c>
       <c r="K8" s="46" t="s">
@@ -2801,106 +2802,106 @@
       <c r="R22" s="16"/>
       <c r="S22" s="15"/>
       <c r="T22" s="16"/>
       <c r="U22" s="15"/>
       <c r="V22" s="16"/>
       <c r="W22" s="15"/>
       <c r="X22" s="16"/>
       <c r="Y22" s="15"/>
       <c r="Z22" s="16"/>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.25">
       <c r="O23" s="50"/>
       <c r="P23" s="50"/>
       <c r="Q23" s="50"/>
       <c r="R23" s="50"/>
       <c r="S23" s="50"/>
       <c r="T23" s="50"/>
       <c r="U23" s="50"/>
       <c r="V23" s="50"/>
       <c r="W23" s="50"/>
       <c r="X23" s="50"/>
       <c r="Y23" s="50"/>
       <c r="Z23" s="50"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="95" t="s">
+      <c r="A26" s="93" t="s">
         <v>75</v>
       </c>
-      <c r="B26" s="94"/>
+      <c r="B26" s="96"/>
       <c r="C26" s="46" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E26" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F26" s="46" t="s">
         <v>5</v>
       </c>
       <c r="G26" s="46" t="s">
         <v>6</v>
       </c>
       <c r="H26" s="46" t="s">
         <v>7</v>
       </c>
       <c r="I26" s="46" t="s">
         <v>8</v>
       </c>
       <c r="J26" s="46" t="s">
         <v>9</v>
       </c>
       <c r="K26" s="46" t="s">
         <v>10</v>
       </c>
       <c r="L26" s="46" t="s">
         <v>11</v>
       </c>
       <c r="M26" s="46" t="s">
         <v>12</v>
       </c>
       <c r="N26" s="47" t="s">
         <v>13</v>
       </c>
       <c r="O26" s="49"/>
       <c r="P26" s="49"/>
       <c r="Q26" s="49"/>
       <c r="R26" s="49"/>
       <c r="S26" s="49"/>
       <c r="T26" s="49"/>
       <c r="U26" s="49"/>
       <c r="V26" s="49"/>
       <c r="W26" s="49"/>
       <c r="X26" s="49"/>
       <c r="Y26" s="49"/>
       <c r="Z26" s="49"/>
     </row>
     <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="96"/>
-      <c r="B27" s="94"/>
+      <c r="A27" s="94"/>
+      <c r="B27" s="96"/>
       <c r="C27" s="46" t="s">
         <v>90</v>
       </c>
       <c r="D27" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="46" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="46" t="s">
         <v>90</v>
       </c>
       <c r="G27" s="46" t="s">
         <v>90</v>
       </c>
       <c r="H27" s="46" t="s">
         <v>90</v>
       </c>
       <c r="I27" s="46" t="s">
         <v>90</v>
       </c>
       <c r="J27" s="46" t="s">
         <v>90</v>
       </c>
       <c r="K27" s="46" t="s">
@@ -3691,106 +3692,106 @@
         <v>66.3</v>
       </c>
       <c r="L41" s="9">
         <v>65.900000000000006</v>
       </c>
       <c r="M41" s="35">
         <v>65.599999999999994</v>
       </c>
       <c r="N41" s="9">
         <v>130.1</v>
       </c>
       <c r="O41" s="56"/>
       <c r="P41" s="57"/>
       <c r="Q41" s="58"/>
       <c r="R41" s="59"/>
       <c r="S41" s="60"/>
       <c r="T41" s="61"/>
       <c r="U41" s="15"/>
       <c r="V41" s="16"/>
       <c r="W41" s="62"/>
       <c r="X41" s="63"/>
       <c r="Y41" s="15"/>
       <c r="Z41" s="16"/>
     </row>
     <row r="45" spans="1:26" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="95" t="s">
+      <c r="A45" s="93" t="s">
         <v>75</v>
       </c>
-      <c r="B45" s="94"/>
+      <c r="B45" s="96"/>
       <c r="C45" s="46" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="46" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="46" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="46" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="46" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="46" t="s">
         <v>19</v>
       </c>
       <c r="I45" s="46" t="s">
         <v>20</v>
       </c>
       <c r="J45" s="46" t="s">
         <v>21</v>
       </c>
       <c r="K45" s="46" t="s">
         <v>22</v>
       </c>
       <c r="L45" s="46" t="s">
         <v>23</v>
       </c>
       <c r="M45" s="46" t="s">
         <v>24</v>
       </c>
       <c r="N45" s="47" t="s">
         <v>25</v>
       </c>
       <c r="O45" s="49"/>
       <c r="P45" s="49"/>
       <c r="Q45" s="49"/>
       <c r="R45" s="49"/>
       <c r="S45" s="49"/>
       <c r="T45" s="49"/>
       <c r="U45" s="49"/>
       <c r="V45" s="49"/>
       <c r="W45" s="49"/>
       <c r="X45" s="49"/>
       <c r="Y45" s="49"/>
       <c r="Z45" s="49"/>
     </row>
     <row r="46" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A46" s="96"/>
-      <c r="B46" s="94"/>
+      <c r="A46" s="94"/>
+      <c r="B46" s="96"/>
       <c r="C46" s="46" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E46" s="46" t="s">
         <v>90</v>
       </c>
       <c r="F46" s="46" t="s">
         <v>90</v>
       </c>
       <c r="G46" s="46" t="s">
         <v>90</v>
       </c>
       <c r="H46" s="46" t="s">
         <v>90</v>
       </c>
       <c r="I46" s="46" t="s">
         <v>90</v>
       </c>
       <c r="J46" s="46" t="s">
         <v>90</v>
       </c>
       <c r="K46" s="46" t="s">
@@ -4581,106 +4582,106 @@
         <v>181.2</v>
       </c>
       <c r="L60" s="9">
         <v>235.9</v>
       </c>
       <c r="M60" s="9">
         <v>280.2</v>
       </c>
       <c r="N60" s="9">
         <v>127.5</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="16"/>
       <c r="Q60" s="15"/>
       <c r="R60" s="16"/>
       <c r="S60" s="15"/>
       <c r="T60" s="16"/>
       <c r="U60" s="15"/>
       <c r="V60" s="16"/>
       <c r="W60" s="15"/>
       <c r="X60" s="16"/>
       <c r="Y60" s="15"/>
       <c r="Z60" s="16"/>
     </row>
     <row r="64" spans="1:26" s="2" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="95" t="s">
+      <c r="A64" s="93" t="s">
         <v>75</v>
       </c>
-      <c r="B64" s="94"/>
+      <c r="B64" s="96"/>
       <c r="C64" s="46" t="s">
         <v>27</v>
       </c>
       <c r="D64" s="46" t="s">
         <v>28</v>
       </c>
       <c r="E64" s="46" t="s">
         <v>29</v>
       </c>
       <c r="F64" s="46" t="s">
         <v>30</v>
       </c>
       <c r="G64" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H64" s="46" t="s">
         <v>32</v>
       </c>
       <c r="I64" s="46" t="s">
         <v>33</v>
       </c>
       <c r="J64" s="46" t="s">
         <v>34</v>
       </c>
       <c r="K64" s="46" t="s">
         <v>35</v>
       </c>
       <c r="L64" s="46" t="s">
         <v>36</v>
       </c>
       <c r="M64" s="46" t="s">
         <v>37</v>
       </c>
       <c r="N64" s="47" t="s">
         <v>38</v>
       </c>
       <c r="O64" s="49"/>
       <c r="P64" s="49"/>
       <c r="Q64" s="49"/>
       <c r="R64" s="49"/>
       <c r="S64" s="49"/>
       <c r="T64" s="49"/>
       <c r="U64" s="49"/>
       <c r="V64" s="49"/>
       <c r="W64" s="49"/>
       <c r="X64" s="49"/>
       <c r="Y64" s="49"/>
       <c r="Z64" s="49"/>
     </row>
     <row r="65" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A65" s="96"/>
-      <c r="B65" s="94"/>
+      <c r="A65" s="94"/>
+      <c r="B65" s="96"/>
       <c r="C65" s="46" t="s">
         <v>90</v>
       </c>
       <c r="D65" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E65" s="46" t="s">
         <v>90</v>
       </c>
       <c r="F65" s="46" t="s">
         <v>90</v>
       </c>
       <c r="G65" s="46" t="s">
         <v>90</v>
       </c>
       <c r="H65" s="46" t="s">
         <v>90</v>
       </c>
       <c r="I65" s="46" t="s">
         <v>90</v>
       </c>
       <c r="J65" s="46" t="s">
         <v>90</v>
       </c>
       <c r="K65" s="46" t="s">
@@ -5471,106 +5472,106 @@
         <v>41.2</v>
       </c>
       <c r="L79" s="9">
         <v>74.5</v>
       </c>
       <c r="M79" s="9">
         <v>92.2</v>
       </c>
       <c r="N79" s="9">
         <v>128.9</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="16"/>
       <c r="Q79" s="15"/>
       <c r="R79" s="16"/>
       <c r="S79" s="15"/>
       <c r="T79" s="16"/>
       <c r="U79" s="15"/>
       <c r="V79" s="16"/>
       <c r="W79" s="15"/>
       <c r="X79" s="16"/>
       <c r="Y79" s="15"/>
       <c r="Z79" s="16"/>
     </row>
     <row r="83" spans="1:26" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="95" t="s">
+      <c r="A83" s="93" t="s">
         <v>75</v>
       </c>
-      <c r="B83" s="94"/>
+      <c r="B83" s="96"/>
       <c r="C83" s="46" t="s">
         <v>39</v>
       </c>
       <c r="D83" s="46" t="s">
         <v>40</v>
       </c>
       <c r="E83" s="46" t="s">
         <v>41</v>
       </c>
       <c r="F83" s="46" t="s">
         <v>42</v>
       </c>
       <c r="G83" s="46" t="s">
         <v>43</v>
       </c>
       <c r="H83" s="46" t="s">
         <v>44</v>
       </c>
       <c r="I83" s="46" t="s">
         <v>46</v>
       </c>
       <c r="J83" s="46" t="s">
         <v>45</v>
       </c>
       <c r="K83" s="46" t="s">
         <v>47</v>
       </c>
       <c r="L83" s="46" t="s">
         <v>48</v>
       </c>
       <c r="M83" s="46" t="s">
         <v>49</v>
       </c>
       <c r="N83" s="47" t="s">
         <v>50</v>
       </c>
       <c r="O83" s="49"/>
       <c r="P83" s="49"/>
       <c r="Q83" s="49"/>
       <c r="R83" s="49"/>
       <c r="S83" s="49"/>
       <c r="T83" s="49"/>
       <c r="U83" s="49"/>
       <c r="V83" s="49"/>
       <c r="W83" s="49"/>
       <c r="X83" s="49"/>
       <c r="Y83" s="49"/>
       <c r="Z83" s="49"/>
     </row>
     <row r="84" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A84" s="96"/>
-      <c r="B84" s="94"/>
+      <c r="A84" s="94"/>
+      <c r="B84" s="96"/>
       <c r="C84" s="46" t="s">
         <v>90</v>
       </c>
       <c r="D84" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E84" s="46" t="s">
         <v>90</v>
       </c>
       <c r="F84" s="46" t="s">
         <v>90</v>
       </c>
       <c r="G84" s="46" t="s">
         <v>90</v>
       </c>
       <c r="H84" s="46" t="s">
         <v>90</v>
       </c>
       <c r="I84" s="46" t="s">
         <v>90</v>
       </c>
       <c r="J84" s="46" t="s">
         <v>90</v>
       </c>
       <c r="K84" s="46" t="s">
@@ -6415,106 +6416,106 @@
       <c r="D100" s="12"/>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
       <c r="J100" s="5"/>
       <c r="K100" s="5"/>
       <c r="L100" s="5"/>
       <c r="M100" s="5"/>
       <c r="N100" s="5"/>
       <c r="O100" s="5"/>
       <c r="P100" s="5"/>
       <c r="Q100" s="5"/>
       <c r="R100" s="5"/>
       <c r="S100" s="5"/>
       <c r="T100" s="5"/>
       <c r="U100" s="5"/>
       <c r="V100" s="5"/>
       <c r="W100" s="5"/>
       <c r="X100" s="5"/>
       <c r="Y100" s="5"/>
       <c r="Z100" s="5"/>
     </row>
     <row r="102" spans="1:26" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="95" t="s">
+      <c r="A102" s="93" t="s">
         <v>75</v>
       </c>
-      <c r="B102" s="94"/>
+      <c r="B102" s="96"/>
       <c r="C102" s="46" t="s">
         <v>51</v>
       </c>
       <c r="D102" s="46" t="s">
         <v>52</v>
       </c>
       <c r="E102" s="46" t="s">
         <v>53</v>
       </c>
       <c r="F102" s="46" t="s">
         <v>54</v>
       </c>
       <c r="G102" s="46" t="s">
         <v>55</v>
       </c>
       <c r="H102" s="46" t="s">
         <v>56</v>
       </c>
       <c r="I102" s="46" t="s">
         <v>57</v>
       </c>
       <c r="J102" s="46" t="s">
         <v>58</v>
       </c>
       <c r="K102" s="46" t="s">
         <v>59</v>
       </c>
       <c r="L102" s="46" t="s">
         <v>61</v>
       </c>
       <c r="M102" s="46" t="s">
         <v>60</v>
       </c>
       <c r="N102" s="47" t="s">
         <v>62</v>
       </c>
       <c r="O102" s="66"/>
       <c r="P102" s="66"/>
       <c r="Q102" s="66"/>
       <c r="R102" s="66"/>
       <c r="S102" s="66"/>
       <c r="T102" s="66"/>
       <c r="U102" s="66"/>
       <c r="V102" s="66"/>
       <c r="W102" s="66"/>
       <c r="X102" s="66"/>
       <c r="Y102" s="66"/>
       <c r="Z102" s="66"/>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A103" s="96"/>
-      <c r="B103" s="94"/>
+      <c r="A103" s="94"/>
+      <c r="B103" s="96"/>
       <c r="C103" s="46" t="s">
         <v>90</v>
       </c>
       <c r="D103" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E103" s="46" t="s">
         <v>90</v>
       </c>
       <c r="F103" s="46" t="s">
         <v>90</v>
       </c>
       <c r="G103" s="46" t="s">
         <v>90</v>
       </c>
       <c r="H103" s="46" t="s">
         <v>90</v>
       </c>
       <c r="I103" s="46" t="s">
         <v>90</v>
       </c>
       <c r="J103" s="46" t="s">
         <v>90</v>
       </c>
       <c r="K103" s="46" t="s">
@@ -7333,106 +7334,106 @@
       <c r="D118" s="16"/>
       <c r="E118" s="16"/>
       <c r="F118" s="16"/>
       <c r="G118" s="16"/>
       <c r="H118" s="70"/>
       <c r="I118" s="70"/>
       <c r="J118" s="70"/>
       <c r="K118" s="16"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
       <c r="N118" s="16"/>
       <c r="O118" s="64"/>
       <c r="P118" s="65"/>
       <c r="Q118" s="64"/>
       <c r="R118" s="65"/>
       <c r="S118" s="15"/>
       <c r="T118" s="16"/>
       <c r="U118" s="15"/>
       <c r="V118" s="16"/>
       <c r="W118" s="44"/>
       <c r="X118" s="45"/>
       <c r="Y118" s="44"/>
       <c r="Z118" s="45"/>
     </row>
     <row r="121" spans="1:26" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="95" t="s">
+      <c r="A121" s="93" t="s">
         <v>75</v>
       </c>
-      <c r="B121" s="94"/>
+      <c r="B121" s="96"/>
       <c r="C121" s="46" t="s">
         <v>63</v>
       </c>
       <c r="D121" s="46" t="s">
         <v>64</v>
       </c>
       <c r="E121" s="46" t="s">
         <v>65</v>
       </c>
       <c r="F121" s="46" t="s">
         <v>66</v>
       </c>
       <c r="G121" s="46" t="s">
         <v>67</v>
       </c>
       <c r="H121" s="46" t="s">
         <v>68</v>
       </c>
       <c r="I121" s="46" t="s">
         <v>69</v>
       </c>
       <c r="J121" s="46" t="s">
         <v>70</v>
       </c>
       <c r="K121" s="46" t="s">
         <v>71</v>
       </c>
       <c r="L121" s="46" t="s">
         <v>72</v>
       </c>
       <c r="M121" s="46" t="s">
         <v>73</v>
       </c>
       <c r="N121" s="47" t="s">
         <v>74</v>
       </c>
       <c r="O121" s="49"/>
       <c r="P121" s="49"/>
       <c r="Q121" s="49"/>
       <c r="R121" s="49"/>
       <c r="S121" s="49"/>
       <c r="T121" s="49"/>
       <c r="U121" s="49"/>
       <c r="V121" s="49"/>
       <c r="W121" s="49"/>
       <c r="X121" s="49"/>
       <c r="Y121" s="49"/>
       <c r="Z121" s="49"/>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A122" s="96"/>
-      <c r="B122" s="94"/>
+      <c r="A122" s="94"/>
+      <c r="B122" s="96"/>
       <c r="C122" s="46" t="s">
         <v>90</v>
       </c>
       <c r="D122" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E122" s="46" t="s">
         <v>90</v>
       </c>
       <c r="F122" s="46" t="s">
         <v>90</v>
       </c>
       <c r="G122" s="46" t="s">
         <v>90</v>
       </c>
       <c r="H122" s="46" t="s">
         <v>90</v>
       </c>
       <c r="I122" s="46" t="s">
         <v>90</v>
       </c>
       <c r="J122" s="46" t="s">
         <v>90</v>
       </c>
       <c r="K122" s="46" t="s">
@@ -7469,687 +7470,715 @@
       </c>
       <c r="C123" s="67">
         <v>107.4</v>
       </c>
       <c r="D123" s="4">
         <v>112.1</v>
       </c>
       <c r="E123" s="4">
         <v>115.3</v>
       </c>
       <c r="F123" s="67">
         <v>111.4</v>
       </c>
       <c r="G123" s="4">
         <v>108.3</v>
       </c>
       <c r="H123" s="67">
         <v>100.9</v>
       </c>
       <c r="I123" s="4">
         <v>100.9</v>
       </c>
       <c r="J123" s="4">
         <v>101.5</v>
       </c>
-      <c r="K123" s="4"/>
+      <c r="K123" s="4">
+        <v>101.8</v>
+      </c>
       <c r="L123" s="4"/>
       <c r="M123" s="4"/>
       <c r="N123" s="68"/>
       <c r="O123" s="44"/>
       <c r="P123" s="45"/>
       <c r="Q123" s="64"/>
       <c r="R123" s="65"/>
       <c r="S123" s="15"/>
       <c r="T123" s="16"/>
       <c r="U123" s="15"/>
       <c r="V123" s="16"/>
       <c r="W123" s="44"/>
       <c r="X123" s="45"/>
       <c r="Y123" s="44"/>
       <c r="Z123" s="45"/>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A124" s="51" t="s">
         <v>77</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C124" s="4">
         <v>124.2</v>
       </c>
       <c r="D124" s="4">
         <v>126.1</v>
       </c>
       <c r="E124" s="4">
         <v>129.4</v>
       </c>
       <c r="F124" s="67">
         <v>123.9</v>
       </c>
       <c r="G124" s="4">
         <v>117.1</v>
       </c>
       <c r="H124" s="67">
         <v>103.5</v>
       </c>
       <c r="I124" s="4">
         <v>101.7</v>
       </c>
       <c r="J124" s="4">
         <v>101.3</v>
       </c>
-      <c r="K124" s="4"/>
+      <c r="K124" s="4">
+        <v>101.8</v>
+      </c>
       <c r="L124" s="4"/>
       <c r="M124" s="4"/>
       <c r="N124" s="16"/>
       <c r="O124" s="44"/>
       <c r="P124" s="45"/>
       <c r="Q124" s="64"/>
       <c r="R124" s="65"/>
       <c r="S124" s="15"/>
       <c r="T124" s="16"/>
       <c r="U124" s="15"/>
       <c r="V124" s="16"/>
       <c r="W124" s="44"/>
       <c r="X124" s="45"/>
       <c r="Y124" s="44"/>
       <c r="Z124" s="45"/>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A125" s="52" t="s">
         <v>78</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C125" s="4">
         <v>81</v>
       </c>
       <c r="D125" s="4">
         <v>81.599999999999994</v>
       </c>
       <c r="E125" s="4">
         <v>81.3</v>
       </c>
       <c r="F125" s="67">
         <v>83.6</v>
       </c>
       <c r="G125" s="4">
         <v>86.3</v>
       </c>
       <c r="H125" s="67">
         <f>'[1]1'!L6</f>
         <v>100.9</v>
       </c>
       <c r="I125" s="4">
         <v>110.9</v>
       </c>
       <c r="J125" s="4">
         <v>118.8</v>
       </c>
-      <c r="K125" s="4"/>
+      <c r="K125" s="4">
+        <v>125.2</v>
+      </c>
       <c r="L125" s="4"/>
       <c r="M125" s="4"/>
       <c r="N125" s="16"/>
       <c r="O125" s="44"/>
       <c r="P125" s="45"/>
       <c r="Q125" s="64"/>
       <c r="R125" s="65"/>
       <c r="S125" s="15"/>
       <c r="T125" s="16"/>
       <c r="U125" s="15"/>
       <c r="V125" s="16"/>
       <c r="W125" s="44"/>
       <c r="X125" s="45"/>
       <c r="Y125" s="44"/>
       <c r="Z125" s="45"/>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A126" s="52" t="s">
         <v>79</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C126" s="4">
         <v>83.4</v>
       </c>
       <c r="D126" s="4">
         <v>84.3</v>
       </c>
       <c r="E126" s="4">
         <v>81.8</v>
       </c>
       <c r="F126" s="67">
         <v>84.3</v>
       </c>
       <c r="G126" s="4">
         <v>86.9</v>
       </c>
       <c r="H126" s="67">
         <f>'[1]1'!L7</f>
         <v>103.5</v>
       </c>
       <c r="I126" s="4">
         <v>110.8</v>
       </c>
       <c r="J126" s="4">
         <v>118.5</v>
       </c>
-      <c r="K126" s="4"/>
+      <c r="K126" s="4">
+        <v>124.7</v>
+      </c>
       <c r="L126" s="4"/>
       <c r="M126" s="4"/>
       <c r="N126" s="16"/>
       <c r="O126" s="44"/>
       <c r="P126" s="45"/>
       <c r="Q126" s="64"/>
       <c r="R126" s="65"/>
       <c r="S126" s="15"/>
       <c r="T126" s="16"/>
       <c r="U126" s="15"/>
       <c r="V126" s="16"/>
       <c r="W126" s="44"/>
       <c r="X126" s="45"/>
       <c r="Y126" s="44"/>
       <c r="Z126" s="45"/>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A127" s="52" t="s">
         <v>80</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C127" s="4">
         <v>80</v>
       </c>
       <c r="D127" s="4">
         <v>81.400000000000006</v>
       </c>
       <c r="E127" s="4">
         <v>81.8</v>
       </c>
       <c r="F127" s="67">
         <v>83.8</v>
       </c>
       <c r="G127" s="4">
         <v>86.2</v>
       </c>
       <c r="H127" s="67">
         <f>'[1]1'!L8</f>
         <v>100.1</v>
       </c>
       <c r="I127" s="4">
         <v>89.1</v>
       </c>
       <c r="J127" s="4">
         <v>90.1</v>
       </c>
-      <c r="K127" s="4"/>
+      <c r="K127" s="4">
+        <v>90.9</v>
+      </c>
       <c r="L127" s="4"/>
       <c r="M127" s="4"/>
       <c r="N127" s="16"/>
       <c r="O127" s="44"/>
       <c r="P127" s="45"/>
       <c r="Q127" s="64"/>
       <c r="R127" s="65"/>
       <c r="S127" s="15"/>
       <c r="T127" s="16"/>
       <c r="U127" s="15"/>
       <c r="V127" s="16"/>
       <c r="W127" s="44"/>
       <c r="X127" s="45"/>
       <c r="Y127" s="44"/>
       <c r="Z127" s="45"/>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A128" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C128" s="4">
         <v>143.19999999999999</v>
       </c>
       <c r="D128" s="4">
         <v>112.6</v>
       </c>
       <c r="E128" s="4">
         <v>104.4</v>
       </c>
       <c r="F128" s="67">
         <v>102.4</v>
       </c>
       <c r="G128" s="4">
         <v>102.6</v>
       </c>
       <c r="H128" s="67">
         <f>'[1]1'!L9</f>
         <v>100.4</v>
       </c>
       <c r="I128" s="4">
         <v>101.7</v>
       </c>
       <c r="J128" s="4">
         <v>101.1</v>
       </c>
-      <c r="K128" s="4"/>
+      <c r="K128" s="4">
+        <v>100.7</v>
+      </c>
       <c r="L128" s="4"/>
       <c r="M128" s="4"/>
       <c r="N128" s="16"/>
       <c r="O128" s="44"/>
       <c r="P128" s="45"/>
       <c r="Q128" s="64"/>
       <c r="R128" s="65"/>
       <c r="S128" s="15"/>
       <c r="T128" s="16"/>
       <c r="U128" s="15"/>
       <c r="V128" s="16"/>
       <c r="W128" s="44"/>
       <c r="X128" s="45"/>
       <c r="Y128" s="44"/>
       <c r="Z128" s="45"/>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A129" s="52" t="s">
         <v>82</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C129" s="4">
         <v>90.6</v>
       </c>
       <c r="D129" s="4">
         <v>93</v>
       </c>
       <c r="E129" s="4">
         <v>95.1</v>
       </c>
       <c r="F129" s="67">
         <v>94.6</v>
       </c>
       <c r="G129" s="4">
         <v>95.4</v>
       </c>
       <c r="H129" s="67">
         <f>'[1]1'!L10</f>
         <v>87.4</v>
       </c>
       <c r="I129" s="4">
         <v>94.9</v>
       </c>
       <c r="J129" s="4">
         <v>94.2</v>
       </c>
-      <c r="K129" s="4"/>
+      <c r="K129" s="4">
+        <v>93.6</v>
+      </c>
       <c r="L129" s="4"/>
       <c r="M129" s="4"/>
       <c r="N129" s="16"/>
       <c r="O129" s="44"/>
       <c r="P129" s="45"/>
       <c r="Q129" s="64"/>
       <c r="R129" s="65"/>
       <c r="S129" s="15"/>
       <c r="T129" s="16"/>
       <c r="U129" s="15"/>
       <c r="V129" s="16"/>
       <c r="W129" s="44"/>
       <c r="X129" s="45"/>
       <c r="Y129" s="44"/>
       <c r="Z129" s="45"/>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A130" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C130" s="4">
         <v>85.2</v>
       </c>
       <c r="D130" s="4">
         <v>85.4</v>
       </c>
       <c r="E130" s="4">
         <v>86.7</v>
       </c>
       <c r="F130" s="67">
         <v>88.1</v>
       </c>
       <c r="G130" s="4">
         <v>90.1</v>
       </c>
       <c r="H130" s="67">
         <f>'[1]1'!L11</f>
         <v>102.1</v>
       </c>
       <c r="I130" s="4">
         <v>109.8</v>
       </c>
       <c r="J130" s="4">
         <v>115.8</v>
       </c>
-      <c r="K130" s="4"/>
+      <c r="K130" s="4">
+        <v>120.5</v>
+      </c>
       <c r="L130" s="4"/>
       <c r="M130" s="4"/>
       <c r="N130" s="16"/>
       <c r="O130" s="44"/>
       <c r="P130" s="45"/>
       <c r="Q130" s="64"/>
       <c r="R130" s="65"/>
       <c r="S130" s="15"/>
       <c r="T130" s="16"/>
       <c r="U130" s="15"/>
       <c r="V130" s="16"/>
       <c r="W130" s="44"/>
       <c r="X130" s="45"/>
       <c r="Y130" s="44"/>
       <c r="Z130" s="45"/>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A131" s="52" t="s">
         <v>84</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C131" s="4">
         <v>103.5</v>
       </c>
       <c r="D131" s="4">
         <v>105.5</v>
       </c>
       <c r="E131" s="4">
         <v>101.3</v>
       </c>
       <c r="F131" s="67">
         <v>97.8</v>
       </c>
       <c r="G131" s="4">
         <v>96.9</v>
       </c>
       <c r="H131" s="67">
         <f>'[1]1'!L12</f>
         <v>95.5</v>
       </c>
       <c r="I131" s="4">
         <v>105.4</v>
       </c>
       <c r="J131" s="4">
         <v>107.6</v>
       </c>
-      <c r="K131" s="4"/>
+      <c r="K131" s="4">
+        <v>109.4</v>
+      </c>
       <c r="L131" s="4"/>
       <c r="M131" s="4"/>
       <c r="N131" s="16"/>
       <c r="O131" s="44"/>
       <c r="P131" s="45"/>
       <c r="Q131" s="64"/>
       <c r="R131" s="65"/>
       <c r="S131" s="15"/>
       <c r="T131" s="16"/>
       <c r="U131" s="15"/>
       <c r="V131" s="16"/>
       <c r="W131" s="44"/>
       <c r="X131" s="45"/>
       <c r="Y131" s="44"/>
       <c r="Z131" s="45"/>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A132" s="52" t="s">
         <v>85</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C132" s="4">
         <v>83.3</v>
       </c>
       <c r="D132" s="4">
         <v>84.1</v>
       </c>
       <c r="E132" s="4">
         <v>85.1</v>
       </c>
       <c r="F132" s="67">
         <v>87.2</v>
       </c>
       <c r="G132" s="4">
         <v>89</v>
       </c>
       <c r="H132" s="67">
         <f>'[1]1'!L13</f>
         <v>101.5</v>
       </c>
       <c r="I132" s="4">
         <v>90.8</v>
       </c>
       <c r="J132" s="4">
         <v>91.3</v>
       </c>
-      <c r="K132" s="4"/>
+      <c r="K132" s="4">
+        <v>91.7</v>
+      </c>
       <c r="L132" s="4"/>
       <c r="M132" s="4"/>
       <c r="N132" s="16"/>
       <c r="O132" s="44"/>
       <c r="P132" s="45"/>
       <c r="Q132" s="64"/>
       <c r="R132" s="65"/>
       <c r="S132" s="15"/>
       <c r="T132" s="16"/>
       <c r="U132" s="15"/>
       <c r="V132" s="16"/>
       <c r="W132" s="44"/>
       <c r="X132" s="45"/>
       <c r="Y132" s="44"/>
       <c r="Z132" s="45"/>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A133" s="52" t="s">
         <v>86</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C133" s="4">
         <v>67.599999999999994</v>
       </c>
       <c r="D133" s="4">
         <v>135.1</v>
       </c>
       <c r="E133" s="4">
         <v>112.9</v>
       </c>
       <c r="F133" s="67">
         <v>104.1</v>
       </c>
       <c r="G133" s="4">
         <v>100.8</v>
       </c>
       <c r="H133" s="67">
         <f>'[1]1'!L14</f>
         <v>101.9</v>
       </c>
       <c r="I133" s="4">
         <v>102.4</v>
       </c>
       <c r="J133" s="4">
         <v>102.7</v>
       </c>
-      <c r="K133" s="4"/>
+      <c r="K133" s="4">
+        <v>103</v>
+      </c>
       <c r="L133" s="4"/>
       <c r="M133" s="4"/>
       <c r="N133" s="16"/>
       <c r="O133" s="44"/>
       <c r="P133" s="45"/>
       <c r="Q133" s="64"/>
       <c r="R133" s="65"/>
       <c r="S133" s="15"/>
       <c r="T133" s="16"/>
       <c r="U133" s="15"/>
       <c r="V133" s="16"/>
       <c r="W133" s="44"/>
       <c r="X133" s="45"/>
       <c r="Y133" s="44"/>
       <c r="Z133" s="45"/>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A134" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C134" s="4">
         <v>84</v>
       </c>
       <c r="D134" s="4">
         <v>85.9</v>
       </c>
       <c r="E134" s="4">
         <v>86.8</v>
       </c>
       <c r="F134" s="67">
         <v>84.7</v>
       </c>
       <c r="G134" s="4">
         <v>87.6</v>
       </c>
       <c r="H134" s="67">
         <f>'[1]1'!L15</f>
         <v>89.8</v>
       </c>
       <c r="I134" s="4">
         <v>98.5</v>
       </c>
       <c r="J134" s="4">
         <v>102.4</v>
       </c>
-      <c r="K134" s="4"/>
+      <c r="K134" s="4">
+        <v>101.8</v>
+      </c>
       <c r="L134" s="4"/>
       <c r="M134" s="4"/>
       <c r="N134" s="16"/>
       <c r="O134" s="44"/>
       <c r="P134" s="45"/>
       <c r="Q134" s="64"/>
       <c r="R134" s="65"/>
       <c r="S134" s="15"/>
       <c r="T134" s="16"/>
       <c r="U134" s="15"/>
       <c r="V134" s="16"/>
       <c r="W134" s="44"/>
       <c r="X134" s="45"/>
       <c r="Y134" s="44"/>
       <c r="Z134" s="45"/>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A135" s="52" t="s">
         <v>88</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C135" s="4">
         <v>86.7</v>
       </c>
       <c r="D135" s="4">
         <v>89.3</v>
       </c>
       <c r="E135" s="4">
         <v>87.5</v>
       </c>
       <c r="F135" s="67">
         <v>88</v>
       </c>
       <c r="G135" s="4">
         <v>89.5</v>
       </c>
       <c r="H135" s="67">
         <f>'[1]1'!L16</f>
         <v>101.6</v>
       </c>
       <c r="I135" s="4">
         <v>109.9</v>
       </c>
       <c r="J135" s="4">
         <v>116.4</v>
       </c>
-      <c r="K135" s="4"/>
+      <c r="K135" s="4">
+        <v>121.5</v>
+      </c>
       <c r="L135" s="4"/>
       <c r="M135" s="4"/>
       <c r="N135" s="16"/>
       <c r="O135" s="44"/>
       <c r="P135" s="45"/>
       <c r="Q135" s="64"/>
       <c r="R135" s="65"/>
       <c r="S135" s="15"/>
       <c r="T135" s="16"/>
       <c r="U135" s="15"/>
       <c r="V135" s="16"/>
       <c r="W135" s="44"/>
       <c r="X135" s="45"/>
       <c r="Y135" s="44"/>
       <c r="Z135" s="45"/>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A136" s="54" t="s">
         <v>89</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C136" s="9">
         <v>103.4</v>
       </c>
       <c r="D136" s="9">
         <v>104.8</v>
       </c>
       <c r="E136" s="9">
         <v>101.7</v>
       </c>
       <c r="F136" s="69">
         <v>98.2</v>
       </c>
       <c r="G136" s="9">
         <v>97.5</v>
       </c>
       <c r="H136" s="69">
         <f>'[1]1'!L17</f>
         <v>94.1</v>
       </c>
       <c r="I136" s="9">
         <v>95.6</v>
       </c>
       <c r="J136" s="9">
         <v>94.7</v>
       </c>
-      <c r="K136" s="9"/>
+      <c r="K136" s="9">
+        <v>94</v>
+      </c>
       <c r="L136" s="9"/>
       <c r="M136" s="9"/>
       <c r="N136" s="9"/>
       <c r="O136" s="44"/>
       <c r="P136" s="45"/>
       <c r="Q136" s="64"/>
       <c r="R136" s="65"/>
       <c r="S136" s="15"/>
       <c r="T136" s="16"/>
       <c r="U136" s="15"/>
       <c r="V136" s="16"/>
       <c r="W136" s="44"/>
       <c r="X136" s="45"/>
       <c r="Y136" s="44"/>
       <c r="Z136" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A121:A122"/>
     <mergeCell ref="B4:Z4"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="A64:A65"/>
     <mergeCell ref="A83:A84"/>
     <mergeCell ref="A102:A103"/>