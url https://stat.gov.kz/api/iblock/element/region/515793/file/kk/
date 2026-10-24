--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -178,78 +178,78 @@
   <si>
     <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1102,106 +1102,106 @@
         <v>38</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="35">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="35">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
@@ -1210,123 +1210,123 @@
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="113.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="40"/>
       <c r="B2" s="41"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="40"/>
       <c r="B4" s="40"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="40"/>
       <c r="B5" s="42" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="40"/>
       <c r="B6" s="42" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="40"/>
       <c r="B7" s="42" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="40"/>
       <c r="B8" s="42" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="40"/>
       <c r="B9" s="42" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="40"/>
       <c r="B10" s="42"/>
     </row>
     <row r="11" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A11" s="40"/>
       <c r="B11" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="40"/>
       <c r="B12" s="42"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="40"/>
       <c r="B13" s="42"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="40"/>
       <c r="B14" s="40"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="40"/>
       <c r="B15" s="40"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="40"/>
       <c r="B16" s="40"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="40"/>
       <c r="B17" s="40"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="40"/>
       <c r="B18" s="40"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="40"/>
       <c r="B19" s="40"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="40"/>
       <c r="B20" s="44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" customWidth="1"/>
     <col min="7" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
@@ -1703,51 +1703,53 @@
       <c r="C13" s="22">
         <v>2795.8</v>
       </c>
       <c r="D13" s="23">
         <v>2431.6</v>
       </c>
       <c r="E13" s="23">
         <v>3217.6</v>
       </c>
       <c r="F13" s="23">
         <v>2966</v>
       </c>
       <c r="G13" s="22">
         <v>2881.1</v>
       </c>
       <c r="H13" s="22">
         <f>'[1]Объем общепит'!$G$13</f>
         <v>3309.3</v>
       </c>
       <c r="I13" s="23">
         <v>3855.2</v>
       </c>
       <c r="J13" s="23">
         <v>3803.8</v>
       </c>
-      <c r="K13" s="23"/>
+      <c r="K13" s="23">
+        <v>3679.2</v>
+      </c>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="24"/>
     </row>
     <row r="18" spans="16:16" x14ac:dyDescent="0.25">
       <c r="P18" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="K1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">