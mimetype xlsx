--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -193,78 +193,78 @@
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Нақты көріністе тауарлар мен қызметтерді сату көлемінің индексі тиісті баға индекстерінің көмегімен сату көлемінің ағымдағы құнын дефляциялау арқылы есептеледі. Сату көлемінің дефляторы ретінде тиісті баға индексі қолданылады.</t>
   </si>
   <si>
     <t>Тауарларды (көрсетілетін қызметтерді) өткізудің нақты көлемінің индексін есептеу үшін есепті және базистік кезеңдердің айналымдары базистік кезең ретінде қабылданған бір кезеңнің бағасымен (тұрақты бағамен)салыстырылады.</t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -287,50 +287,51 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -519,67 +520,67 @@
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
@@ -914,52 +915,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.85546875" customWidth="1"/>
     <col min="2" max="2" width="113.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="50"/>
-      <c r="B1" s="50"/>
+      <c r="A1" s="51"/>
+      <c r="B1" s="51"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="32">
         <v>171302</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="31" t="s">
@@ -1062,101 +1063,101 @@
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="38" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="40">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="40">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="41" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="42" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="43" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C21" s="30"/>
       <c r="D21" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
@@ -1164,251 +1165,251 @@
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="113.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="45"/>
       <c r="B1" s="45"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="45"/>
       <c r="B2" s="46"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="45"/>
       <c r="B3" s="45"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="45"/>
       <c r="B4" s="45"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="45"/>
       <c r="B5" s="47" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="45"/>
       <c r="B6" s="47" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="45"/>
       <c r="B7" s="47" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="45"/>
       <c r="B8" s="47" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="45"/>
       <c r="B9" s="47" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="45"/>
       <c r="B10" s="47"/>
     </row>
     <row r="11" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A11" s="45"/>
       <c r="B11" s="48" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="45"/>
       <c r="B12" s="47"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="45"/>
       <c r="B13" s="47"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="45"/>
       <c r="B14" s="45"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="45"/>
       <c r="B15" s="45"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="45"/>
       <c r="B16" s="45"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="45"/>
       <c r="B17" s="45"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="45"/>
       <c r="B18" s="45"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="45"/>
       <c r="B19" s="45"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="45"/>
       <c r="B20" s="49" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="45"/>
       <c r="B21" s="45"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="53"/>
-[...10 lines deleted...]
-      <c r="N4" s="53"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
     </row>
     <row r="5" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="K6" s="11" t="s">
         <v>9</v>
       </c>
       <c r="L6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="N6" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29"/>
-      <c r="B7" s="54" t="s">
+      <c r="B7" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="54"/>
-[...10 lines deleted...]
-      <c r="N7" s="54"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="55"/>
     </row>
     <row r="8" spans="1:14" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="13">
         <v>2020</v>
       </c>
       <c r="C8" s="14">
         <v>51</v>
       </c>
       <c r="D8" s="14">
         <v>58.4</v>
       </c>
       <c r="E8" s="14">
         <v>96.6</v>
       </c>
       <c r="F8" s="14">
         <v>106.7</v>
       </c>
       <c r="G8" s="14">
         <v>108.8</v>
       </c>
       <c r="H8" s="14">
         <v>127.4</v>
@@ -1652,72 +1653,74 @@
       <c r="C14" s="15">
         <v>34.9</v>
       </c>
       <c r="D14" s="15">
         <v>93.8</v>
       </c>
       <c r="E14" s="15">
         <v>118.5</v>
       </c>
       <c r="F14" s="14">
         <v>99.6</v>
       </c>
       <c r="G14" s="14">
         <v>201.8</v>
       </c>
       <c r="H14" s="18">
         <f>'[1]ИФО тех.обс'!$G$17</f>
         <v>65.2</v>
       </c>
       <c r="I14" s="19">
         <v>89.7</v>
       </c>
       <c r="J14" s="7">
         <v>104.7</v>
       </c>
-      <c r="K14" s="14"/>
+      <c r="K14" s="7">
+        <v>162.9</v>
+      </c>
       <c r="L14" s="14"/>
       <c r="M14" s="15"/>
       <c r="N14" s="14"/>
     </row>
     <row r="15" spans="1:14" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16"/>
-      <c r="B15" s="51" t="s">
+      <c r="B15" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="51"/>
-[...10 lines deleted...]
-      <c r="N15" s="51"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="52"/>
+      <c r="I15" s="52"/>
+      <c r="J15" s="52"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="52"/>
+      <c r="N15" s="52"/>
     </row>
     <row r="16" spans="1:14" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16"/>
       <c r="B16" s="20">
         <v>2020</v>
       </c>
       <c r="C16" s="14">
         <v>131.30000000000001</v>
       </c>
       <c r="D16" s="14">
         <v>149.4</v>
       </c>
       <c r="E16" s="14">
         <v>136</v>
       </c>
       <c r="F16" s="14">
         <v>109.2</v>
       </c>
       <c r="G16" s="14">
         <v>102.8</v>
       </c>
       <c r="H16" s="14">
         <v>107.7</v>
       </c>
       <c r="I16" s="14">
@@ -1957,72 +1960,74 @@
       <c r="C22" s="21">
         <v>113.1</v>
       </c>
       <c r="D22" s="21">
         <v>90.3</v>
       </c>
       <c r="E22" s="21">
         <v>102.4</v>
       </c>
       <c r="F22" s="22">
         <v>101.6</v>
       </c>
       <c r="G22" s="22">
         <v>103.3</v>
       </c>
       <c r="H22" s="18">
         <f>'[1]ИФО тех.обс'!$G$26</f>
         <v>116.5</v>
       </c>
       <c r="I22" s="19">
         <v>100.7</v>
       </c>
       <c r="J22" s="7">
         <v>124.7</v>
       </c>
-      <c r="K22" s="22"/>
+      <c r="K22" s="7">
+        <v>130</v>
+      </c>
       <c r="L22" s="22"/>
       <c r="M22" s="21"/>
       <c r="N22" s="23"/>
     </row>
     <row r="23" spans="1:14" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="16"/>
-      <c r="B23" s="51" t="s">
+      <c r="B23" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="51"/>
-[...10 lines deleted...]
-      <c r="N23" s="51"/>
+      <c r="C23" s="52"/>
+      <c r="D23" s="52"/>
+      <c r="E23" s="52"/>
+      <c r="F23" s="52"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="52"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="52"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="52"/>
+      <c r="M23" s="52"/>
+      <c r="N23" s="52"/>
     </row>
     <row r="24" spans="1:14" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="13">
         <v>2020</v>
       </c>
       <c r="C24" s="14">
         <v>131.30000000000001</v>
       </c>
       <c r="D24" s="14">
         <v>138.1</v>
       </c>
       <c r="E24" s="14">
         <v>137.69999999999999</v>
       </c>
       <c r="F24" s="14">
         <v>130.30000000000001</v>
       </c>
       <c r="G24" s="14">
         <v>123.8</v>
       </c>
       <c r="H24" s="14">
         <v>120.2</v>
       </c>
       <c r="I24" s="14">
@@ -2304,51 +2309,53 @@
       <c r="C31" s="17">
         <v>113.1</v>
       </c>
       <c r="D31" s="17">
         <v>100.8</v>
       </c>
       <c r="E31" s="17">
         <v>101.2</v>
       </c>
       <c r="F31" s="26">
         <v>101.2</v>
       </c>
       <c r="G31" s="16">
         <v>101.5</v>
       </c>
       <c r="H31" s="27">
         <f>'[1]ИФО тех.обс'!$G$35</f>
         <v>104</v>
       </c>
       <c r="I31" s="19">
         <v>103.5</v>
       </c>
       <c r="J31" s="7">
         <v>105.9</v>
       </c>
-      <c r="K31" s="27"/>
+      <c r="K31" s="7">
+        <v>109.3</v>
+      </c>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B15:N15"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B7:N7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>